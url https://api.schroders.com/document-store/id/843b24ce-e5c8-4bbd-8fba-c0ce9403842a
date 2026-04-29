--- v4 (2026-03-20)
+++ v5 (2026-04-29)
@@ -29,80 +29,80 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="62F61871" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="7BBEF555" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5D50EB" w14:textId="3BD62A28" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
+          <w:p w14:paraId="2119F454" w14:textId="64B462FE" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="002B4FFE">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53AEB4F9" wp14:editId="70619B08">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
                       <wp:wrapNone/>
                       <wp:docPr id="842212949" name="Straight Connector 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="605860"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -118,95 +118,95 @@
                                 <a:schemeClr val="accent2"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schroder ISF </w:t>
+              <w:t>Schroder ISF* E</w:t>
             </w:r>
-            <w:r w:rsidR="0063182E">
+            <w:r w:rsidR="002B4FFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO </w:t>
+              <w:t xml:space="preserve">URO </w:t>
             </w:r>
-            <w:r w:rsidR="006909BA">
+            <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>High Yield</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1614956C" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+    <w:p w14:paraId="67D6AE45" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B85754B" wp14:editId="79F1B3F5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-599440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559040" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267668238" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -240,3023 +240,4182 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="748F69EE" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="3E67056F" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB51911" w14:textId="71745F88" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="31E87897" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Fund Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="006909BA">
+            <w:r>
               <w:t>Hugo Squire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="6D93C817" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="1BAE6DFD" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDFB79D" w14:textId="1346A65A" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="11483F3B" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
-            <w:r w:rsidR="00484A50">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">March 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="3BC35CC4" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="550B47B4" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59701430" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="0DBE3531" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50CA912F" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+    <w:p w14:paraId="2CCAB95B" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0630AAF1" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
+    <w:p w14:paraId="7835A049" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="141AA47D" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
+    <w:p w14:paraId="3C53149E" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="5D250715" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="5A4AD43A" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710137F7" w14:textId="3037CF98" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="57F0A495" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Despite broadly encouraging global economic data, credit markets underperformed government bonds during February as geopolitics and artificial intelligence (AI) related news dominated the headlines.   </w:t>
+        <w:t xml:space="preserve">The war in the Middle East dominated bond markets during March, although investment grade credit remained resilient with US dollar markets performing broadly in line with government bonds. The prospect of tighter financial conditions weighed on European credit markets, which underperformed the US. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10181743" w14:textId="6823C43F" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="502E8FF6" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In Europe, credit spreads widened across the investment grade and high yield markets, with sectors viewed as most vulnerable to the potentially disruptive impact of AI, notably technology (particularly software companies), financial services and insurance, exhibited the most significant spread widening. The technical backdrop remained broadly supportive with new issuance being well absorbed in February although primary book attrition rates have been increasing, indicating some investor pushback with spreads close to historical lows. </w:t>
+        <w:t xml:space="preserve">Given the outbreak of conflict in the Middle East, primary market activity in European credit was relatively subdued while inflows into investment grade funds have largely dried up. During March, the decompression in credit spreads saw corporate hybrids, cyclical names and interest rate sensitive sectors, particularly real estate, underperform. Spreads in European high yield credit widened across the market, with real estate, capital goods and basic industries the sectors most impacted in the sell off. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A335B22" w14:textId="3F2C9069" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="63AFC13B" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Government bond markets rallied with the benchmark 10-year US Treasury yield ending the month 30bps lower at 3.94%, the largest monthly decline in a year. In the eurozone, the 10-year German bund yield declined by 20bps to 2.46% while the French 10-year OAT yield fell to 3.21% with spreads over Germany remaining at levels </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Heightened volatility and a surge in energy prices triggered a significant sell-off in government bond markets. While there was some regional divergence, government bond yields rose across the board, with short-dated securities the worst affected, as the energy price shock and the potential lead through into inflation saw bond markets pricing in interest rate hikes, where previously rate cuts were discounted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4229D18B" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:t>similar to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>European government bond markets underperformed the US, with the region’s reliance on energy imports raising market concerns over more persistent inflation. The European Central Bank (ECB) left the deposit rate unchanged at 2%, with President Lagarde stating that they are “well positioned and well equipped to deal with a major shock”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BCA551" w14:textId="316671D5" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> mid-2024 (before President Macron’s unexpected announcement of parliamentary elections).</w:t>
+        <w:t>Nevertheless, the inflationary threat from higher oil prices has clouded the outlook for eurozone monetary policy. Annual inflation in the eurozone was 2.5% in March, up from 1.9% in February, according to an estimate from Eurostat. The flash eurozone composite purchasing managers index (PMI) indicated a slowdown in economic activity during March, as service sector activity stagnated.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EBA293" w14:textId="2BACD8B9" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="771ECBA5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Drivers of Fund Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390909BE" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Eurozone economic indicators released during February were supportive, with headline inflation declining to 1.7% in January, below the European Central Bank’s (ECB) 2% target, as lower energy costs and a stronger euro combined to ease inflationary pressures. Core inflation, which excludes volatile food and energy prices, fell to its lowest level for four years. </w:t>
+        <w:t>The fund posted a negative total return but outperformed the reference benchmark during March.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137FB58E" w14:textId="57C8D1F2" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="5F65E418" w14:textId="55EB2576" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>As expected, the ECB left interest rates on hold at 2%, after fourth quarter GDP growth for the eurozone came in above economists’ expectations with officials highlighting the favourable backdrop of low unemployment, increased public investment in infrastructure and defence spending, and a resilient corporate sector.</w:t>
+        <w:t>In the risk-off environment, portfolio protection against a sell-off in the European high yield market made a positive contribution to relative performance</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4FFE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214F8D1F" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="77F87FDC" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Off benchmark exposure to US data centre operators proved resilient in challenging market conditions. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Holdings in the energy sector performed well as the effective closure of the Strait of Hormuz triggered a surge in oil and gas prices.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0917C143" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="00A119CB" w:rsidP="006909BA">
+    <w:p w14:paraId="7377741F" w14:textId="635611DF" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>Drivers of Fund Performance</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Exposure to the real estate sector detracted, notably holdings in a German commercial developer and a US healthcare real estate investment trust.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D256285" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="48AEBAC7" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Portfolio Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA27ACA" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="006909BA">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
+        <w:t xml:space="preserve">During March, we selectively added back an element of exposure to securities with a higher beta while increasing interest rate duration to a neutral stance relative to the benchmark. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148365F3" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="002B4FFE" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>e participated in a new issue of hybrid securities from a European satellite operator which strengthens the capital structure and supports a deleveraging of the business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31031AA4" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund also added a position in a new issue from a North American company focused on specialty materials and chemicals used in construction, manufacturing, and pharmaceuticals. The holding is a strong strategic fit given increased defence spending and growth in aerospace, including AI-related applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AB7C8C" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Following the sell-off in the software sector, we added holdings in a provider of risk management software and a provider of software solutions for small and medium sized enterprises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46248873" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="002B4FFE" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve">e also added a euro-denominated issue of hybrid securities from an auto manufacturer to strengthen the balance sheet as the business pivots away from the electric vehicle (EV) market. We are positive on the prospects for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">stabilisation in cash flows over the next 12-18 months. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72404553" w14:textId="782175D6" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We sold down portfolio protection against weakness in the European high yield market after credit spreads had widened</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4FFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>earlier in the month.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4FFE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">We also took profits on holdings in the energy sector, reducing the fund’s overweight allocation. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3423B0B2" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="26B0639C" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Outlook/positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC341E6" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="006909BA">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Avoiding software companies was additive, as the sector sold off on concerns over the impact of generative AI on business models. </w:t>
+        <w:t xml:space="preserve">European bond markets have repriced significantly since the onset of the Middle Eastern conflict at the end of February. This is more pronounced in shorter-dated securities, as investors have now discounted the prospect of monetary tightening over the next 12 months having previously anticipated that the ECB would leave interest rates on hold. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFF4AF1" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="125D38E2" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>T</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">he holding in Ineos rebounded on reports that the UK specialty chemicals group is considering asset sales and a potential refinancing of bonds that are due to mature next year. </w:t>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, there is a high vulnerability to disruption of both oil and gas supplies and any sustained rise in energy prices would have a significant impact on inflation.  However, we would expect markets to focus more on the growth outlook during the second quarter where there is a risk that prolonged disruption to energy supplies could also derail any recovery in the manufacturing sector, while squeezing real incomes and negating the risks of second round effects, such as rising medium-term inflation expectations and wages. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C447E6" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="059BB61C" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="006909BA">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, owner of the National Express in the UK and ALSA coaches in Spain, was another contributor as annual results were better-than-expected boosted by revenue growth in its Spanish business.  </w:t>
+      <w:r>
+        <w:t>Nevertheless, in comparison to the 2022 energy price shock after the start of the Russia-Ukraine conflict, the starting point now is better. Four years ago, supply chains were already highly disrupted in the aftermath of the pandemic, inflation expectations were dis-anchored while wage growth was far above levels consistent with the ECB’s 2% inflation target. Yield levels are also elevated compared to the start of 2022, providing a meaningful buffer against volatility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C40C738" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="45A32350" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="006909BA">
-        <w:t xml:space="preserve">Holdings in UK gaming group 888 and glass and metal packaging specialist Ardagh were additive, with the latter reporting fourth quarter earnings ahead of forecasts having completed a refinancing towards the end of last year. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">While valuations have improved in European credit markets following recent weakness, spreads remain at low levels historically. Furthermore, the technical backdrop is not as favourable with investors more circumspect and reluctant to increase allocations to riskier asset classes, given the current elevated levels of geopolitical uncertainty where various outcomes to the conflict in the Middle East remain possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9EE86B" w14:textId="4507186C" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+    <w:p w14:paraId="57EA2539" w14:textId="16BC01F0" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="006909BA">
-        <w:t>The holding in recruitment firm House of HR detracted as employment markets are perceived as vulnerable to the impact of AI, particularly in services industries.</w:t>
+      <w:r>
+        <w:t>Against this backdrop, we have added risk modestly while continuing to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals, while limiting exposure to cyclical sectors and issues which are vulnerable to near-term refinancing pressures</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781FC045" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
-[...253 lines deleted...]
-    <w:p w14:paraId="500093CB" w14:textId="0BAF4558" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="006909BA">
+    <w:p w14:paraId="4CA2D578" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>erformance (%)</w:t>
+        <w:t xml:space="preserve"> yearly performance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4132B7C0" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="002C423C" w:rsidP="00BE29C1">
+    <w:p w14:paraId="1DE44DAA" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="002C423C" w:rsidP="00BE29C1">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance does not predict future returns.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1812"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2953"/>
+        <w:gridCol w:w="2041"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="0780E925" w14:textId="57403666" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7BE2E2C2" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51C014E5" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="5A8429E7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50EE6E5B" w14:textId="6D5AD83C" w:rsidR="006909BA" w:rsidRPr="0063182E" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="1B487722" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="460F22A0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Fund I Acc EUR</w:t>
+            </w:r>
+            <w:r w:rsidR="00577226">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB034B5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:bCs/>
-[...25 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t xml:space="preserve">I </w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Benchmark</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Acc</w:t>
+            <w:r w:rsidR="00501848" w:rsidRPr="00501848">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Target</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="764AD612" w14:textId="5873580E" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="654B1378" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4D98C382" w14:textId="5CDA8386" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="4A2238F8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>2025</w:t>
+              <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="78913D4C" w14:textId="5B4F4AAA" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="1DF04BC0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>4.9</w:t>
+            <w:r>
+              <w:t xml:space="preserve">4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76E97C1A" w14:textId="1ADA4E06" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="2696CD6F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>6.2</w:t>
+            <w:r>
+              <w:t xml:space="preserve">6.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C05FB7C" w14:textId="65E0FC2D" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="0253D626" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="08C55E62" w14:textId="6C8D9B30" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CFF87A6" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="777CD4EE" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="0C36CE1F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0199E9" w14:textId="796AC974" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="2D8E387B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>10.9</w:t>
+            <w:r>
+              <w:t xml:space="preserve">10.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577A4567" w14:textId="1A511F32" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="44198985" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>12.3</w:t>
+            <w:r>
+              <w:t xml:space="preserve">12.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8763CC" w14:textId="20555DBE" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="22BD8E0F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="3691D1E0" w14:textId="580C3730" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0DCA32E1" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="16C2808A" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="5203DFF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC9E4AE" w14:textId="63C184D9" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="79B3FFD0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>11.8</w:t>
+            <w:r>
+              <w:t xml:space="preserve">11.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6256CA0A" w14:textId="66A3A381" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="0969BCC9" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>13.1</w:t>
+            <w:r>
+              <w:t xml:space="preserve">13.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67AE2179" w14:textId="42897904" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="387C25FD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="113796D1" w14:textId="1E471486" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="28CF4218" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="132D5BF7" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="210E9EA8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2DC12F" w14:textId="709CBF10" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="48E9605B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>-13.9</w:t>
+            <w:r>
+              <w:t xml:space="preserve">-13.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C591997" w14:textId="5C772070" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="3C226E48" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>-12.9</w:t>
+            <w:r>
+              <w:t xml:space="preserve">-12.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27EB0BEF" w14:textId="4B93F31D" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="0FED973A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>-11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="7E712925" w14:textId="7F358C96" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="32A17C82" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA1850D" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="32276B23" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7A153E" w14:textId="5D120124" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="2D45DE14" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>4.5</w:t>
+            <w:r>
+              <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="158DDD58" w14:textId="42ECF7A8" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="6C65803A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>5.8</w:t>
+            <w:r>
+              <w:t xml:space="preserve">5.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="445F629C" w14:textId="625FCFCC" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="0CF51E8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="13C34551" w14:textId="1A56C7ED" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0D94BE45" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="564468C6" w14:textId="77777777" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="78326209" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="19746958" w14:textId="57F3AA48" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="3FE7F92B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>4.2</w:t>
+            <w:r>
+              <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA20A6" w14:textId="3FB38374" w:rsidR="006909BA" w:rsidRPr="00A23F93" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="414EB0E0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>5.6</w:t>
+            <w:r>
+              <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E408CFE" w14:textId="39A463D9" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="02E45B71" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="3DB6DDAF" w14:textId="5D6DA119" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1B920F55" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD459D7" w14:textId="2163B7D3" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="1E5403BC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>2019</w:t>
+              <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="71B65868" w14:textId="336DD145" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="1820034A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>9.8</w:t>
+            <w:r>
+              <w:t xml:space="preserve">9.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6A727B" w14:textId="44064433" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="1F2AE602" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>11.1</w:t>
+            <w:r>
+              <w:t xml:space="preserve">11.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51CA1818" w14:textId="40F2D6BC" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="4BC69013" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="74650489" w14:textId="510B2CA8" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3BCBEF30" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6345F0" w14:textId="098FEFAC" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="4D62EEF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>2018</w:t>
+              <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA446E8" w14:textId="00ECBFBC" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="677677AF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>-5.5</w:t>
+            <w:r>
+              <w:t xml:space="preserve">-5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1540DCD8" w14:textId="0EB4AF96" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="46DA5B60" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>-4.4</w:t>
+            <w:r>
+              <w:t xml:space="preserve">-4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34BCFE00" w14:textId="3553E230" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="41F053CE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>-3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="3F946637" w14:textId="51691F17" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="70A32DCC" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="626BF334" w14:textId="71EA610A" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="19A3C6C0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>2017</w:t>
+              <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4292E9" w14:textId="557009B2" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="3B0C8413" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>6.7</w:t>
+            <w:r>
+              <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="540ADB85" w14:textId="5CDE78C9" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="6A339BF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>8.0</w:t>
+            <w:r>
+              <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48DA8E12" w14:textId="10956348" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="58F2AB51" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006909BA" w:rsidRPr="00A23F93" w14:paraId="672C8D3A" w14:textId="038924C8" w:rsidTr="00EC046E">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="14D03825" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3B223136" w14:textId="4799A861" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="3F20D01D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>2016</w:t>
+              <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="pct"/>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="450D2823" w14:textId="1ADF8510" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="68DCBCAD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>10.0</w:t>
+            <w:r>
+              <w:t xml:space="preserve">10.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24C9A786" w14:textId="076D6563" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="773F385F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
-              <w:t>11.4</w:t>
+            <w:r>
+              <w:t xml:space="preserve">11.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="pct"/>
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54B0C6" w14:textId="7C23A727" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
+          <w:p w14:paraId="4F629A8F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827290">
+            <w:r>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4546F311" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+    <w:p w14:paraId="13068EE7" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE7A752" w14:textId="64CF0AEE" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00445663" w:rsidP="007D25B6">
+    <w:p w14:paraId="7DA4F4E1" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00F02638" w:rsidP="007D25B6">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Source: Schroders, Morningstar, as of </w:t>
-[...18 lines deleted...]
-        <w:t>up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
+      </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0ACDF4" w14:textId="5C90303F" w:rsidR="00DC25AF" w:rsidRPr="00257058" w:rsidRDefault="00DC25AF" w:rsidP="00257058">
+    <w:p w14:paraId="3C534816" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRPr="00257058" w:rsidRDefault="002B4FFE" w:rsidP="00257058">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CF4D44">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> refers to </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Benchmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ICE BofA Eur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006909BA">
+        <w:t xml:space="preserve"> refers to </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>o High Yield Constrained Index.</w:t>
+        <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F65495" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+    <w:p w14:paraId="620140A4" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t xml:space="preserve">erformance </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">snapshot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>(%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6519CCCF" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="007F6A85" w:rsidP="007F6A85">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1A02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Past performance does not predict future returns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D31D5B" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2532"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="921"/>
+        <w:gridCol w:w="932"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="1019"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A9058B" w14:paraId="1E43FCC1" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A0513" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38417BA6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1 Month</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43316FAA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 Months</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9596DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>YTD</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C9686A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1 Year</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B772F7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 Years p.a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC23A02" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5 Years p.a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5238351E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 Years p.a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515AAA4C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Since Inception</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="21A36FE1" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3144351B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B6211B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-2.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0620C98D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-1.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E0D74D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-1.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B07DD6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD864EA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A44DAE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254502F9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638FE079" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="1AF4135C" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1607D020" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund I Acc EUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C816BE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1D5CED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4082CB23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B7CBCA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A11E890" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C13B09C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6B116A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4887C096" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="6CFD8BEC" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2097743C" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D52E408" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2002F6A0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBC2B5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D8ADC8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188FBC6F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C9B94" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792971E0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46029AE8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55EDCE2D" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0B6E7D" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00F02638" w:rsidP="00FC602F">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061AF">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826685">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149A7898" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRPr="00A7120C" w:rsidRDefault="002B4FFE" w:rsidP="00A7120C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Benchmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refers to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05112821" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Investment O</w:t>
+      </w:r>
+      <w:r w:rsidR="00620414">
+        <w:t>verview</w:t>
+      </w:r>
+      <w:r w:rsidR="00260CCF">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3D2358" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The fund aims to provide capital growth and income </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
+      </w:r>
+      <w:r w:rsidR="00073A5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A81F15D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10204"/>
+        </w:tabs>
+      </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t>Risk considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1224FBA7" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="36154325" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Contingent convertible bonds:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>: As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6680D6A8" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="68BDAB6B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Counterparty risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>: The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652CF573" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="4F6624ED" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Credit risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> movements in foreign exchange rates. </w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE6C8D2" w14:textId="1B24962D" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="1CA37802" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Currency risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in currency rates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463FAB62" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Currency risk / hedged share class:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Derivatives may be used to manage the portfolio efficiently. The fund may also materially invest in derivatives including using short selling and leverage techniques with the aim of making a return. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C96AE9B" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="139EB375" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Derivatives risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>: High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524F837B" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="4A5755B6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Event risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>: The fund may lose value as a direct result of interest rate changes.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund will take significant positions on companies involved in mergers, acquisitions, reorganisations and other corporate events. These may not turn out as expected and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACEAF4D" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="13800887" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>High yield bond risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>: The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CCDFE4" w14:textId="77777777" w:rsidR="00F7272C" w:rsidRPr="00F7272C" w:rsidRDefault="00F7272C" w:rsidP="00F7272C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="31D3DB9D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Interest rate risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> environment, investment objectives may become more difficult to achieve.</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECADAA4" w14:textId="77777777" w:rsidR="007639B5" w:rsidRDefault="00F7272C" w:rsidP="007639B5">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Arial"/>
+    <w:p w14:paraId="279CF532" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...47 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00194907">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Liquidity risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B774CDD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Market risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACCA1FD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Operational risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576F295F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Performance risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E92FFC5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sustainability risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>particular investor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486B15BD" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:pageBreakBefore/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Important information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2DC016" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="008302E9" w:rsidRDefault="00B66C15" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target audience in Europe: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marketing material for Professional Clients and Qualified Investors only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292EF053" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C65BF3" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC22ACE" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>d'Investissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0FD25" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>aforementioned languages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2C6C40" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Middle East, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5241BE2C" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For United Arab Emirates, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F297F8B" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Switzerland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360EBE01" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Chile, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is only addressed to intermediaries. The Financial Market Commission ("CMF") does not express any opinion on the quality of the securities offered as an investment. The information contained in this document is the sole responsibility of the issuer and the intermediaries that have participated in its preparation. Likewise, the securities referred to in this document are foreign. Shareholder rights and obligations are those of the issuer’s home jurisdiction. Shareholders and potential investors should inform themselves on what those rights and obligations are and how to exercise them; and CMF supervision of the securities is limited to information requirements in Rule 352, overall supervision is conducted by the foreign regulator in the issuer’s home jurisdiction. Public information available for the securities is exclusively that required by the foreign regulator and accounting principles and auditing rules might differ to those applicable to Chilean issuers. The provisions on Article 196 of Law 18.045 are applicable to all parties involved in the registration, deposit, transaction and other acts associated with the foreign securities ruled by Title XXIV of Law 18.045. Investors may obtain more information on the CMF website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9C0347" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Spain, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S.A..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7236AF9A" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the UK, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FBAE0B" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Italy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7050A2A7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For South Korea, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>not  constitute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607CC585" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Singapore, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> offer or invitation of the shares of this fund (the “Shares”), a sub-fund of Schroder International Selection Fund, does not relate to a collective investment scheme which is authorised under Section 286 of the Securities and Futures Act 2001 of Singapore (the “SFA”) or recognised under Section 287 of the SFA. This fund is not authorised or recognised by the Monetary Authority of Singapore (the “MAS”) and the Shares are not allowed to be offered to the retail public. This document and/or any other document or material issued in connection with the offer or sale is not a prospectus as defined in SFA and accordingly, statutory liability under the SFA in relation to the content of the prospectuses does not apply, and you should consider carefully whether the investment is suitable for you. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">This document and/or any other document or material has not been registered as a prospectus with the MAS. Accordingly, this document and any other document or material in connection with the offer or sale, or invitation for subscription or purchase, of Shares may not be circulated or distributed, nor may Shares be offered or sold, or be made the subject of an invitation for subscription or purchase, whether directly or indirectly, to persons in Singapore other than: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(i) to an institutional investor (as defined in the SFA) under Section 304 of the SFA;</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(ii) to a relevant person (as defined in Section 305(5) of the SFA) pursuant to Section 305(1), or any person pursuant to Section 305(2), and in accordance with the conditions specified in Section 305 of the Act, and where applicable, the conditions specified in Regulation 3 of the Securities and Futures (Classes of Investors) Regulations 2018; or</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(iii) otherwise pursuant to, and in accordance with the conditions of, any other applicable provision of the SFA. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Where Shares are subscribed or purchased under Section 305 of the SFA by a relevant person which is:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(a) a corporation (which is not an accredited investor (as defined in the SFA)) the sole business of which is to hold investments and the entire share capital of which is owned by one or more individuals, each of whom is an accredited investor; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(b) a trust (where the trustee is not an accredited investor) whose sole purpose is to hold investments and each beneficiary of the trust is an individual who is an accredited investor, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">securities (as defined in Section 2(1) of the SFA) of that corporation or the beneficiaries’ rights and interest (howsoever described) in that trust shall not be transferred within six months after that corporation or that trust has acquired the Shares pursuant to an offer made under Section 305 of the SFA except: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(1) to an institutional investor or to a relevant person, or to any person arising from an offer referred to in Section 275(1A) or Section 305A(3)(c)(ii) of the SFA; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(2) where no consideration is or will be given for the transfer; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(3) where the transfer is by operation of law;</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(4) as specified in Section 305A(5) of the SFA; or </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(5) as specified in Regulation 36A of the Securities and Futures (Offers of Investments) (Collective Investment Schemes) Regulations 2005 of Singapore. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">The Shares are capital market products other than prescribed capital markets products (as defined in the Securities and Futures (Capital Markets Products) Regulations 2018) and Specified Investment Products (as defined in MAS Notice SFA 04- N12: Notice on the Sale of Investment Products and MAS Notice FAA-N16: Notice on Recommendations on Investment Products). </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">The information contained herein is provided for information purposes only and does not constitute an offer to sell or the solicitation of an offer to buy units/shares in the fund. No representations or warranties are given as to the reliability, accuracy and completeness of the information. The information contained herein is subject to change without notice. As a result, you should check the accuracy of such information before relying on it. Schroders (and its officers or employees) accepts no liability for any damage or loss, including loss of profit, whether direct, indirect or consequential in respect of the use or reliance of any information contained herein and whether arising </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> Schroders' negligence or otherwise. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Nothing herein constitutes investment advice or recommendation in respect of the purchase of or switching of units in the fund. The information herein was prepared without regard to the specific objectives, financial situation or needs of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>particular person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> who may receive it. The information contained herein should not be relied upon when making investment decisions. You should seek independent financial, legal or tax advice before making any investment decisions. A copy of the prospectus or offering document is available and may be obtained from Schroder Investment Management (Singapore) Ltd and its appointed distributors. Investors should read the prospectus/offering document before deciding to invest. The value of units/shares and the income from them may fall as well as rise. Past performance figures, and any economic and market trends or forecast, are not necessarily indicative of future performance of the fund. An investment in the fund is subject to investment risks, including the possible loss of the principal amount invested. Units/shares in the fund are not obligations of, deposits in, or guaranteed by, Schroders or any of its affiliates. Funds may carry a sales charge of up to 5%.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Schroder Investment Management (Singapore) Ltd </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>138 Market Street #23-01 CapitaGreen Singapore 048946</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Telephone: 1800 534 4288 Fax: +65 6536 6626 </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Registration No.: 199201080H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB26C0A" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E7849D" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD751BA" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B672C7B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4080"/>
+        </w:tabs>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30223158" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACBBB76" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and these may change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E36413" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02830E50" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C8CBA1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A38E503" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B688DF" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAD9241" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For your security, communications may be recorded or monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D086C6" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCF5EDA" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6176B406" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E53A6D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FF1ED1" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="047CA507" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="634E331B" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>10060940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1536700" cy="287655"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="700565160" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1374165951" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect l="9451" t="26760" r="9749" b="28209"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1536700" cy="287655"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Marketing material for professional clients only. </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SustainEx</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>™ </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205D5CF0" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
-[...88 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A0B8453" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>CONTEXT™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E0451C" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Information for Switzerland: Schroder Investment Management (Switzerland) AG is the Swiss representative («Swiss Representative»</w:t>
+        <w:t>MSCI index:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>redisseminated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006879FB">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006879FB">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2149B1C6" w14:textId="77777777" w:rsidR="006909BA" w:rsidRDefault="006909BA" w:rsidP="006909BA">
-[...299 lines deleted...]
-    <w:p w14:paraId="5EAAA5FD" w14:textId="32AB3FDE" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="54C81EA9" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FTSE index:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4D0AEB" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>JP Morgan index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>reliable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A8A4D3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">©Morningstar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51BFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC8091F" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>©</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51BFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712B544" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S&amp;P indices:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>);and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-      <w:footerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BF1191A" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE" w:rsidP="00EC4E49">
+    <w:p w14:paraId="2B47D472" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5CE080" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E901E85" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
+    <w:p w14:paraId="7DADE47D" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="13238FC4" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="564F0B86" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="3179EBCC" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="2D57BBF7" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C8D672" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE" w:rsidP="00EC4E49">
+    <w:p w14:paraId="43E29289" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D78910" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77479089" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
+    <w:p w14:paraId="661C61CA" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="69E08248" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="64F306AE" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="5A542B15" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="6A05B7B7" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D463910" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
+    <w:p w14:paraId="7875F63E" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6419EA0C" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="766E39D5" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="12A2D30E" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="7F484097" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5134C81E" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="7DAD9138" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="70EE071B" w14:textId="21EC17DE" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="006909BA">
+        <w:p w14:paraId="06A90077" w14:textId="3E269113" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Schroder ISF </w:t>
+            <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="0063182E">
-            <w:t xml:space="preserve">EURO </w:t>
+          <w:r w:rsidR="002B4FFE">
+            <w:t>EURO</w:t>
           </w:r>
-          <w:r w:rsidR="006909BA">
-            <w:t>High Yield</w:t>
+          <w:r>
+            <w:t xml:space="preserve"> High Yield</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76937956" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="1C839718" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0B87687A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="11E2EEFF" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E6C14A5" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00634810" w:rsidRDefault="00634810" w:rsidP="00634810">
+  <w:p w14:paraId="357C2430" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
+      <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="7685087F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+    <w:pPr>
+      <w:pStyle w:val="FootnoteText"/>
+      <w:rPr>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="79EF695B" wp14:editId="70A9D226">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1776284603" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1640504451" name="Picture 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1"/>
                   <a:srcRect l="9451" t="26760" r="9749" b="28209"/>
                   <a:stretch/>
@@ -3275,67 +4434,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CE0206" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE" w:rsidP="005B67EA">
+    <w:p w14:paraId="7F2757F5" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14991621" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE" w:rsidP="00EC4E49">
+    <w:p w14:paraId="2652D9AD" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2BBAA" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
+    <w:p w14:paraId="53759012" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29A65AFE" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
-    <w:p w14:paraId="6DFD966A" w14:textId="77777777" w:rsidR="004D14FE" w:rsidRPr="00A23F93" w:rsidRDefault="004D14FE"/>
+    <w:p w14:paraId="04CA9D03" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="6BF6369B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -5292,135 +6451,135 @@
     <w:rsid w:val="00073A5C"/>
     <w:rsid w:val="00076530"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
-    <w:rsid w:val="000B7AD2"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C4793"/>
     <w:rsid w:val="000C4876"/>
     <w:rsid w:val="000C48F1"/>
     <w:rsid w:val="000C5914"/>
     <w:rsid w:val="000C5DFA"/>
     <w:rsid w:val="000D05B8"/>
+    <w:rsid w:val="000D099A"/>
     <w:rsid w:val="000D0CA0"/>
     <w:rsid w:val="000D3B4F"/>
     <w:rsid w:val="000D5417"/>
     <w:rsid w:val="000D5429"/>
     <w:rsid w:val="000D67CD"/>
     <w:rsid w:val="000D7AD1"/>
     <w:rsid w:val="000E0B41"/>
     <w:rsid w:val="000E31CE"/>
     <w:rsid w:val="000E4302"/>
     <w:rsid w:val="000E74C9"/>
     <w:rsid w:val="000E77A1"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000E7BF9"/>
     <w:rsid w:val="000F2A53"/>
     <w:rsid w:val="000F4368"/>
     <w:rsid w:val="000F61FA"/>
     <w:rsid w:val="000F638B"/>
     <w:rsid w:val="00101343"/>
     <w:rsid w:val="0010159F"/>
     <w:rsid w:val="001019D9"/>
     <w:rsid w:val="00102792"/>
     <w:rsid w:val="00103B62"/>
     <w:rsid w:val="00105004"/>
     <w:rsid w:val="001050D4"/>
     <w:rsid w:val="00110C75"/>
     <w:rsid w:val="0011206B"/>
     <w:rsid w:val="00113154"/>
     <w:rsid w:val="00113E2B"/>
     <w:rsid w:val="00115FCA"/>
     <w:rsid w:val="0011709D"/>
     <w:rsid w:val="00117130"/>
     <w:rsid w:val="001175A5"/>
     <w:rsid w:val="001176C9"/>
     <w:rsid w:val="00117814"/>
     <w:rsid w:val="00122363"/>
     <w:rsid w:val="0012247B"/>
     <w:rsid w:val="00124C11"/>
     <w:rsid w:val="00125307"/>
     <w:rsid w:val="00126CA6"/>
     <w:rsid w:val="00127693"/>
     <w:rsid w:val="0013085F"/>
     <w:rsid w:val="00131698"/>
     <w:rsid w:val="00131C6C"/>
     <w:rsid w:val="00131EC2"/>
     <w:rsid w:val="00132535"/>
     <w:rsid w:val="0013257C"/>
     <w:rsid w:val="00133724"/>
     <w:rsid w:val="00135CDB"/>
-    <w:rsid w:val="00135D9A"/>
     <w:rsid w:val="00136166"/>
     <w:rsid w:val="00136A48"/>
     <w:rsid w:val="00143C0D"/>
+    <w:rsid w:val="00144004"/>
     <w:rsid w:val="00147E57"/>
     <w:rsid w:val="00150110"/>
     <w:rsid w:val="00153577"/>
+    <w:rsid w:val="0015678D"/>
     <w:rsid w:val="00156A61"/>
     <w:rsid w:val="0015762F"/>
     <w:rsid w:val="00160212"/>
     <w:rsid w:val="00160B89"/>
     <w:rsid w:val="00160E60"/>
     <w:rsid w:val="00165662"/>
     <w:rsid w:val="001658A5"/>
     <w:rsid w:val="00165FA4"/>
     <w:rsid w:val="00170529"/>
     <w:rsid w:val="00173380"/>
     <w:rsid w:val="00173927"/>
     <w:rsid w:val="001766BD"/>
     <w:rsid w:val="00176772"/>
     <w:rsid w:val="0017720C"/>
     <w:rsid w:val="00181010"/>
     <w:rsid w:val="00182329"/>
     <w:rsid w:val="0018264A"/>
     <w:rsid w:val="0018273E"/>
     <w:rsid w:val="00184EC9"/>
     <w:rsid w:val="00185669"/>
     <w:rsid w:val="00186DEB"/>
-    <w:rsid w:val="00186DEC"/>
     <w:rsid w:val="00187867"/>
     <w:rsid w:val="00190131"/>
     <w:rsid w:val="00190513"/>
     <w:rsid w:val="001914CC"/>
     <w:rsid w:val="00191907"/>
     <w:rsid w:val="00191AA7"/>
     <w:rsid w:val="0019230D"/>
     <w:rsid w:val="001923FE"/>
     <w:rsid w:val="00194311"/>
     <w:rsid w:val="00194907"/>
     <w:rsid w:val="001950AD"/>
     <w:rsid w:val="001A0473"/>
     <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
     <w:rsid w:val="001A23FC"/>
     <w:rsid w:val="001A2E20"/>
     <w:rsid w:val="001A3924"/>
     <w:rsid w:val="001A3E3C"/>
     <w:rsid w:val="001A4092"/>
     <w:rsid w:val="001A444C"/>
     <w:rsid w:val="001A51FE"/>
     <w:rsid w:val="001B0D5D"/>
     <w:rsid w:val="001B497F"/>
     <w:rsid w:val="001B4A2A"/>
     <w:rsid w:val="001B6FBA"/>
@@ -5432,147 +6591,147 @@
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C6156"/>
     <w:rsid w:val="001C6E39"/>
     <w:rsid w:val="001C7A41"/>
     <w:rsid w:val="001D05FE"/>
     <w:rsid w:val="001D0876"/>
     <w:rsid w:val="001D1627"/>
     <w:rsid w:val="001D242A"/>
     <w:rsid w:val="001D2CBE"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D48B5"/>
     <w:rsid w:val="001D5665"/>
     <w:rsid w:val="001D56B5"/>
     <w:rsid w:val="001D5CDE"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001E1145"/>
     <w:rsid w:val="001E3265"/>
     <w:rsid w:val="001E3C26"/>
     <w:rsid w:val="001E3E47"/>
     <w:rsid w:val="001E696A"/>
     <w:rsid w:val="001E6E49"/>
     <w:rsid w:val="001F0732"/>
     <w:rsid w:val="001F0BA6"/>
     <w:rsid w:val="001F0D15"/>
     <w:rsid w:val="001F29F0"/>
+    <w:rsid w:val="001F35C2"/>
     <w:rsid w:val="001F37FA"/>
     <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
     <w:rsid w:val="001F586A"/>
     <w:rsid w:val="001F5A8D"/>
     <w:rsid w:val="001F66A9"/>
     <w:rsid w:val="00200182"/>
     <w:rsid w:val="00202B52"/>
     <w:rsid w:val="002030CE"/>
     <w:rsid w:val="00203BB4"/>
     <w:rsid w:val="002045AD"/>
     <w:rsid w:val="002045CD"/>
     <w:rsid w:val="0020517D"/>
     <w:rsid w:val="0020570E"/>
     <w:rsid w:val="002061AF"/>
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="002067AE"/>
     <w:rsid w:val="002071E0"/>
     <w:rsid w:val="00207BBE"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="0021118F"/>
     <w:rsid w:val="0021191F"/>
     <w:rsid w:val="00212B0E"/>
     <w:rsid w:val="00212FED"/>
     <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
-    <w:rsid w:val="00250626"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
-    <w:rsid w:val="002A745E"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
     <w:rsid w:val="002B169E"/>
     <w:rsid w:val="002B1C49"/>
+    <w:rsid w:val="002B4FFE"/>
     <w:rsid w:val="002B6056"/>
     <w:rsid w:val="002B6112"/>
     <w:rsid w:val="002B7035"/>
     <w:rsid w:val="002C0DB8"/>
     <w:rsid w:val="002C0E0D"/>
     <w:rsid w:val="002C1CCF"/>
     <w:rsid w:val="002C3C9B"/>
     <w:rsid w:val="002C423C"/>
     <w:rsid w:val="002C6C02"/>
     <w:rsid w:val="002C78EC"/>
     <w:rsid w:val="002D4176"/>
     <w:rsid w:val="002D432F"/>
     <w:rsid w:val="002D5EE2"/>
     <w:rsid w:val="002D5FC4"/>
     <w:rsid w:val="002D6067"/>
     <w:rsid w:val="002D64AE"/>
     <w:rsid w:val="002D67BD"/>
     <w:rsid w:val="002D7184"/>
     <w:rsid w:val="002E1BA6"/>
     <w:rsid w:val="002E1BEB"/>
     <w:rsid w:val="002E3BFE"/>
     <w:rsid w:val="002E3FA7"/>
     <w:rsid w:val="002E4284"/>
     <w:rsid w:val="002E466D"/>
     <w:rsid w:val="002E5BED"/>
@@ -5595,212 +6754,222 @@
     <w:rsid w:val="0030460B"/>
     <w:rsid w:val="00304679"/>
     <w:rsid w:val="00306036"/>
     <w:rsid w:val="00306AB3"/>
     <w:rsid w:val="00310608"/>
     <w:rsid w:val="00310D63"/>
     <w:rsid w:val="00310EDC"/>
     <w:rsid w:val="00312933"/>
     <w:rsid w:val="00313713"/>
     <w:rsid w:val="003148F6"/>
     <w:rsid w:val="0031512C"/>
     <w:rsid w:val="003155DE"/>
     <w:rsid w:val="003164BD"/>
     <w:rsid w:val="0031660A"/>
     <w:rsid w:val="00322E5F"/>
     <w:rsid w:val="00323CCF"/>
     <w:rsid w:val="0032581F"/>
     <w:rsid w:val="00326AC1"/>
     <w:rsid w:val="0032796C"/>
     <w:rsid w:val="0033001E"/>
     <w:rsid w:val="00330C4F"/>
     <w:rsid w:val="00330ECD"/>
     <w:rsid w:val="00334352"/>
     <w:rsid w:val="003347E0"/>
     <w:rsid w:val="00337330"/>
+    <w:rsid w:val="00340CF9"/>
     <w:rsid w:val="00340E01"/>
     <w:rsid w:val="00341E33"/>
     <w:rsid w:val="00342100"/>
     <w:rsid w:val="003452FA"/>
     <w:rsid w:val="00346D16"/>
     <w:rsid w:val="00347A94"/>
     <w:rsid w:val="0035142B"/>
+    <w:rsid w:val="00351CEF"/>
     <w:rsid w:val="00351F41"/>
     <w:rsid w:val="00351FF8"/>
     <w:rsid w:val="00352146"/>
     <w:rsid w:val="00353C0D"/>
     <w:rsid w:val="00353EEA"/>
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
+    <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
     <w:rsid w:val="003C065C"/>
     <w:rsid w:val="003C37ED"/>
     <w:rsid w:val="003C3F7A"/>
     <w:rsid w:val="003C46CE"/>
     <w:rsid w:val="003C4F9F"/>
+    <w:rsid w:val="003C7254"/>
     <w:rsid w:val="003C7E4C"/>
     <w:rsid w:val="003D14FB"/>
     <w:rsid w:val="003D2CB5"/>
     <w:rsid w:val="003D2F05"/>
     <w:rsid w:val="003D43A5"/>
     <w:rsid w:val="003D48F0"/>
     <w:rsid w:val="003D5D0E"/>
     <w:rsid w:val="003D7212"/>
     <w:rsid w:val="003E06EE"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E1380"/>
     <w:rsid w:val="003E2B2A"/>
     <w:rsid w:val="003E323D"/>
+    <w:rsid w:val="003E45EC"/>
     <w:rsid w:val="003E5316"/>
     <w:rsid w:val="003E56A5"/>
     <w:rsid w:val="003F0B25"/>
+    <w:rsid w:val="003F1ABE"/>
     <w:rsid w:val="003F25ED"/>
     <w:rsid w:val="003F405E"/>
     <w:rsid w:val="003F4E45"/>
     <w:rsid w:val="003F6499"/>
     <w:rsid w:val="0040156E"/>
     <w:rsid w:val="0040443A"/>
     <w:rsid w:val="00405DA7"/>
     <w:rsid w:val="0040615F"/>
+    <w:rsid w:val="00407890"/>
     <w:rsid w:val="004100B8"/>
+    <w:rsid w:val="004115DF"/>
     <w:rsid w:val="00412401"/>
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
     <w:rsid w:val="0047034D"/>
     <w:rsid w:val="004712F2"/>
+    <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
+    <w:rsid w:val="00474F85"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
-    <w:rsid w:val="00484A50"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
     <w:rsid w:val="004B375F"/>
     <w:rsid w:val="004C1E60"/>
     <w:rsid w:val="004C4B9D"/>
     <w:rsid w:val="004C4C33"/>
     <w:rsid w:val="004D05CE"/>
     <w:rsid w:val="004D14FE"/>
     <w:rsid w:val="004D2334"/>
     <w:rsid w:val="004D385C"/>
     <w:rsid w:val="004E32DC"/>
     <w:rsid w:val="004E4F03"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E6F9A"/>
     <w:rsid w:val="004F107E"/>
     <w:rsid w:val="004F2310"/>
     <w:rsid w:val="004F27AE"/>
     <w:rsid w:val="004F3396"/>
+    <w:rsid w:val="004F3462"/>
     <w:rsid w:val="004F3C71"/>
     <w:rsid w:val="004F4526"/>
     <w:rsid w:val="004F6427"/>
     <w:rsid w:val="004F6F5D"/>
     <w:rsid w:val="004F789D"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="00501DC3"/>
     <w:rsid w:val="0050337D"/>
     <w:rsid w:val="00503F3F"/>
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
@@ -5899,102 +7068,101 @@
     <w:rsid w:val="005F0E66"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="005F2DF4"/>
     <w:rsid w:val="005F3A44"/>
     <w:rsid w:val="005F4CBA"/>
     <w:rsid w:val="005F4DBF"/>
     <w:rsid w:val="005F500B"/>
     <w:rsid w:val="005F5CA8"/>
     <w:rsid w:val="005F6652"/>
     <w:rsid w:val="005F7CFF"/>
     <w:rsid w:val="005F7F3D"/>
     <w:rsid w:val="00603B66"/>
     <w:rsid w:val="006040EA"/>
     <w:rsid w:val="006048DA"/>
     <w:rsid w:val="0060493B"/>
     <w:rsid w:val="00610241"/>
     <w:rsid w:val="00611151"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00617938"/>
     <w:rsid w:val="00617C98"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
+    <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
     <w:rsid w:val="00627A32"/>
     <w:rsid w:val="0063085E"/>
     <w:rsid w:val="00630E6F"/>
     <w:rsid w:val="00631676"/>
-    <w:rsid w:val="0063182E"/>
     <w:rsid w:val="006321F1"/>
     <w:rsid w:val="006323D9"/>
     <w:rsid w:val="00634810"/>
     <w:rsid w:val="00636DBC"/>
     <w:rsid w:val="00636F65"/>
+    <w:rsid w:val="0063768B"/>
     <w:rsid w:val="00637B42"/>
     <w:rsid w:val="00637EBC"/>
     <w:rsid w:val="00640D21"/>
     <w:rsid w:val="00641482"/>
     <w:rsid w:val="00641CF6"/>
     <w:rsid w:val="00642BAB"/>
     <w:rsid w:val="00644F77"/>
     <w:rsid w:val="00646571"/>
     <w:rsid w:val="00646854"/>
     <w:rsid w:val="006505FC"/>
     <w:rsid w:val="00650BE3"/>
     <w:rsid w:val="00651E88"/>
     <w:rsid w:val="006524EB"/>
     <w:rsid w:val="00652F60"/>
     <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="0065793A"/>
     <w:rsid w:val="006608F0"/>
     <w:rsid w:val="00661505"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00661F14"/>
     <w:rsid w:val="006621DD"/>
     <w:rsid w:val="00662F2C"/>
     <w:rsid w:val="006634DB"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="00666F49"/>
     <w:rsid w:val="00667E95"/>
     <w:rsid w:val="006707C9"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00672110"/>
     <w:rsid w:val="00672B1D"/>
-    <w:rsid w:val="00672D5A"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006906B5"/>
-    <w:rsid w:val="006909BA"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
     <w:rsid w:val="006C489D"/>
     <w:rsid w:val="006C496B"/>
@@ -6012,122 +7180,125 @@
     <w:rsid w:val="006D5F7E"/>
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
     <w:rsid w:val="006E5A6D"/>
     <w:rsid w:val="006E6147"/>
     <w:rsid w:val="006F0F99"/>
     <w:rsid w:val="006F2330"/>
     <w:rsid w:val="006F34C8"/>
     <w:rsid w:val="006F3CAA"/>
     <w:rsid w:val="006F41CC"/>
     <w:rsid w:val="006F57C3"/>
     <w:rsid w:val="006F590A"/>
     <w:rsid w:val="006F5CD9"/>
     <w:rsid w:val="006F6A68"/>
     <w:rsid w:val="006F6E31"/>
     <w:rsid w:val="006F71F5"/>
     <w:rsid w:val="00700CA4"/>
     <w:rsid w:val="007024AE"/>
     <w:rsid w:val="00702FCF"/>
     <w:rsid w:val="00703823"/>
     <w:rsid w:val="0070420E"/>
     <w:rsid w:val="00710887"/>
     <w:rsid w:val="00712337"/>
+    <w:rsid w:val="00712E65"/>
     <w:rsid w:val="00713B89"/>
     <w:rsid w:val="00715694"/>
+    <w:rsid w:val="00717834"/>
     <w:rsid w:val="007218AB"/>
     <w:rsid w:val="00722A4D"/>
     <w:rsid w:val="007235E9"/>
     <w:rsid w:val="00724BD4"/>
     <w:rsid w:val="00724E01"/>
     <w:rsid w:val="007263C8"/>
     <w:rsid w:val="00727041"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007325F1"/>
     <w:rsid w:val="0073284C"/>
     <w:rsid w:val="0073483F"/>
     <w:rsid w:val="00735228"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="0073730E"/>
     <w:rsid w:val="0074374B"/>
     <w:rsid w:val="00745DE0"/>
     <w:rsid w:val="00746335"/>
     <w:rsid w:val="007463F9"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
-    <w:rsid w:val="007639B5"/>
     <w:rsid w:val="00765F25"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
     <w:rsid w:val="00793719"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
+    <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
+    <w:rsid w:val="007B417A"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C2D0B"/>
     <w:rsid w:val="007C3C97"/>
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C6CEE"/>
     <w:rsid w:val="007C6EDB"/>
     <w:rsid w:val="007C7BBD"/>
     <w:rsid w:val="007D25B6"/>
     <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D5006"/>
     <w:rsid w:val="007D53C1"/>
     <w:rsid w:val="007D652F"/>
     <w:rsid w:val="007D71DC"/>
     <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E2415"/>
     <w:rsid w:val="007E3198"/>
     <w:rsid w:val="007E348A"/>
     <w:rsid w:val="007E4CF8"/>
     <w:rsid w:val="007E5A73"/>
     <w:rsid w:val="007E6575"/>
@@ -6237,214 +7408,221 @@
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
     <w:rsid w:val="008E47B9"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
+    <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
+    <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
+    <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
+    <w:rsid w:val="00930241"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
+    <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
     <w:rsid w:val="00965AB8"/>
     <w:rsid w:val="00967854"/>
     <w:rsid w:val="00970DD6"/>
     <w:rsid w:val="00971098"/>
     <w:rsid w:val="0097112B"/>
     <w:rsid w:val="00971D1E"/>
     <w:rsid w:val="00972BCB"/>
     <w:rsid w:val="00973191"/>
     <w:rsid w:val="00973E85"/>
     <w:rsid w:val="00974340"/>
     <w:rsid w:val="00975653"/>
     <w:rsid w:val="0097566E"/>
     <w:rsid w:val="00980330"/>
     <w:rsid w:val="00982074"/>
     <w:rsid w:val="0098291E"/>
     <w:rsid w:val="00982D80"/>
     <w:rsid w:val="009846B2"/>
-    <w:rsid w:val="00991E0D"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="0099440D"/>
     <w:rsid w:val="00994793"/>
     <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A369C"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A4F41"/>
     <w:rsid w:val="009A587D"/>
     <w:rsid w:val="009A791C"/>
     <w:rsid w:val="009A7B7B"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B47FE"/>
     <w:rsid w:val="009B4A50"/>
     <w:rsid w:val="009B7869"/>
+    <w:rsid w:val="009C0239"/>
     <w:rsid w:val="009C0E02"/>
     <w:rsid w:val="009C3FCD"/>
     <w:rsid w:val="009C43B1"/>
     <w:rsid w:val="009C66A8"/>
     <w:rsid w:val="009D0624"/>
     <w:rsid w:val="009D096E"/>
     <w:rsid w:val="009D21B5"/>
     <w:rsid w:val="009D279B"/>
     <w:rsid w:val="009D4DE8"/>
     <w:rsid w:val="009D51BB"/>
     <w:rsid w:val="009D7DCA"/>
     <w:rsid w:val="009E05D4"/>
     <w:rsid w:val="009E2FF1"/>
     <w:rsid w:val="009E3D9B"/>
     <w:rsid w:val="009E40F1"/>
     <w:rsid w:val="009E4C43"/>
     <w:rsid w:val="009E67CB"/>
     <w:rsid w:val="009E695F"/>
     <w:rsid w:val="009F2DE5"/>
     <w:rsid w:val="009F418B"/>
     <w:rsid w:val="009F429C"/>
     <w:rsid w:val="009F59EE"/>
     <w:rsid w:val="009F5A46"/>
     <w:rsid w:val="009F61B5"/>
     <w:rsid w:val="009F7176"/>
     <w:rsid w:val="009F7715"/>
     <w:rsid w:val="009F7BE6"/>
     <w:rsid w:val="00A01958"/>
     <w:rsid w:val="00A0243B"/>
     <w:rsid w:val="00A033A8"/>
     <w:rsid w:val="00A06652"/>
     <w:rsid w:val="00A119CB"/>
     <w:rsid w:val="00A12C80"/>
     <w:rsid w:val="00A13262"/>
     <w:rsid w:val="00A15083"/>
     <w:rsid w:val="00A2083E"/>
     <w:rsid w:val="00A23F93"/>
     <w:rsid w:val="00A251B7"/>
     <w:rsid w:val="00A25B25"/>
     <w:rsid w:val="00A2616D"/>
     <w:rsid w:val="00A262B2"/>
     <w:rsid w:val="00A30088"/>
     <w:rsid w:val="00A317E9"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A33820"/>
     <w:rsid w:val="00A356F6"/>
+    <w:rsid w:val="00A41FFD"/>
     <w:rsid w:val="00A44181"/>
     <w:rsid w:val="00A449A7"/>
     <w:rsid w:val="00A47E88"/>
     <w:rsid w:val="00A50537"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A51ED5"/>
     <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A55FF4"/>
     <w:rsid w:val="00A5681A"/>
     <w:rsid w:val="00A609E2"/>
     <w:rsid w:val="00A61B3D"/>
     <w:rsid w:val="00A62B2F"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00A66263"/>
     <w:rsid w:val="00A6634C"/>
     <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70BFD"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A716DA"/>
     <w:rsid w:val="00A71907"/>
     <w:rsid w:val="00A7262E"/>
     <w:rsid w:val="00A7652F"/>
     <w:rsid w:val="00A77602"/>
     <w:rsid w:val="00A77C37"/>
     <w:rsid w:val="00A80D19"/>
     <w:rsid w:val="00A82822"/>
     <w:rsid w:val="00A87E4C"/>
     <w:rsid w:val="00A9058B"/>
     <w:rsid w:val="00A91845"/>
     <w:rsid w:val="00A91B4B"/>
     <w:rsid w:val="00A920BE"/>
     <w:rsid w:val="00A94ECB"/>
     <w:rsid w:val="00A96FE1"/>
     <w:rsid w:val="00A9782C"/>
     <w:rsid w:val="00AA04A0"/>
     <w:rsid w:val="00AA2310"/>
     <w:rsid w:val="00AA2878"/>
     <w:rsid w:val="00AB0DEF"/>
     <w:rsid w:val="00AB26A8"/>
     <w:rsid w:val="00AB3296"/>
     <w:rsid w:val="00AB3C1B"/>
     <w:rsid w:val="00AB5442"/>
     <w:rsid w:val="00AB753F"/>
     <w:rsid w:val="00AC0E9F"/>
     <w:rsid w:val="00AC0F71"/>
     <w:rsid w:val="00AC1AD3"/>
+    <w:rsid w:val="00AC1DCC"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC318C"/>
     <w:rsid w:val="00AC3907"/>
     <w:rsid w:val="00AC6EF8"/>
     <w:rsid w:val="00AD0166"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD1D6A"/>
     <w:rsid w:val="00AD22EF"/>
     <w:rsid w:val="00AD4420"/>
     <w:rsid w:val="00AD5A4A"/>
     <w:rsid w:val="00AD5A7B"/>
     <w:rsid w:val="00AD758E"/>
     <w:rsid w:val="00AD7BA1"/>
     <w:rsid w:val="00AD7E83"/>
     <w:rsid w:val="00AE00CB"/>
     <w:rsid w:val="00AE0B76"/>
     <w:rsid w:val="00AE2251"/>
     <w:rsid w:val="00AE2314"/>
     <w:rsid w:val="00AE2C0E"/>
     <w:rsid w:val="00AE40FF"/>
     <w:rsid w:val="00AE5CAD"/>
     <w:rsid w:val="00AE60C3"/>
     <w:rsid w:val="00AF0F80"/>
     <w:rsid w:val="00AF26B6"/>
     <w:rsid w:val="00AF2C7C"/>
@@ -6459,186 +7637,192 @@
     <w:rsid w:val="00B00BFE"/>
     <w:rsid w:val="00B01353"/>
     <w:rsid w:val="00B01B38"/>
     <w:rsid w:val="00B01CC3"/>
     <w:rsid w:val="00B025D8"/>
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
+    <w:rsid w:val="00B301FF"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
+    <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
+    <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
+    <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
     <w:rsid w:val="00B9419F"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
+    <w:rsid w:val="00BC5453"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
     <w:rsid w:val="00BD43AD"/>
     <w:rsid w:val="00BD5771"/>
     <w:rsid w:val="00BD73AD"/>
     <w:rsid w:val="00BD7527"/>
     <w:rsid w:val="00BD7653"/>
     <w:rsid w:val="00BD7ADB"/>
     <w:rsid w:val="00BE1530"/>
     <w:rsid w:val="00BE1CFB"/>
     <w:rsid w:val="00BE29C1"/>
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
     <w:rsid w:val="00C10391"/>
-    <w:rsid w:val="00C10458"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C24897"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
+    <w:rsid w:val="00C51BD9"/>
+    <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
     <w:rsid w:val="00C554E4"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55BC6"/>
     <w:rsid w:val="00C55E72"/>
     <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C57B84"/>
     <w:rsid w:val="00C603C4"/>
     <w:rsid w:val="00C611A9"/>
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
@@ -6693,229 +7877,236 @@
     <w:rsid w:val="00CF306E"/>
     <w:rsid w:val="00CF36F4"/>
     <w:rsid w:val="00CF3ACD"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF50D8"/>
     <w:rsid w:val="00CF55DA"/>
     <w:rsid w:val="00CF72FF"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
     <w:rsid w:val="00D02201"/>
     <w:rsid w:val="00D02210"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D053A3"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
+    <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
+    <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
+    <w:rsid w:val="00D65D5B"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
-    <w:rsid w:val="00D754C7"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
     <w:rsid w:val="00D94404"/>
     <w:rsid w:val="00D966C9"/>
     <w:rsid w:val="00D96BBB"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1F7E"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA41A4"/>
     <w:rsid w:val="00DA5816"/>
     <w:rsid w:val="00DA6343"/>
     <w:rsid w:val="00DA656A"/>
     <w:rsid w:val="00DA79C7"/>
     <w:rsid w:val="00DB0E59"/>
     <w:rsid w:val="00DB0EEE"/>
     <w:rsid w:val="00DB1ECD"/>
     <w:rsid w:val="00DB3F3F"/>
     <w:rsid w:val="00DB6B18"/>
-    <w:rsid w:val="00DC25AF"/>
     <w:rsid w:val="00DC2779"/>
     <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
     <w:rsid w:val="00DD324C"/>
     <w:rsid w:val="00DD71EF"/>
     <w:rsid w:val="00DD778D"/>
     <w:rsid w:val="00DE0FDD"/>
     <w:rsid w:val="00DE107A"/>
+    <w:rsid w:val="00DE1470"/>
     <w:rsid w:val="00DE14E7"/>
     <w:rsid w:val="00DE1EE2"/>
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
     <w:rsid w:val="00DF14EF"/>
     <w:rsid w:val="00DF39CB"/>
     <w:rsid w:val="00DF3AEF"/>
     <w:rsid w:val="00DF4455"/>
     <w:rsid w:val="00DF646B"/>
     <w:rsid w:val="00DF7916"/>
     <w:rsid w:val="00E027DB"/>
     <w:rsid w:val="00E02E01"/>
     <w:rsid w:val="00E107F4"/>
     <w:rsid w:val="00E12E73"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E142C7"/>
     <w:rsid w:val="00E158E4"/>
     <w:rsid w:val="00E17C2A"/>
     <w:rsid w:val="00E20B57"/>
     <w:rsid w:val="00E20CFB"/>
+    <w:rsid w:val="00E22380"/>
     <w:rsid w:val="00E24057"/>
     <w:rsid w:val="00E25DD1"/>
     <w:rsid w:val="00E26472"/>
     <w:rsid w:val="00E30987"/>
     <w:rsid w:val="00E32152"/>
     <w:rsid w:val="00E3271A"/>
     <w:rsid w:val="00E345FC"/>
     <w:rsid w:val="00E34B42"/>
     <w:rsid w:val="00E34C11"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E357E3"/>
+    <w:rsid w:val="00E35FE0"/>
     <w:rsid w:val="00E361EA"/>
     <w:rsid w:val="00E36D9E"/>
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
     <w:rsid w:val="00E660B7"/>
     <w:rsid w:val="00E70499"/>
     <w:rsid w:val="00E724DC"/>
     <w:rsid w:val="00E724E6"/>
     <w:rsid w:val="00E72E09"/>
     <w:rsid w:val="00E73750"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E76245"/>
     <w:rsid w:val="00E80827"/>
     <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
     <w:rsid w:val="00E825CC"/>
     <w:rsid w:val="00E848AA"/>
     <w:rsid w:val="00E87DB6"/>
     <w:rsid w:val="00E90F19"/>
     <w:rsid w:val="00E92B3C"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
     <w:rsid w:val="00EA021A"/>
     <w:rsid w:val="00EA231E"/>
+    <w:rsid w:val="00EA3F6C"/>
     <w:rsid w:val="00EA4203"/>
     <w:rsid w:val="00EA57CD"/>
     <w:rsid w:val="00EB06C9"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EB20F4"/>
     <w:rsid w:val="00EB2D21"/>
     <w:rsid w:val="00EB39F7"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB5C01"/>
     <w:rsid w:val="00EB5F03"/>
     <w:rsid w:val="00EB7D61"/>
     <w:rsid w:val="00EC03F2"/>
     <w:rsid w:val="00EC1A5F"/>
     <w:rsid w:val="00EC1C6B"/>
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
+    <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
     <w:rsid w:val="00EF192B"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
     <w:rsid w:val="00F02343"/>
+    <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
@@ -6925,96 +8116,95 @@
     <w:rsid w:val="00F364D7"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F6495C"/>
+    <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
-    <w:rsid w:val="00F7272C"/>
     <w:rsid w:val="00F7514D"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
     <w:rsid w:val="00FC4A80"/>
-    <w:rsid w:val="00FC5111"/>
     <w:rsid w:val="00FC5E98"/>
     <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
     <w:rsid w:val="00FD046B"/>
     <w:rsid w:val="00FD0CB8"/>
     <w:rsid w:val="00FD128F"/>
     <w:rsid w:val="00FD2ADB"/>
     <w:rsid w:val="00FD3BB4"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD5917"/>
     <w:rsid w:val="00FD62AF"/>
     <w:rsid w:val="00FD6E00"/>
     <w:rsid w:val="00FD7F64"/>
     <w:rsid w:val="00FE11F1"/>
     <w:rsid w:val="00FE1C42"/>
     <w:rsid w:val="00FE30E6"/>
     <w:rsid w:val="00FE5E8F"/>
     <w:rsid w:val="00FF0672"/>
     <w:rsid w:val="00FF181F"/>
     <w:rsid w:val="00FF2454"/>
     <w:rsid w:val="00FF275C"/>
     <w:rsid w:val="00FF2E39"/>
     <w:rsid w:val="00FF46D6"/>
     <w:rsid w:val="00FF493D"/>
     <w:rsid w:val="00FF676E"/>
@@ -7044,51 +8234,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="394AB9FE"/>
+  <w14:docId w14:val="7D4A19BD"/>
   <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -9168,65 +10358,50 @@
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
       <w:color w:val="00A2B5" w:themeColor="background2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageNumber1">
     <w:name w:val="Page Number1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="0095184E"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="001E41" w:themeColor="accent1"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17Disclaimertext">
-[...13 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="421335420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="937451031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9276,51 +10451,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/lu/professional-investor/footer/complaints-handling/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schroders.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schroders.lu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifs.lu/schroders" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
@@ -9657,85 +10832,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7255072-AB4F-45B9-9B9D-1365B708DCB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F0D5459-0258-4533-B916-0E9529E9BD1E}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>12495</Characters>
+  <Pages>8</Pages>
+  <Words>5613</Words>
+  <Characters>30872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>183</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>447</Lines>
+  <Paragraphs>193</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14641</CharactersWithSpaces>
+  <CharactersWithSpaces>36292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">