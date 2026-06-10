--- v5 (2026-04-29)
+++ v6 (2026-06-10)
@@ -1,92 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="7BBEF555" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3314437F" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2119F454" w14:textId="64B462FE" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="002B4FFE">
+          <w:p w14:paraId="6B68EB35" w14:textId="77777777" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -129,75 +133,63 @@
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schroder ISF* E</w:t>
-[...11 lines deleted...]
-              <w:t>High Yield</w:t>
+              <w:t>Schroder ISF* Euro High Yield</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67D6AE45" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+    <w:p w14:paraId="2B6E20B3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-599440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559040" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -240,1231 +232,1224 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="3E67056F" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="22D7D697" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31E87897" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="3AE94A65" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Fund Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Hugo Squire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="1BAE6DFD" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="16ECD53F" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11483F3B" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="4D5026C9" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">March 2026 </w:t>
+              <w:t xml:space="preserve">April 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="550B47B4" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="0380869F" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBE3531" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="16BD9EC4" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CCAB95B" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+    <w:p w14:paraId="74B924D3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7835A049" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
+    <w:p w14:paraId="7DC6B327" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C53149E" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
+    <w:p w14:paraId="4AD3CCCA" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="5A4AD43A" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="3A643155" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F0A495" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="05EE4064" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The war in the Middle East dominated bond markets during March, although investment grade credit remained resilient with US dollar markets performing broadly in line with government bonds. The prospect of tighter financial conditions weighed on European credit markets, which underperformed the US. </w:t>
+        <w:t>April was another volatile month for bond markets as the oil price remained elevated, reflecting ongoing disruption in the Middle East, with Brent crude briefly moving above $120 a barrel for the first time since 2022. However, risk markets showed a strong recovery following the announcement of a ceasefire between the US and Iran. Credit spreads tightened across the board in European markets. On average, euro-denominated issues outperformed US dollar credit, with high yield outperforming investment grade markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502E8FF6" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="6AA58AFB" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Given the outbreak of conflict in the Middle East, primary market activity in European credit was relatively subdued while inflows into investment grade funds have largely dried up. During March, the decompression in credit spreads saw corporate hybrids, cyclical names and interest rate sensitive sectors, particularly real estate, underperform. Spreads in European high yield credit widened across the market, with real estate, capital goods and basic industries the sectors most impacted in the sell off. </w:t>
+        <w:t>In Europe, initial first quarter corporate earnings announcements have been encouraging with positive updates from the banking, energy and technology sectors offsetting weakness in cyclical sectors such as autos. The technical backdrop for European credit markets remained favourable.  April saw a continuation of strong year-to-date supply in the primary market, boosted by large investment grade issues from leading US technology companies to fund the build out of data centres.  However, this supply is well absorbed by high demand for European credit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AFC13B" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="567CF313" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Heightened volatility and a surge in energy prices triggered a significant sell-off in government bond markets. While there was some regional divergence, government bond yields rose across the board, with short-dated securities the worst affected, as the energy price shock and the potential lead through into inflation saw bond markets pricing in interest rate hikes, where previously rate cuts were discounted. </w:t>
+        <w:t>European government bond markets remained particularly sensitive to events in the Middle East given the region’s dependency on energy imports, with the 10-year German bund yield recording its highest level since 2011. However, in a reversal of the trend exhibited during March, peripheral markets outperformed the core. The European Central Bank (ECB) left the deposit rate unchanged at 2% although officials adopted a cautious stance on monetary policy guidance, emphasising the impact of the Middle East conflict on inflation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4229D18B" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="30C55C73" w14:textId="0A115881" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>European government bond markets underperformed the US, with the region’s reliance on energy imports raising market concerns over more persistent inflation. The European Central Bank (ECB) left the deposit rate unchanged at 2%, with President Lagarde stating that they are “well positioned and well equipped to deal with a major shock”.</w:t>
-[...7 lines deleted...]
-        <w:t>Nevertheless, the inflationary threat from higher oil prices has clouded the outlook for eurozone monetary policy. Annual inflation in the eurozone was 2.5% in March, up from 1.9% in February, according to an estimate from Eurostat. The flash eurozone composite purchasing managers index (PMI) indicated a slowdown in economic activity during March, as service sector activity stagnated.</w:t>
+        <w:t xml:space="preserve">European economic indicators reflected a more stagflationary economic outlook. The flash eurozone composite purchasing managers index (PMI) came in well below expectations, signalling the first contraction in economic activity for 16 months with evidence that higher energy costs have begun to impact consumer spending while services sector activity, previously an area of relative strength, has also softened. On the other hand, inflation increased to 3% - its highest level since September 2023, driven largely by an upsurge in energy costs, creating a challenging backdrop for the ECB over the coming months. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771ECBA5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="1E788810" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390909BE" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="7EC2E71B" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a negative total return but outperformed the reference benchmark during March.</w:t>
+        <w:t>The fund posted a positive total return but underperformed the reference benchmark during April.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F65E418" w14:textId="55EB2576" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="7A5FC701" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>In the risk-off environment, portfolio protection against a sell-off in the European high yield market made a positive contribution to relative performance</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Off benchmark exposure to US data centre operators proved resilient in challenging market conditions. </w:t>
+        <w:t xml:space="preserve">An underweight allocation to the automotive sector detracted as spreads compressed over the month. </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Holdings in the energy sector performed well as the effective closure of the Strait of Hormuz triggered a surge in oil and gas prices.</w:t>
+        <w:t>Positioning in the financial services sector also detracted, notably exposure to debt collectors as investors continued to discount interest rate hikes in eurozone and in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7377741F" w14:textId="635611DF" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="4DFCB2D2" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>Exposure to the real estate sector detracted, notably holdings in a German commercial developer and a US healthcare real estate investment trust.</w:t>
+        <w:t>An overweight allocation to the real estate sector made a positive contribution, notably holdings in a German commercial property developer, a US healthcare real estate investment trust, and a commercial developer focused on Central and Eastern European markets</w:t>
+      </w:r>
+      <w:r w:rsidR="00C258C3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4F8920" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In basic industries, the holding in a global specialty chemicals group performed well as continuing disruptions to petrochemical supplies caused by the conflict in the Middle East highlighted the advantages for groups with European operations in comparison with Asia-focused peers, as they are less reliant on the Persian Gulf, sourcing feedstock from the US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110890F4" w14:textId="60FD2A60" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Security selection among banks and in the insurance sector was additive.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AEBAC7" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="10AD8A87" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA27ACA" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="5901193A" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During March, we selectively added back an element of exposure to securities with a higher beta while increasing interest rate duration to a neutral stance relative to the benchmark. </w:t>
+        <w:t xml:space="preserve">We continue to focus on opportunities in the technology sector, specifically AI-related capital expenditure on the build out of data centres.  Our emphasis is on identifying infrastructure assets with long fixed-term leases with strong </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">covenants. We added a high yield issue from a US business to fund the rollout of AI cloud infrastructure, underpinned by contracts with several major US technology companies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148365F3" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="002B4FFE" w:rsidP="00A119CB">
+    <w:p w14:paraId="418344F5" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>W</w:t>
-[...2 lines deleted...]
-        <w:t>e participated in a new issue of hybrid securities from a European satellite operator which strengthens the capital structure and supports a deleveraging of the business.</w:t>
+        <w:t>Elsewhere in the primary market, we added an issue from an Italian cable operator to fund the expansion of its fibre optic network.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31031AA4" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="2C817BD2" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund also added a position in a new issue from a North American company focused on specialty materials and chemicals used in construction, manufacturing, and pharmaceuticals. The holding is a strong strategic fit given increased defence spending and growth in aerospace, including AI-related applications.</w:t>
+        <w:t>We also added high yield issues from a French utility group and an Italian digital technology company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AB7C8C" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="4BBDD87E" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Following the sell-off in the software sector, we added holdings in a provider of risk management software and a provider of software solutions for small and medium sized enterprises. </w:t>
+        <w:t xml:space="preserve">With credit spreads in the high yield market remaining at tight levels historically, we continue to hold a proportion of the portfolio in investment grade bonds, mainly BBB-rated securities, which act as a buffer against market volatility. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>In the investment grade market, we added to our holding in an Italian insurance group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46248873" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="002B4FFE" w:rsidP="00A119CB">
+    <w:p w14:paraId="6CA8251F" w14:textId="598E862A" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>W</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">We also took profits on holdings in the energy sector, reducing the fund’s overweight allocation. </w:t>
+        <w:t xml:space="preserve">On the disposals side, we sold down holdings in a transport group, the financing vehicle for a UK food retailer and a commercial property developer. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B0639C" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
+    <w:p w14:paraId="09A50C6D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Outlook/positioning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC341E6" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="71627985" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">European bond markets have repriced significantly since the onset of the Middle Eastern conflict at the end of February. This is more pronounced in shorter-dated securities, as investors have now discounted the prospect of monetary tightening over the next 12 months having previously anticipated that the ECB would leave interest rates on hold. </w:t>
+        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00C258C3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125D38E2" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="18D6C370" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, there is a high vulnerability to disruption of both oil and gas supplies and any sustained rise in energy prices would have a significant impact on inflation.  However, we would expect markets to focus more on the growth outlook during the second quarter where there is a risk that prolonged disruption to energy supplies could also derail any recovery in the manufacturing sector, while squeezing real incomes and negating the risks of second round effects, such as rising medium-term inflation expectations and wages. </w:t>
+        <w:t>We expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059BB61C" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="281CEC05" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>Nevertheless, in comparison to the 2022 energy price shock after the start of the Russia-Ukraine conflict, the starting point now is better. Four years ago, supply chains were already highly disrupted in the aftermath of the pandemic, inflation expectations were dis-anchored while wage growth was far above levels consistent with the ECB’s 2% inflation target. Yield levels are also elevated compared to the start of 2022, providing a meaningful buffer against volatility.</w:t>
+        <w:t>European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed in recent weeks euro investment grade credit spreads remain close to historically tight levels, and while we would generally consider a widening of credit spreads as a buying opportunity in the meantime we are concentrating on enhancing returns through credit selection and exploiting mis-priced bonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A32350" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="446B53AB" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">While valuations have improved in European credit markets following recent weakness, spreads remain at low levels historically. Furthermore, the technical backdrop is not as favourable with investors more circumspect and reluctant to increase allocations to riskier asset classes, given the current elevated levels of geopolitical uncertainty where various outcomes to the conflict in the Middle East remain possible. </w:t>
+        <w:t>We continue to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EA2539" w14:textId="16BC01F0" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="1BDA764F" w14:textId="5DB002E1" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>Against this backdrop, we have added risk modestly while continuing to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals, while limiting exposure to cyclical sectors and issues which are vulnerable to near-term refinancing pressures</w:t>
+        <w:t xml:space="preserve">Against this backdrop, we have added risk modestly while continuing to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals, while limiting exposure to cyclical sectors and issues which are vulnerable to near-term refinancing pressures. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CA2D578" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
+    <w:p w14:paraId="26F97DD5" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> yearly performance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE44DAA" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="002C423C" w:rsidP="00BE29C1">
+    <w:p w14:paraId="4C5D12A5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="00BE29C1">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A23F93">
+      <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Past performance does not predict future returns.</w:t>
+        <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7BE2E2C2" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0CA0B148" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8429E7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="29A11B9C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B487722" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="24ACF715" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="460F22A0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="1A8F9814" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Fund I Acc EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB034B5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
+          <w:p w14:paraId="11C9FAA1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="654B1378" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="412A758C" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2238F8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0BBDD2E1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF04BC0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0C4FAC4D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2696CD6F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6791C00A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0253D626" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5D813711" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CFF87A6" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="43025213" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0C36CE1F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14EC44B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8E387B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4714030E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44198985" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="65C6183C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">12.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22BD8E0F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7B9CA211" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0DCA32E1" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3C712529" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5203DFF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4B136BF5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="79B3FFD0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="432173AA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0969BCC9" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="755F1C8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">13.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="387C25FD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5CD6EDE4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="28CF4218" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="410A22F5" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="210E9EA8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5BAB6DDC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="48E9605B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5AA27433" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-13.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C226E48" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2550BC38" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-12.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FED973A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="25517534" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="32A17C82" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="30C88BBD" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="32276B23" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3CEBED64" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2D45DE14" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="41FEEDBE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C65803A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6BF378BF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF51E8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="766C38B6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0D94BE45" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2CA6C57E" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="78326209" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="18A5A19D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE7F92B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2535B03F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="414EB0E0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="17B71ACF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02E45B71" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="668C3A55" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1B920F55" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1601A36D" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5403BC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14F33ADB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1820034A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5225B35B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2AE602" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0B5E950F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC69013" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4689229C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3BCBEF30" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="616AA8A9" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4D62EEF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="57E73D86" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="677677AF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5D302EF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46DA5B60" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1C86D283" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41F053CE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7B46AD13" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="70A32DCC" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3594954F" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="19A3C6C0" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="53D557D9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0C8413" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3A9814B9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A339BF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="775FBE77" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58F2AB51" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2F1AE374" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="14D03825" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0EE07C6E" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3F20D01D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2030CC12" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="68DCBCAD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0B119640" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="773F385F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3CBDC235" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F629A8F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="56D0447E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13068EE7" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+    <w:p w14:paraId="55123597" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA4F4E1" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00F02638" w:rsidP="007D25B6">
+    <w:p w14:paraId="369ED373" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00C20672" w:rsidP="007D25B6">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -1492,785 +1477,793 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C534816" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRPr="00257058" w:rsidRDefault="002B4FFE" w:rsidP="00257058">
+    <w:p w14:paraId="0622A458" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00257058" w:rsidRDefault="00C258C3" w:rsidP="00257058">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620140A4" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+    <w:p w14:paraId="7A0774F8" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">snapshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6519CCCF" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="007F6A85" w:rsidP="007F6A85">
+    <w:p w14:paraId="0B1F465B" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007F6A85">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A02">
+      <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Past performance does not predict future returns.</w:t>
+        <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D31D5B" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
+    <w:p w14:paraId="49DAD910" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="1E43FCC1" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="304EA260" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231A0513" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="6BC62A01" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38417BA6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="2C46577C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43316FAA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="2196F1E9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9596DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="36CB4486" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C9686A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="2F108A18" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B772F7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="288E8426" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC23A02" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="7E707FF1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5238351E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="3CE92E19" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515AAA4C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="589A3E23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Since Inception</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="21A36FE1" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="498EAFC3" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3144351B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="53B818A9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B6211B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="5896F8CA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-2.4 </w:t>
+              <w:t xml:space="preserve">1.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0620C98D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="32D33EB7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-1.0 </w:t>
+              <w:t xml:space="preserve">-0.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E0D74D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="6D19CA72" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-1.0 </w:t>
+              <w:t xml:space="preserve">0.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B07DD6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="11785AB2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.6 </w:t>
+              <w:t xml:space="preserve">4.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD864EA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="513C2C10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">8.2 </w:t>
+              <w:t xml:space="preserve">8.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A44DAE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="0C735402" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.6 </w:t>
+              <w:t xml:space="preserve">2.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254502F9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="3F6A7D4F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3.8 </w:t>
+              <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="638FE079" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="73561C75" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.4 </w:t>
+              <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="1AF4135C" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="51F8D1C4" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1607D020" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="01F99E0A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C816BE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="6030A313" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-2.3</w:t>
+              <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1D5CED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="44ECE7A5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.7</w:t>
+              <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4082CB23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="4F7F8A52" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.7</w:t>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B7CBCA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="6AEA3C69" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.9</w:t>
+              <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A11E890" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="371C7311" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>9.6</w:t>
+              <w:t>9.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C13B09C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="597734CE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.8</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B116A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="4D31B6AD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4887C096" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="0739DDA6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.7</w:t>
+              <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="6CFD8BEC" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="418B950A" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2097743C" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+          <w:p w14:paraId="51942957" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D52E408" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="3C02BFFA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-2.7</w:t>
+              <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2002F6A0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="508BBDB3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-1.7</w:t>
+              <w:t>-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBC2B5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="1BF95ABD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-1.7</w:t>
+              <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D8ADC8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="481ACEEA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.7</w:t>
+              <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188FBC6F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="4780C112" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>7.0</w:t>
+              <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3C9B94" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="317BB61E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.5</w:t>
+              <w:t>2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792971E0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="720669EC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46029AE8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="7B1A7872" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.4</w:t>
+              <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55EDCE2D" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+    <w:p w14:paraId="22E18291" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0B6E7D" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00F02638" w:rsidP="00FC602F">
+    <w:p w14:paraId="405AB7A9" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C20672" w:rsidP="00FC602F">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -2284,224 +2277,224 @@
         </w:rPr>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149A7898" w14:textId="77777777" w:rsidR="002B4FFE" w:rsidRPr="00A7120C" w:rsidRDefault="002B4FFE" w:rsidP="00A7120C">
+    <w:p w14:paraId="7344B711" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00A7120C" w:rsidRDefault="00C258C3" w:rsidP="00A7120C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05112821" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
+    <w:p w14:paraId="2E2FFDDD" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
       <w:r w:rsidR="00620414">
         <w:t>verview</w:t>
       </w:r>
       <w:r w:rsidR="00260CCF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3D2358" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+    <w:p w14:paraId="022AD657" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The fund aims to provide capital growth and income </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A81F15D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+    <w:p w14:paraId="406D6CEC" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t>Risk considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36154325" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="40F85EBF" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BDAB6B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="13579B08" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6624ED" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="22E34CFD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA37802" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="050D398A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2518,433 +2511,460 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463FAB62" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="67651C60" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139EB375" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="2CFE8663" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5755B6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="3B7652F1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Event risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund will take significant positions on companies involved in mergers, acquisitions, reorganisations and other corporate events. These may not turn out as expected and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13800887" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4558AC43" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D3DB9D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="75D54F78" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279CF532" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="1356933A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B774CDD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="7B5AC972" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACCA1FD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="64EF0F27" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576F295F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="42252502" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E92FFC5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="26098F66" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>particular investor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486B15BD" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+    <w:p w14:paraId="57CF1571" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Important information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2DC016" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="008302E9" w:rsidRDefault="00B66C15" w:rsidP="001A0473">
+    <w:p w14:paraId="3E7684A4" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00415F34" w:rsidRDefault="00C258C3" w:rsidP="00415F34">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Target audience in Europe: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000155C2">
+        <w:t>For EEA and UK:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Marketing material for Professional Clients and Qualified Investors only</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Marketing material for Professional Clients only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292EF053" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="63CB5354" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C65BF3" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="0A48AFDC" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC22ACE" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+    <w:p w14:paraId="218F4571" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -2956,227 +2976,227 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF0FD25" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+    <w:p w14:paraId="1067D493" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2C6C40" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+    <w:p w14:paraId="7A52BAAE" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5241BE2C" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="52D096A7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For United Arab Emirates, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F297F8B" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="27305ECF" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Switzerland, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360EBE01" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="05B1F263" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Chile, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is only addressed to intermediaries. The Financial Market Commission ("CMF") does not express any opinion on the quality of the securities offered as an investment. The information contained in this document is the sole responsibility of the issuer and the intermediaries that have participated in its preparation. Likewise, the securities referred to in this document are foreign. Shareholder rights and obligations are those of the issuer’s home jurisdiction. Shareholders and potential investors should inform themselves on what those rights and obligations are and how to exercise them; and CMF supervision of the securities is limited to information requirements in Rule 352, overall supervision is conducted by the foreign regulator in the issuer’s home jurisdiction. Public information available for the securities is exclusively that required by the foreign regulator and accounting principles and auditing rules might differ to those applicable to Chilean issuers. The provisions on Article 196 of Law 18.045 are applicable to all parties involved in the registration, deposit, transaction and other acts associated with the foreign securities ruled by Title XXIV of Law 18.045. Investors may obtain more information on the CMF website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9C0347" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="16AC6282" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Spain, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
       </w:r>
@@ -3195,125 +3215,125 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S.A..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7236AF9A" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="6E4BE4F3" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For the UK, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FBAE0B" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="709B224E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Italy, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7050A2A7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="0A7FF70F" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For South Korea, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
@@ -3321,384 +3341,257 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>not  constitute</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
+        <w:t xml:space="preserve"> any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607CC585" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="001A0473">
+    <w:p w14:paraId="6A35C381" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...126 lines deleted...]
-        <w:t>Registration No.: 199201080H</w:t>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB26C0A" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2B9A0986" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
+        <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E7849D" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
-[...8 lines deleted...]
-    <w:p w14:paraId="3CD751BA" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="4F6C3577" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B672C7B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="054C03A1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30223158" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="5033F275" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACBBB76" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="73E94A78" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E36413" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="57DAC0DF" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02830E50" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="7E261EC6" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C8CBA1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="17778420" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A38E503" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="5F146C35" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B688DF" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="2D880A04" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAD9241" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="56F51059" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For your security, communications may be recorded or monitored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D086C6" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="1280F875" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCF5EDA" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="78C856F9" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6176B406" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="38BD90AF" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E53A6D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="5B6457B9" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FF1ED1" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="33863F5B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="634E331B" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+    <w:p w14:paraId="40395628" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10060940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1536700" cy="287655"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -3750,88 +3643,88 @@
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SustainEx</w:t>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>™ </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0B8453" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="72AB1D09" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E0451C" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2985E0AD" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -3844,230 +3737,231 @@
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C81EA9" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="100910D0" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4D0AEB" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="46D6A55F" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A8A4D3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="339314FD" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC8091F" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2C9901D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5712B544" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="04E80CA4" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -4082,111 +3976,116 @@
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B47D472" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="77D05A09" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DADE47D" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D57BBF7" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="0F1AF213" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="17C57E79" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="0E91AAF2" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="0557C83B" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="13A92965" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43E29289" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="042C02B4" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661C61CA" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6A05B7B7" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="27707867" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="20C7C60F" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="2B060198" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="2077FD63" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="36407849" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7875F63E" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="33AF1812" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4211,195 +4110,199 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="766E39D5" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="51BBF997" w14:textId="77777777" w:rsidR="00C20672" w:rsidRDefault="00C20672">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78BCECDD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="7F484097" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="63E2C94D" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7DAD9138" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="02D7CECD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="06A90077" w14:textId="3E269113" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="2C255355" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Schroder ISF* </w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> High Yield</w:t>
+            <w:t>Schroder ISF* Euro High Yield</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1C839718" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="2EFABAF3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="11E2EEFF" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="0E5184B0" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="357C2430" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="35AF85C7" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7685087F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="29ABF6C4" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4434,69 +4337,99 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F2757F5" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="005B67EA">
+    <w:p w14:paraId="21EBA255" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2652D9AD" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="35AA7C26" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53759012" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="68697DCB" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04CA9D03" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-    <w:p w14:paraId="6BF6369B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="05E7BA26" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="25DD03DF" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C9ED2BB" w14:textId="77777777" w:rsidR="00C20672" w:rsidRDefault="00C20672">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56219154" w14:textId="77777777" w:rsidR="00C20672" w:rsidRDefault="00C20672">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FA34784" w14:textId="77777777" w:rsidR="00C20672" w:rsidRDefault="00C20672">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0644BD0C"/>
@@ -6687,51 +6620,50 @@
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
     <w:rsid w:val="002B169E"/>
     <w:rsid w:val="002B1C49"/>
-    <w:rsid w:val="002B4FFE"/>
     <w:rsid w:val="002B6056"/>
     <w:rsid w:val="002B6112"/>
     <w:rsid w:val="002B7035"/>
     <w:rsid w:val="002C0DB8"/>
     <w:rsid w:val="002C0E0D"/>
     <w:rsid w:val="002C1CCF"/>
     <w:rsid w:val="002C3C9B"/>
     <w:rsid w:val="002C423C"/>
     <w:rsid w:val="002C6C02"/>
     <w:rsid w:val="002C78EC"/>
     <w:rsid w:val="002D4176"/>
     <w:rsid w:val="002D432F"/>
     <w:rsid w:val="002D5EE2"/>
     <w:rsid w:val="002D5FC4"/>
     <w:rsid w:val="002D6067"/>
     <w:rsid w:val="002D64AE"/>
     <w:rsid w:val="002D67BD"/>
     <w:rsid w:val="002D7184"/>
     <w:rsid w:val="002E1BA6"/>
     <w:rsid w:val="002E1BEB"/>
     <w:rsid w:val="002E3BFE"/>
     <w:rsid w:val="002E3FA7"/>
     <w:rsid w:val="002E4284"/>
     <w:rsid w:val="002E466D"/>
     <w:rsid w:val="002E5BED"/>
@@ -6960,50 +6892,51 @@
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
+    <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
     <w:rsid w:val="005620C1"/>
     <w:rsid w:val="0056289A"/>
     <w:rsid w:val="005643B1"/>
     <w:rsid w:val="00566C84"/>
     <w:rsid w:val="00566E04"/>
     <w:rsid w:val="00571260"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="00572C78"/>
     <w:rsid w:val="005730E2"/>
     <w:rsid w:val="005735B5"/>
     <w:rsid w:val="00573E6C"/>
@@ -7018,50 +6951,51 @@
     <w:rsid w:val="005814AE"/>
     <w:rsid w:val="005842C2"/>
     <w:rsid w:val="005844EE"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
     <w:rsid w:val="00590BE3"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
+    <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="005D3959"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
@@ -7315,50 +7249,51 @@
     <w:rsid w:val="007F71D1"/>
     <w:rsid w:val="0080081C"/>
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
+    <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
@@ -7385,88 +7320,88 @@
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
+    <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
     <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
     <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
-    <w:rsid w:val="00930241"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
     <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
@@ -7750,56 +7685,59 @@
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
+    <w:rsid w:val="00C10210"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
+    <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C24897"/>
+    <w:rsid w:val="00C258C3"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
@@ -7869,50 +7807,51 @@
     <w:rsid w:val="00CE3910"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
     <w:rsid w:val="00CF2B10"/>
     <w:rsid w:val="00CF301B"/>
     <w:rsid w:val="00CF306E"/>
     <w:rsid w:val="00CF36F4"/>
     <w:rsid w:val="00CF3ACD"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF50D8"/>
     <w:rsid w:val="00CF55DA"/>
     <w:rsid w:val="00CF72FF"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
     <w:rsid w:val="00D02201"/>
     <w:rsid w:val="00D02210"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D053A3"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
+    <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D51540"/>
@@ -7969,50 +7908,51 @@
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
     <w:rsid w:val="00DF14EF"/>
     <w:rsid w:val="00DF39CB"/>
     <w:rsid w:val="00DF3AEF"/>
     <w:rsid w:val="00DF4455"/>
     <w:rsid w:val="00DF646B"/>
     <w:rsid w:val="00DF7916"/>
     <w:rsid w:val="00E027DB"/>
     <w:rsid w:val="00E02E01"/>
     <w:rsid w:val="00E107F4"/>
     <w:rsid w:val="00E12E73"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E142C7"/>
     <w:rsid w:val="00E158E4"/>
     <w:rsid w:val="00E17C2A"/>
     <w:rsid w:val="00E20B57"/>
     <w:rsid w:val="00E20CFB"/>
     <w:rsid w:val="00E22380"/>
     <w:rsid w:val="00E24057"/>
     <w:rsid w:val="00E25DD1"/>
     <w:rsid w:val="00E26472"/>
+    <w:rsid w:val="00E267E0"/>
     <w:rsid w:val="00E30987"/>
     <w:rsid w:val="00E32152"/>
     <w:rsid w:val="00E3271A"/>
     <w:rsid w:val="00E345FC"/>
     <w:rsid w:val="00E34B42"/>
     <w:rsid w:val="00E34C11"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E357E3"/>
     <w:rsid w:val="00E35FE0"/>
     <w:rsid w:val="00E361EA"/>
     <w:rsid w:val="00E36D9E"/>
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
@@ -8123,50 +8063,51 @@
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
+    <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
@@ -8234,51 +8175,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7D4A19BD"/>
+  <w14:docId w14:val="0A6F232B"/>
   <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10451,54 +10392,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="001E41"/>
@@ -10832,85 +10773,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F0D5459-0258-4533-B916-0E9529E9BD1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D2C6DF-3DE1-47E9-A038-185747D9E0AD}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>30872</Characters>
+  <Pages>7</Pages>
+  <Words>4737</Words>
+  <Characters>26249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>447</Lines>
-  <Paragraphs>193</Paragraphs>
+  <Lines>391</Lines>
+  <Paragraphs>191</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36292</CharactersWithSpaces>
+  <CharactersWithSpaces>30795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">