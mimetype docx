--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,96 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3314437F" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3A2254C9" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B68EB35" w14:textId="77777777" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
+          <w:p w14:paraId="579CEC4E" w14:textId="79C00BAC" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -133,2841 +129,2836 @@
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schroder ISF* Euro High Yield</w:t>
+              <w:t xml:space="preserve">Schroder ISF* </w:t>
+            </w:r>
+            <w:r w:rsidR="00B41A6C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EURO</w:t>
+            </w:r>
+            <w:r w:rsidR="000652FB">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> High Yield</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B6E20B3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+    <w:p w14:paraId="521B84CD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="6B5F3DEC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-599440</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7559040" cy="2705100"/>
-            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:extent cx="7572625" cy="2703600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267668238" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7559040" cy="2705100"/>
+                      <a:ext cx="7572625" cy="2703600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="390"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="22D7D697" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="35E3DA05" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE94A65" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="04C287E4" w14:textId="77777777" w:rsidR="006B3B46" w:rsidRPr="006B3B46" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Fund Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Hugo Squire</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="16ECD53F" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="201AEF6C" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5026C9" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="012FC165" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">April 2026 </w:t>
+              <w:t xml:space="preserve">May 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="0380869F" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="2AD8959B" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16BD9EC4" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="445FD0C3" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74B924D3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+    <w:p w14:paraId="51F0257D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC6B327" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
-[...6 lines deleted...]
-        <w:pStyle w:val="Sourcetext"/>
+    <w:p w14:paraId="04DAFF82" w14:textId="77777777" w:rsidR="00236BD4" w:rsidRDefault="00236BD4" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="3A643155" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="6088E28F" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRPr="00F54DF4" w:rsidRDefault="00F54DF4" w:rsidP="00F54DF4">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E687AF6" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EE4064" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="2AF23988" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>April was another volatile month for bond markets as the oil price remained elevated, reflecting ongoing disruption in the Middle East, with Brent crude briefly moving above $120 a barrel for the first time since 2022. However, risk markets showed a strong recovery following the announcement of a ceasefire between the US and Iran. Credit spreads tightened across the board in European markets. On average, euro-denominated issues outperformed US dollar credit, with high yield outperforming investment grade markets.</w:t>
+        <w:t xml:space="preserve">Overall, May was a positive month for global bond markets although volatility remained elevated. The Middle East conflict remained in full focus, with the direction of yields tracking energy markets very closely. As fears of escalation intensified mid-month, government bond yields rose to multi-year highs. However, by month-end bond yields had retraced this move following multiple reports suggesting that a US-Iran deal might be moving closer and stagflation fears receded. Corporate bonds generated positive total returns and outperformed government bond markets. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA58AFB" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="58278D43" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In Europe, initial first quarter corporate earnings announcements have been encouraging with positive updates from the banking, energy and technology sectors offsetting weakness in cyclical sectors such as autos. The technical backdrop for European credit markets remained favourable.  April saw a continuation of strong year-to-date supply in the primary market, boosted by large investment grade issues from leading US technology companies to fund the build out of data centres.  However, this supply is well absorbed by high demand for European credit.</w:t>
+        <w:t xml:space="preserve">In European credit, high yield issues outperformed investment grade securities as spreads tightened across the market. Continued enthusiasm around the rollout of artificial intelligence (AI) was positive for risk assets. The primary market was very busy during May, with new issues generally well absorbed given the liquidity in the market. Nevertheless, inflows have become more muted with the primary market exhibiting early signs of supply indigestion, with new issue premiums returning to their March peak while book coverage ratios are nearing two-year lows. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567CF313" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="23029A8E" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>European government bond markets remained particularly sensitive to events in the Middle East given the region’s dependency on energy imports, with the 10-year German bund yield recording its highest level since 2011. However, in a reversal of the trend exhibited during March, peripheral markets outperformed the core. The European Central Bank (ECB) left the deposit rate unchanged at 2% although officials adopted a cautious stance on monetary policy guidance, emphasising the impact of the Middle East conflict on inflation.</w:t>
+        <w:t xml:space="preserve">Apart from in very short-dated maturities, German government bond yields ended the month lower, with peripheral markets (including Spain, Italy and Greece) outperforming.  The European Central Bank (ECB) did not meet in May, but markets were looking ahead to the June meeting with bonds pricing reflecting a high probability that the Governing Council will raise interest rates. April’s harmonised index of consumer prices (HICP) data showed a re-acceleration of headline inflation, even though underlying price pressures remained more stable.  Significantly, several ECB policymakers cautioned that higher energy prices are beginning to feed through into broader inflation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C55C73" w14:textId="0A115881" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="0942289B" w14:textId="74B6C724" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">European economic indicators reflected a more stagflationary economic outlook. The flash eurozone composite purchasing managers index (PMI) came in well below expectations, signalling the first contraction in economic activity for 16 months with evidence that higher energy costs have begun to impact consumer spending while services sector activity, previously an area of relative strength, has also softened. On the other hand, inflation increased to 3% - its highest level since September 2023, driven largely by an upsurge in energy costs, creating a challenging backdrop for the ECB over the coming months. </w:t>
+        <w:t xml:space="preserve">Survey data released in May highlighted further signs of a slowdown in the eurozone economy. The flash eurozone composite purchasing managers index (PMI) showed a further contraction in economic activity, declining to a 31-month low and highlighting back-to-back contraction for the first time since the end of 2024. Weakness in the services sector outweighed a continued expansion in manufacturing. Exports were a drag on growth while signs of weakness were also apparent in the employment market, with unemployment in Germany recording its highest level for 15 years.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E788810" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="4A1C71E3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC2E71B" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="30EDE71A" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a positive total return but underperformed the reference benchmark during April.</w:t>
+        <w:t>The fund posted a positive total return and outperformed the reference benchmark during May.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5FC701" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="634F836D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An underweight allocation to the automotive sector detracted as spreads compressed over the month. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Positioning in the real estate sector made a positive contribution overall. The fund’s holding in a retail and residential developer focused on Central Europe performed well as first quarter results highlighted strong net rental income growth over the equivalent quarter in 2025. Holdings in a Nordic and German commercial property developers were also additive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3CC517" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t>Positioning in the financial services sector also detracted, notably exposure to debt collectors as investors continued to discount interest rate hikes in eurozone and in the UK.</w:t>
+        <w:t>By contrast, exposure to an Eastern European developer underperformed despite solid operational performance as slow progress on asset disposals and a relatively high loan-to-value (LTV) weakened the bonds over the month.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFCB2D2" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="070D9022" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>An overweight allocation to the real estate sector made a positive contribution, notably holdings in a German commercial property developer, a US healthcare real estate investment trust, and a commercial developer focused on Central and Eastern European markets</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">In basic materials, the fund’s holdings in a Spanish steel producer and a leading European chemicals producer were additive. The former announced a return to profit during the first quarter.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4F8920" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="4049F86B" w14:textId="104375DE" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In basic industries, the holding in a global specialty chemicals group performed well as continuing disruptions to petrochemical supplies caused by the conflict in the Middle East highlighted the advantages for groups with European operations in comparison with Asia-focused peers, as they are less reliant on the Persian Gulf, sourcing feedstock from the US.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Security selection among banks and in the insurance sector was additive.  </w:t>
+        <w:t xml:space="preserve">Within telecoms, the fund’s holding in a German fibre optic business detracted due to concerns about the impact of competitive pressures and capital expenditure on the credit outlook. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AD8A87" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="70CBEA60" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
+        <w:lastRenderedPageBreak/>
         <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5901193A" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="0F264370" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We continue to focus on opportunities in the technology sector, specifically AI-related capital expenditure on the build out of data centres.  Our emphasis is on identifying infrastructure assets with long fixed-term leases with strong </w:t>
-      </w:r>
+        <w:t xml:space="preserve">We made several additions to the portfolio during the month  in the BB-rated segment, so-called crossover names that sit on the boundary between the investment grade and high yield markets which we believe selectively offer attractive risk-adjusted returns. This segment of the market covers a broad range of sectors including telecoms, automotive, energy, construction, consumer products and financial services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF9862D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">covenants. We added a high yield issue from a US business to fund the rollout of AI cloud infrastructure, underpinned by contracts with several major US technology companies. </w:t>
+        <w:t>In the consumer sectors, we participated in an issue from an Eastern European food retailer, which operates retail chains and online grocery stores in the Baltic states.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418344F5" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="07A755DF" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Elsewhere in the primary market, we added an issue from an Italian cable operator to fund the expansion of its fibre optic network.</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve">n the automotive sector, we added a new issue from a French components supplier offering good carry, following on from recent first quarter results which highlighted like-for-like revenue growth in challenging market conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C817BD2" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="1908313F" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>We also added high yield issues from a French utility group and an Italian digital technology company.</w:t>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>e also participated in a new issue of euro-denominated securities from a German engineering solutions and automotive components supplier which reaffirmed full-year earnings guidance benefitting from a broad product portfolio, as the auto industry transitions from combustion engines to electric vehicles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBDD87E" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="7E144B9B" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">With credit spreads in the high yield market remaining at tight levels historically, we continue to hold a proportion of the portfolio in investment grade bonds, mainly BBB-rated securities, which act as a buffer against market volatility. </w:t>
-      </w:r>
+        <w:t>With credit spreads in the high yield market remaining at tight levels historically, we continue to hold a proportion of the portfolio in investment grade bonds, mainly BBB-rated securities, which act as a buffer against market volatility. In this vein, we also added to European sovereign bonds as a means of hedging credit risk in the portfolio,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC6A537" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t>In the investment grade market, we added to our holding in an Italian insurance group.</w:t>
+        <w:t>We added a holding in a special purpose vehicle to finance the construction of a large data centre campus in the US. The issue has a strong covenant, as the facility is fully pre-leased to a major US technology company which is responsible for all operating costs and maintenance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA8251F" w14:textId="598E862A" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="59EB45FB" w14:textId="42C3DB73" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">On the disposals side, we sold down holdings in a transport group, the financing vehicle for a UK food retailer and a commercial property developer. </w:t>
+        <w:t xml:space="preserve">On the disposals side, we sold down holdings in a renewable energy group and a generic pharmaceutical company, as well as a European food producer.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A50C6D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
+    <w:p w14:paraId="31E8979C" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Outlook/positioning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71627985" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="614C240C" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D6C370" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="7F0DCF85" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>We expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281CEC05" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="5D121EF3" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed in recent weeks euro investment grade credit spreads remain close to historically tight levels, and while we would generally consider a widening of credit spreads as a buying opportunity in the meantime we are concentrating on enhancing returns through credit selection and exploiting mis-priced bonds.</w:t>
+        <w:t xml:space="preserve">European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed further in recent weeks euro credit spreads at historically tight levels warrant a very selective approach in the primary market. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446B53AB" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+    <w:p w14:paraId="430D04F4" w14:textId="7104B7F5" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>We continue to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Against this backdrop, we have added risk modestly while continuing to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals, while limiting exposure to cyclical sectors and issues which are vulnerable to near-term refinancing pressures. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="26F97DD5" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
+    <w:p w14:paraId="6583D0D7" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
-        <w:t xml:space="preserve"> yearly performance (%)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:t xml:space="preserve">early </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5D12A5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="00BE29C1">
+    <w:p w14:paraId="0CEFBDE5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0CA0B148" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="539E1625" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29A11B9C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6454C258" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24ACF715" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="22B0A71A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8F9814" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="6E0750F5" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Fund I Acc EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11C9FAA1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
+          <w:p w14:paraId="29B9AFE8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="412A758C" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="536F6625" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBDD2E1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="72C4727D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4FAC4D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="75691892" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6791C00A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5BE0A049" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D813711" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5371E51D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="43025213" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2709F433" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14EC44B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="73AE86C2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4714030E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0974C135" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65C6183C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5F24C420" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">12.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9CA211" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2084F078" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3C712529" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="32326449" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4B136BF5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="43EA22BE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="432173AA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0843A12D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="755F1C8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="258B0022" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">13.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD6EDE4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6090E873" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="410A22F5" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3DADEAF4" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAB6DDC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="523E1C8F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA27433" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="33DA8433" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-13.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2550BC38" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="610E61BB" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-12.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25517534" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7FC82E87" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="30C88BBD" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7173738E" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEBED64" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="541B5A7F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="41FEEDBE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="386B9B65" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF378BF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="133542B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="766C38B6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7D4C4156" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2CA6C57E" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4A983419" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="18A5A19D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7524FD67" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2535B03F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="271A4B23" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17B71ACF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="36C134CA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="668C3A55" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2D12F044" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1601A36D" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7A67C1BB" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14F33ADB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4C13834A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5225B35B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="23A0906A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5E950F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="61D106E0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4689229C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2B01AD72" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="616AA8A9" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5A80126A" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="57E73D86" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="79802289" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5D302EF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="43B9C87F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C86D283" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="494D8B2D" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B46AD13" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3EE10B6C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3594954F" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7121DDB9" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="53D557D9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7E4F40B9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9814B9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4172FFB4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="775FBE77" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="73C87806" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1AE374" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6CB18400" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0EE07C6E" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6A8FF8C8" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2030CC12" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3B43E770" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0B119640" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="37127673" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDC235" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5A56ED8C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56D0447E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="53E3F08B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55123597" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+    <w:p w14:paraId="30480D43" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369ED373" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00C20672" w:rsidP="007D25B6">
+    <w:p w14:paraId="57319FCD" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 May 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Performance data does not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
-        <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
+        <w:t>The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark in order to take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0622A458" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00257058" w:rsidRDefault="00C258C3" w:rsidP="00257058">
+    <w:p w14:paraId="25CC5ADC" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00257058" w:rsidRDefault="00792B86" w:rsidP="00257058">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0774F8" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+    <w:p w14:paraId="2BC6662A" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
+      <w:r w:rsidR="007B5A24">
+        <w:t>S</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">snapshot </w:t>
+        <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1F465B" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007F6A85">
+    <w:p w14:paraId="754A3498" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="304EA260" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="53513B1F" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC62A01" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="3AD0952B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C46577C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6EF76677" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2196F1E9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="2422C6E3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CB4486" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6534BC6B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F108A18" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="332D396D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288E8426" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6900DB4B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E707FF1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="60E9BE23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE92E19" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="02302228" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="589A3E23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="0B9AF90E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Since Inception</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="498EAFC3" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="13EB48CB" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="53B818A9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="6E55E519" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5896F8CA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="7042E09F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.6 </w:t>
+              <w:t xml:space="preserve">1.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D33EB7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="50B02D5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-0.2 </w:t>
+              <w:t xml:space="preserve">0.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D19CA72" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="11C967DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.6 </w:t>
+              <w:t xml:space="preserve">1.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11785AB2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="76A22E4C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.7 </w:t>
+              <w:t xml:space="preserve">4.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513C2C10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="46D70F79" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">8.6 </w:t>
+              <w:t xml:space="preserve">8.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C735402" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="43796428" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.7 </w:t>
+              <w:t xml:space="preserve">2.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A7D4F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="23042C26" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3.7 </w:t>
+              <w:t xml:space="preserve">3.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73561C75" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="721E6A92" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.5 </w:t>
+              <w:t xml:space="preserve">4.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="51F8D1C4" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="6B317734" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="01F99E0A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="445460FF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6030A313" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="7419FAE3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.7</w:t>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44ECE7A5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="23BAD805" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.1</w:t>
+              <w:t>0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7F8A52" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="51FDED8A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEA3C69" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="158EAA0B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>6.0</w:t>
+              <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="371C7311" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="1D1E127C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>9.9</w:t>
+              <w:t>10.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597734CE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="25B7D226" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.0</w:t>
+              <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D31B6AD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="1805D100" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.0</w:t>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0739DDA6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="322FB4A2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.8</w:t>
+              <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="418B950A" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="042DB425" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="51942957" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+          <w:p w14:paraId="63B6E340" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C02BFFA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="7A38F4AC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.9</w:t>
+              <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508BBDB3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="760F764C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:jc w:val="right"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481ACEEA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="4A3A3FB7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.4</w:t>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4780C112" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="37AB1DEE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>7.5</w:t>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317BB61E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="3AA8141E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.8</w:t>
+              <w:t>7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720669EC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="5D18A8E0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.8</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1A7872" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="16137B62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.5</w:t>
+              <w:t>3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0471288F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22E18291" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+    <w:p w14:paraId="686499C6" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405AB7A9" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C20672" w:rsidP="00FC602F">
+    <w:p w14:paraId="766C32D1" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 May 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Performance data does not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7344B711" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00A7120C" w:rsidRDefault="00C258C3" w:rsidP="00A7120C">
+    <w:p w14:paraId="2FE67FBA" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A7120C" w:rsidRDefault="00792B86" w:rsidP="00A7120C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2FFDDD" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
+    <w:p w14:paraId="38BEC987" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
       <w:r w:rsidR="00620414">
         <w:t>verview</w:t>
       </w:r>
       <w:r w:rsidR="00260CCF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022AD657" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+    <w:p w14:paraId="0A461A69" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The fund aims to provide capital growth and income </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
+        <w:t>The fund aims to provide capital growth and income in excess of the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406D6CEC" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+    <w:p w14:paraId="3E6FE3DE" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
-        <w:t>Risk considerations</w:t>
+        <w:t xml:space="preserve">Risk </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753011">
+        <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F85EBF" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="65859E8D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13579B08" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="52207E6F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E34CFD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="439F41CA" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050D398A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4FABB793" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor </w:t>
+      </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>as a result of</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> movements in currency rates.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67651C60" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="09AE7067" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFE8663" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="041AC569" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7652F1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="12140425" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Event risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund will take significant positions on companies involved in mergers, acquisitions, reorganisations and other corporate events. These may not turn out as expected and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4558AC43" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="24EFBF5B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D54F78" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="1C8CDD94" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1356933A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="631D303C" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5AC972" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="71D053D9" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EF0F27" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="602D94CE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42252502" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4FB28F1B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26098F66" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="1028EAB5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any particular investor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CF1571" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+    <w:p w14:paraId="0CC0EAD0" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:pageBreakBefore/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Important information</w:t>
+        <w:t xml:space="preserve">Important </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7684A4" w14:textId="77777777" w:rsidR="00C258C3" w:rsidRPr="00415F34" w:rsidRDefault="00C258C3" w:rsidP="00415F34">
+    <w:p w14:paraId="5FFCE4DC" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00C86AF7" w:rsidRDefault="00792B86" w:rsidP="00C86AF7">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For EEA and UK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Marketing material for Professional Clients only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CB5354" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="03E4A7B7" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A48AFDC" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="7602B825" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+        <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218F4571" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+    <w:p w14:paraId="615F6B23" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>d'Investissement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2976,625 +2967,603 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1067D493" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+    <w:p w14:paraId="249DF5C2" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A52BAAE" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+    <w:p w14:paraId="5AE9D75C" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D096A7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="57F7D3FD" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For United Arab Emirates, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>This document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C7C82" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Switzerland, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27305ECF" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="7D915AC5" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For Switzerland, </w:t>
+        <w:t xml:space="preserve">For Chile, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+        <w:t>This is only addressed to intermediaries. The Financial Market Commission ("CMF") does not express any opinion on the quality of the securities offered as an investment. The information contained in this document is the sole responsibility of the issuer and the intermediaries that have participated in its preparation. Likewise, the securities referred to in this document are foreign. Shareholder rights and obligations are those of the issuer’s home jurisdiction. Shareholders and potential investors should inform themselves on what those rights and obligations are and how to exercise them; and CMF supervision of the securities is limited to information requirements in Rule 352, overall supervision is conducted by the foreign regulator in the issuer’s home jurisdiction. Public information available for the securities is exclusively that required by the foreign regulator and accounting principles and auditing rules might differ to those applicable to Chilean issuers. The provisions on Article 196 of Law 18.045 are applicable to all parties involved in the registration, deposit, transaction and other acts associated with the foreign securities ruled by Title XXIV of Law 18.045. Investors may obtain more information on the CMF website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B1F263" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="4C5425B6" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For Chile, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">For Spain, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan SE and its management company is Schroder Investment Management (Europe) S.A.. The Company is a UCITS registered in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5337918E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the UK, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is only addressed to intermediaries. The Financial Market Commission ("CMF") does not express any opinion on the quality of the securities offered as an investment. The information contained in this document is the sole responsibility of the issuer and the intermediaries that have participated in its preparation. Likewise, the securities referred to in this document are foreign. Shareholder rights and obligations are those of the issuer’s home jurisdiction. Shareholders and potential investors should inform themselves on what those rights and obligations are and how to exercise them; and CMF supervision of the securities is limited to information requirements in Rule 352, overall supervision is conducted by the foreign regulator in the issuer’s home jurisdiction. Public information available for the securities is exclusively that required by the foreign regulator and accounting principles and auditing rules might differ to those applicable to Chilean issuers. The provisions on Article 196 of Law 18.045 are applicable to all parties involved in the registration, deposit, transaction and other acts associated with the foreign securities ruled by Title XXIV of Law 18.045. Investors may obtain more information on the CMF website.</w:t>
+        <w:t>The prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC6282" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="15D7D7A5" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For Spain, </w:t>
+        <w:t xml:space="preserve">For Italy, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14788D5E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For South Korea, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>SE</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">This material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does not  constitute any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD3FA01" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">For Singapore, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve">The offer or invitation of the shares of this fund (the “Shares”), a sub-fund of Schroder International Selection Fund, does not relate to a collective investment scheme which is authorised under Section 286 of the Securities and Futures Act 2001 of Singapore (the “SFA”) or recognised under Section 287 of the SFA. This fund is not authorised or recognised by the Monetary Authority of Singapore (the “MAS”) and the Shares are not allowed to be offered to the retail public. This document and/or any other document or material issued in connection with the offer or sale is not a prospectus as defined in SFA and accordingly, statutory liability under the SFA in relation to the content of the prospectuses does not apply, and you should consider carefully whether the investment is suitable for you. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">This document and/or any other document or material has not been registered as a prospectus with the MAS. Accordingly, this document and any other document or material in connection with the offer or sale, or invitation for subscription or purchase, of Shares may not be circulated or distributed, nor may Shares be offered or sold, or be made the subject of an invitation for subscription or purchase, whether directly or indirectly, to persons in Singapore other than: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(i) to an institutional investor (as defined in the SFA) under Section 304 of the SFA;</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(ii) to a relevant person (as defined in Section 305(5) of the SFA) pursuant to Section 305(1), or any person pursuant to Section 305(2), and in accordance with the conditions specified in Section 305 of the Act, and where applicable, the conditions specified in Regulation 3 of the Securities and Futures (Classes of Investors) Regulations 2018; or</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(iii) otherwise pursuant to, and in accordance with the conditions of, any other applicable provision of the SFA. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Where Shares are subscribed or purchased under Section 305 of the SFA by a relevant person which is:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(a) a corporation (which is not an accredited investor (as defined in the SFA)) the sole business of which is to hold investments and the entire share capital of which is owned by one or more individuals, each of whom is an accredited investor; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(b) a trust (where the trustee is not an accredited investor) whose sole purpose is to hold investments and each beneficiary of the trust is an individual who is an accredited investor, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">securities (as defined in Section 2(1) of the SFA) of that corporation or the beneficiaries’ rights and interest (howsoever described) in that trust shall not be transferred within six months after that corporation or that trust has acquired the Shares pursuant to an offer made under Section 305 of the SFA except: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(1) to an institutional investor or to a relevant person, or to any person arising from an offer referred to in Section 275(1A) or Section 305A(3)(c)(ii) of the SFA; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(2) where no consideration is or will be given for the transfer; </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>(3) where the transfer is by operation of law;</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(4) as specified in Section 305A(5) of the SFA; or </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">(5) as specified in Regulation 36A of the Securities and Futures (Offers of Investments) (Collective Investment Schemes) Regulations 2005 of Singapore. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">The Shares are capital market products other than prescribed capital markets products (as defined in the Securities and Futures (Capital Markets Products) Regulations 2018) and Specified Investment Products (as defined in MAS Notice SFA 04- N12: Notice on the Sale of Investment Products and MAS Notice FAA-N16: Notice on Recommendations on Investment Products). </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">The information contained herein is provided for information purposes only and does not constitute an offer to sell or the solicitation of an offer to buy units/shares in the fund. No representations or warranties are given as to the reliability, accuracy and completeness of the information. The information contained herein is subject to change without notice. As a result, you should check the accuracy of such information before relying on it. Schroders (and its officers or employees) accepts no liability for any damage or loss, including loss of profit, whether direct, indirect or consequential in respect of the use or reliance of any information contained herein and whether arising as a result of Schroders' negligence or otherwise. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Nothing herein constitutes investment advice or recommendation in respect of the purchase of or switching of units in the fund. The information herein was prepared without regard to the specific objectives, financial situation or needs of any particular person who may receive it. The information contained herein should not be relied upon when making investment decisions. You should seek independent financial, legal or tax advice before making any investment decisions. A copy of the prospectus or offering document is available and may be obtained from Schroder Investment Management (Singapore) Ltd and its appointed distributors. Investors should read the prospectus/offering document before deciding to invest. The value of units/shares and the income from them may fall as well as rise. Past performance figures, and any economic and market trends or forecast, are not necessarily indicative of future performance of the fund. An investment in the fund is subject to investment risks, including the possible loss of the principal amount invested. Units/shares in the fund are not obligations of, deposits in, or guaranteed by, Schroders or any of its affiliates. Funds may carry a sales charge of up to 5%.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Schroder Investment Management (Singapore) Ltd </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>138 Market Street #23-01 CapitaGreen Singapore 048946</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Telephone: 1800 534 4288 Fax: +65 6536 6626 </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Registration No.: 199201080H</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4BE4F3" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
+    <w:p w14:paraId="322AF4AC" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709B224E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
-[...100 lines deleted...]
-    <w:p w14:paraId="6A35C381" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="34F92B26" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6C3577" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="55F92147" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+        <w:t>Schroders may decide to cease the distribution of any fund(s) in any EEA country at any time but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054C03A1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="517E7DC7" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5033F275" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="7CAC2517" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Performance data does not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7317CF79" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t>take into account</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+        <w:t>Schroders has expressed its own views and opinions in this document and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E94A78" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="737F595A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E261EC6" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="7793D065" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17778420" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="7CAEB8E2" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F146C35" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="55F7C297" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D880A04" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="1CF10AE0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F51059" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="663AFC0E" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For your security, communications may be recorded or monitored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1280F875" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="7FE48644" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C856F9" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="7CFFCF18" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BD90AF" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="7CB8B73D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6457B9" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="555A922D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33863F5B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="0EA69B4C" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="40395628" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+    <w:p w14:paraId="28A06902" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00B338EF" w:rsidRDefault="00A23F93" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10060940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1536700" cy="287655"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="700565160" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
@@ -3640,331 +3609,536 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SustainEx</w:t>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>™ </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
+        <w:t xml:space="preserve">Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AB1D09" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2CE9469F" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B338EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4713E3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2985E0AD" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="1DD2A1F1" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B338EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349B500D" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
+        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CC1FD7" w:rsidRPr="006A00E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.msci.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100910D0" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="455AD0B9" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>For readers in EU/EEA: Certain information contained herein (the “Information”) is sourced from/copyright of MSCI Inc., MSCI Solutions LLC, or their affiliates (“MSCI”), or information providers (together the “MSCI Parties”) and may have been used to calculate scores, signals, or other indicators. The Information is for internal use only and may not be reproduced or disseminated in whole or part without prior written permission. The Information may not be used for, nor does it constitute, an offer to buy or sell, or a promotion or recommendation of, any security, financial instrument or product, trading strategy, or index, nor should it be taken as an indication or guarantee of any future performance. Some funds may be based on or linked to MSCI indexes, and MSCI may be compensated based on the fund’s assets under management or other measures. MSCI has established an information barrier between index research and certain Information. None of the Information in and of itself can be used to determine which securities to buy or sell or when to buy or sell them. For regulatory disclosures mandated under the EU ESG Rating Activities Regulation (Regulation (EU) 2024/3005), please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CC1FD7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.msci.com/legal/sustainability-and-climate-resources-and-disclosures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> for methodology and organizational disclosures and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CC1FD7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://one.msci.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for rating level disclosures. The Information is provided “as is” and the user assumes the entire risk of any use it may make or permit to be made of the Information. No MSCI Party warrants or guarantees the originality, accuracy and/or completeness of the Information and each expressly disclaims all express or implied warranties. No MSCI Party shall have any liability for any errors or omissions in connection with any Information herein, or any liability for any direct, indirect, special, punitive, consequential or any other damages (including lost profits) even if notified of the possibility of such damages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4806266B" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D6A55F" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2EFCAF37" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339314FD" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2EDA8A60" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9901D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="10FB63F6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E80CA4" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="17369B1A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -3976,333 +4150,326 @@
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77D05A09" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="32E7433E" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1AF213" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="13A92965" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="6D0B6C27" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="6A40F918" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="59A10155" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="10BCFE23" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="3D6E398A" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="042C02B4" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="135D4A62" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27707867" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="36407849" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="7CFB4034" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="4DDB0A58" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="6728AAC2" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="1E2BB7AF" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="0E327AEF" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33AF1812" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="223D1488" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51BBF997" w14:textId="77777777" w:rsidR="00C20672" w:rsidRDefault="00C20672">
-[...9 lines deleted...]
-  <w:p w14:paraId="78BCECDD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="65E1642A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="63E2C94D" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="0939A1F5" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="02D7CECD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="12CC8B28" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2C255355" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="4C034696" w14:textId="092426A8" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
-            <w:t>Schroder ISF* Euro High Yield</w:t>
+            <w:t xml:space="preserve">Schroder ISF* </w:t>
+          </w:r>
+          <w:r w:rsidR="00B41A6C">
+            <w:t>EURO</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> High Yield</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2EFABAF3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="34B7C627" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0E5184B0" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="0306FB0A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35AF85C7" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="5A67D2B8" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="29ABF6C4" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="5C0BC8E4" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4337,99 +4504,69 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EBA255" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="005B67EA">
+    <w:p w14:paraId="7E487430" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35AA7C26" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="1F84FAB5" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68697DCB" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="4B92AD8C" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05E7BA26" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-    <w:p w14:paraId="25DD03DF" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="2E81C110" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="42D85442" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0644BD0C"/>
@@ -6330,84 +6467,88 @@
     <w:rsid w:val="000031BF"/>
     <w:rsid w:val="00003573"/>
     <w:rsid w:val="0000375A"/>
     <w:rsid w:val="00003D11"/>
     <w:rsid w:val="000066AB"/>
     <w:rsid w:val="00006AD1"/>
     <w:rsid w:val="00006F11"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="00007F4D"/>
     <w:rsid w:val="000117A5"/>
     <w:rsid w:val="000120F1"/>
     <w:rsid w:val="0001267C"/>
     <w:rsid w:val="00012EB8"/>
     <w:rsid w:val="00013CD9"/>
     <w:rsid w:val="00014018"/>
     <w:rsid w:val="0001403E"/>
     <w:rsid w:val="000155C2"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00016394"/>
     <w:rsid w:val="000172FF"/>
     <w:rsid w:val="00020E55"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00022C02"/>
     <w:rsid w:val="00025D1A"/>
     <w:rsid w:val="00026731"/>
+    <w:rsid w:val="00027A38"/>
     <w:rsid w:val="000311FB"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="000345B2"/>
+    <w:rsid w:val="00034B4C"/>
     <w:rsid w:val="000374AB"/>
     <w:rsid w:val="00041658"/>
     <w:rsid w:val="00044619"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="000470CE"/>
     <w:rsid w:val="0004770C"/>
     <w:rsid w:val="00047D5D"/>
     <w:rsid w:val="00051AFE"/>
     <w:rsid w:val="00052460"/>
     <w:rsid w:val="00053DE4"/>
     <w:rsid w:val="00056072"/>
     <w:rsid w:val="00056D6A"/>
     <w:rsid w:val="00057A42"/>
     <w:rsid w:val="00057BC9"/>
     <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
     <w:rsid w:val="0006152F"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
     <w:rsid w:val="000652FB"/>
     <w:rsid w:val="0006657D"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00067232"/>
     <w:rsid w:val="00067C96"/>
     <w:rsid w:val="0007333E"/>
     <w:rsid w:val="00073A5C"/>
     <w:rsid w:val="00076530"/>
+    <w:rsid w:val="0008300B"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
+    <w:rsid w:val="00086EAB"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C4793"/>
     <w:rsid w:val="000C4876"/>
     <w:rsid w:val="000C48F1"/>
     <w:rsid w:val="000C5914"/>
@@ -6506,54 +6647,56 @@
     <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
     <w:rsid w:val="001A23FC"/>
     <w:rsid w:val="001A2E20"/>
     <w:rsid w:val="001A3924"/>
     <w:rsid w:val="001A3E3C"/>
     <w:rsid w:val="001A4092"/>
     <w:rsid w:val="001A444C"/>
     <w:rsid w:val="001A51FE"/>
     <w:rsid w:val="001B0D5D"/>
     <w:rsid w:val="001B497F"/>
     <w:rsid w:val="001B4A2A"/>
     <w:rsid w:val="001B6FBA"/>
     <w:rsid w:val="001B725E"/>
     <w:rsid w:val="001B784A"/>
     <w:rsid w:val="001C4A7E"/>
     <w:rsid w:val="001C4AC6"/>
     <w:rsid w:val="001C4C02"/>
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C6156"/>
     <w:rsid w:val="001C6E39"/>
     <w:rsid w:val="001C7A41"/>
     <w:rsid w:val="001D05FE"/>
     <w:rsid w:val="001D0876"/>
     <w:rsid w:val="001D1627"/>
+    <w:rsid w:val="001D2095"/>
     <w:rsid w:val="001D242A"/>
     <w:rsid w:val="001D2CBE"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D48B5"/>
+    <w:rsid w:val="001D5300"/>
     <w:rsid w:val="001D5665"/>
     <w:rsid w:val="001D56B5"/>
     <w:rsid w:val="001D5CDE"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001E1145"/>
     <w:rsid w:val="001E3265"/>
     <w:rsid w:val="001E3C26"/>
     <w:rsid w:val="001E3E47"/>
     <w:rsid w:val="001E696A"/>
     <w:rsid w:val="001E6E49"/>
     <w:rsid w:val="001F0732"/>
     <w:rsid w:val="001F0BA6"/>
     <w:rsid w:val="001F0D15"/>
     <w:rsid w:val="001F29F0"/>
     <w:rsid w:val="001F35C2"/>
     <w:rsid w:val="001F37FA"/>
     <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
     <w:rsid w:val="001F586A"/>
     <w:rsid w:val="001F5A8D"/>
     <w:rsid w:val="001F66A9"/>
     <w:rsid w:val="00200182"/>
     <w:rsid w:val="00202B52"/>
     <w:rsid w:val="002030CE"/>
     <w:rsid w:val="00203BB4"/>
@@ -6565,78 +6708,80 @@
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="002067AE"/>
     <w:rsid w:val="002071E0"/>
     <w:rsid w:val="00207BBE"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="0021118F"/>
     <w:rsid w:val="0021191F"/>
     <w:rsid w:val="00212B0E"/>
     <w:rsid w:val="00212FED"/>
     <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
+    <w:rsid w:val="00236BD4"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
+    <w:rsid w:val="00280CA6"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
@@ -6718,50 +6863,51 @@
     <w:rsid w:val="0035142B"/>
     <w:rsid w:val="00351CEF"/>
     <w:rsid w:val="00351F41"/>
     <w:rsid w:val="00351FF8"/>
     <w:rsid w:val="00352146"/>
     <w:rsid w:val="00353C0D"/>
     <w:rsid w:val="00353EEA"/>
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
     <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
+    <w:rsid w:val="00377686"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
@@ -6804,62 +6950,65 @@
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
+    <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
+    <w:rsid w:val="00456415"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
+    <w:rsid w:val="004673B1"/>
     <w:rsid w:val="0047034D"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
@@ -6958,72 +7107,75 @@
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
+    <w:rsid w:val="005B641C"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="005D3959"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
+    <w:rsid w:val="005F087C"/>
     <w:rsid w:val="005F0E66"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="005F2DF4"/>
+    <w:rsid w:val="005F39F0"/>
     <w:rsid w:val="005F3A44"/>
     <w:rsid w:val="005F4CBA"/>
     <w:rsid w:val="005F4DBF"/>
     <w:rsid w:val="005F500B"/>
     <w:rsid w:val="005F5CA8"/>
     <w:rsid w:val="005F6652"/>
     <w:rsid w:val="005F7CFF"/>
     <w:rsid w:val="005F7F3D"/>
     <w:rsid w:val="00603B66"/>
     <w:rsid w:val="006040EA"/>
     <w:rsid w:val="006048DA"/>
     <w:rsid w:val="0060493B"/>
     <w:rsid w:val="00610241"/>
     <w:rsid w:val="00611151"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00617938"/>
     <w:rsid w:val="00617C98"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
     <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
@@ -7069,50 +7221,51 @@
     <w:rsid w:val="00672B1D"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
+    <w:rsid w:val="006B3B46"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
     <w:rsid w:val="006C489D"/>
     <w:rsid w:val="006C496B"/>
     <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006D0BAB"/>
     <w:rsid w:val="006D173E"/>
     <w:rsid w:val="006D20EB"/>
     <w:rsid w:val="006D2207"/>
     <w:rsid w:val="006D31C5"/>
     <w:rsid w:val="006D3288"/>
     <w:rsid w:val="006D4B11"/>
     <w:rsid w:val="006D5D29"/>
     <w:rsid w:val="006D5F7E"/>
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
@@ -7162,77 +7315,80 @@
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
+    <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
+    <w:rsid w:val="00792B86"/>
     <w:rsid w:val="00793719"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
     <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
     <w:rsid w:val="007B417A"/>
+    <w:rsid w:val="007B5A24"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C2D0B"/>
     <w:rsid w:val="007C3C97"/>
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C6CEE"/>
     <w:rsid w:val="007C6EDB"/>
     <w:rsid w:val="007C7BBD"/>
     <w:rsid w:val="007D25B6"/>
     <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D5006"/>
     <w:rsid w:val="007D53C1"/>
     <w:rsid w:val="007D652F"/>
     <w:rsid w:val="007D71DC"/>
     <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E2415"/>
     <w:rsid w:val="007E3198"/>
     <w:rsid w:val="007E348A"/>
     <w:rsid w:val="007E4CF8"/>
     <w:rsid w:val="007E5A73"/>
     <w:rsid w:val="007E6575"/>
@@ -7251,121 +7407,124 @@
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
     <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
+    <w:rsid w:val="00850AB7"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
     <w:rsid w:val="0088028A"/>
     <w:rsid w:val="00880F8A"/>
     <w:rsid w:val="008825BD"/>
     <w:rsid w:val="00882875"/>
     <w:rsid w:val="00883B97"/>
     <w:rsid w:val="008843E9"/>
     <w:rsid w:val="008858CC"/>
     <w:rsid w:val="0088603C"/>
     <w:rsid w:val="00886A16"/>
     <w:rsid w:val="00890164"/>
     <w:rsid w:val="008901C3"/>
     <w:rsid w:val="00893518"/>
+    <w:rsid w:val="008947A8"/>
     <w:rsid w:val="00895DB6"/>
     <w:rsid w:val="008A0DD9"/>
     <w:rsid w:val="008A1B43"/>
     <w:rsid w:val="008A358D"/>
     <w:rsid w:val="008A42EC"/>
     <w:rsid w:val="008A4460"/>
     <w:rsid w:val="008A7AFE"/>
     <w:rsid w:val="008B1D4E"/>
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
     <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
+    <w:rsid w:val="008E5487"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
@@ -7393,57 +7552,59 @@
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
     <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
     <w:rsid w:val="00965AB8"/>
     <w:rsid w:val="00967854"/>
     <w:rsid w:val="00970DD6"/>
     <w:rsid w:val="00971098"/>
     <w:rsid w:val="0097112B"/>
     <w:rsid w:val="00971D1E"/>
     <w:rsid w:val="00972BCB"/>
     <w:rsid w:val="00973191"/>
     <w:rsid w:val="00973E85"/>
     <w:rsid w:val="00974340"/>
+    <w:rsid w:val="0097503C"/>
     <w:rsid w:val="00975653"/>
     <w:rsid w:val="0097566E"/>
     <w:rsid w:val="00980330"/>
     <w:rsid w:val="00982074"/>
     <w:rsid w:val="0098291E"/>
     <w:rsid w:val="00982D80"/>
     <w:rsid w:val="009846B2"/>
+    <w:rsid w:val="009902DD"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="0099440D"/>
     <w:rsid w:val="00994793"/>
     <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A369C"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A4F41"/>
     <w:rsid w:val="009A587D"/>
     <w:rsid w:val="009A791C"/>
     <w:rsid w:val="009A7B7B"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B47FE"/>
     <w:rsid w:val="009B4A50"/>
     <w:rsid w:val="009B7869"/>
     <w:rsid w:val="009C0239"/>
     <w:rsid w:val="009C0E02"/>
     <w:rsid w:val="009C3FCD"/>
     <w:rsid w:val="009C43B1"/>
     <w:rsid w:val="009C66A8"/>
     <w:rsid w:val="009D0624"/>
     <w:rsid w:val="009D096E"/>
     <w:rsid w:val="009D21B5"/>
     <w:rsid w:val="009D279B"/>
@@ -7577,99 +7738,103 @@
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
     <w:rsid w:val="00B301FF"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
+    <w:rsid w:val="00B338EF"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
+    <w:rsid w:val="00B41A6C"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
+    <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
+    <w:rsid w:val="00B94CE5"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
@@ -7685,128 +7850,129 @@
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
-    <w:rsid w:val="00C10210"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
+    <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C24897"/>
-    <w:rsid w:val="00C258C3"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
+    <w:rsid w:val="00C515EF"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
     <w:rsid w:val="00C554E4"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55BC6"/>
     <w:rsid w:val="00C55E72"/>
     <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C57B84"/>
     <w:rsid w:val="00C603C4"/>
     <w:rsid w:val="00C611A9"/>
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
     <w:rsid w:val="00C87F56"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
+    <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
     <w:rsid w:val="00CD47F7"/>
     <w:rsid w:val="00CD4AB7"/>
     <w:rsid w:val="00CD59A7"/>
     <w:rsid w:val="00CD6C35"/>
     <w:rsid w:val="00CE292A"/>
     <w:rsid w:val="00CE29A9"/>
     <w:rsid w:val="00CE3910"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
@@ -7829,50 +7995,51 @@
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
+    <w:rsid w:val="00D42D12"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
     <w:rsid w:val="00D65D5B"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
@@ -7995,131 +8162,135 @@
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
     <w:rsid w:val="00EF192B"/>
+    <w:rsid w:val="00EF3EA6"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
     <w:rsid w:val="00F02343"/>
     <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
+    <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
+    <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
     <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
+    <w:rsid w:val="00F91247"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
@@ -8175,51 +8346,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A6F232B"/>
+  <w14:docId w14:val="5C714B3C"/>
   <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10392,54 +10563,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com/legal/sustainability-and-climate-resources-and-disclosures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.msci.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="001E41"/>
@@ -10773,85 +10944,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D2C6DF-3DE1-47E9-A038-185747D9E0AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B763D0-21D5-4302-A0B5-B97C4EA52909}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>26249</Characters>
+  <Pages>8</Pages>
+  <Words>6144</Words>
+  <Characters>34040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>391</Lines>
-  <Paragraphs>191</Paragraphs>
+  <Lines>479</Lines>
+  <Paragraphs>196</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30795</CharactersWithSpaces>
+  <CharactersWithSpaces>39988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">