--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -29,64 +29,64 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3A2254C9" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="313959C9" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="579CEC4E" w14:textId="79C00BAC" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
+          <w:p w14:paraId="25F48905" w14:textId="2F88B0BF" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -118,2845 +118,2840 @@
                                 <a:schemeClr val="accent2"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
-                    <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
+                    <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="73FC190B"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Schroder ISF* </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A6C">
+            <w:r w:rsidR="009241D0">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EURO</w:t>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> High Yield</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="521B84CD" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="00364D1D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="6B5F3DEC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="0A9ADEF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-599440</wp:posOffset>
+              <wp:posOffset>-597534</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7572625" cy="2703600"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:extent cx="7571491" cy="2647950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267668238" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7572625" cy="2703600"/>
+                      <a:ext cx="7577643" cy="2650102"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="390"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="152"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="35E3DA05" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="2C56F7B4" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C287E4" w14:textId="77777777" w:rsidR="006B3B46" w:rsidRPr="006B3B46" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="3E3903E3" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
+              <w:spacing w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A23F93">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Fund Manager: </w:t>
             </w:r>
             <w:r>
               <w:t>Hugo Squire</w:t>
             </w:r>
+            <w:r w:rsidR="00D67FCC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="201AEF6C" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="2F5CE0CA" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012FC165" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="1F698D42" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 2026 </w:t>
+              <w:t xml:space="preserve">June 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="2AD8959B" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="3E1C081E" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="445FD0C3" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="1928679F" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51F0257D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="54703A11" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04DAFF82" w14:textId="77777777" w:rsidR="00236BD4" w:rsidRDefault="00236BD4" w:rsidP="007B5A24">
+    <w:p w14:paraId="70708FD7" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="6088E28F" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRPr="00F54DF4" w:rsidRDefault="00F54DF4" w:rsidP="00F54DF4">
-[...4 lines deleted...]
-    <w:p w14:paraId="7E687AF6" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="294B1A00" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF23988" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="33CA3D0A" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Overall, May was a positive month for global bond markets although volatility remained elevated. The Middle East conflict remained in full focus, with the direction of yields tracking energy markets very closely. As fears of escalation intensified mid-month, government bond yields rose to multi-year highs. However, by month-end bond yields had retraced this move following multiple reports suggesting that a US-Iran deal might be moving closer and stagflation fears receded. Corporate bonds generated positive total returns and outperformed government bond markets. </w:t>
+        <w:t>June was generally a positive month for global bond markets although yields remained sensitive to fluctuations in energy prices throughout the month. An early rise in government bond yields was subsequently reversed, leaving yields broadly slightly lower over the month.  Corporate bonds were resilient, posting a positive total return</w:t>
+      </w:r>
+      <w:r w:rsidR="009241D0">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58278D43" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="45198108" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In European credit, high yield issues outperformed investment grade securities as spreads tightened across the market. Continued enthusiasm around the rollout of artificial intelligence (AI) was positive for risk assets. The primary market was very busy during May, with new issues generally well absorbed given the liquidity in the market. Nevertheless, inflows have become more muted with the primary market exhibiting early signs of supply indigestion, with new issue premiums returning to their March peak while book coverage ratios are nearing two-year lows. </w:t>
+        <w:t>In European credit, high yield issues outperformed investment grade where the automotive sector was notably weaker driven by company-specific developments. Volkswagen announced further job cuts in response to overcapacity and competition from Chinese auto manufacturers. An unexpected profit warning from BMW also unsettled credit investors, as the impact of weaker demand in China and competitive pressures in the premium electric vehicles (EV) market led management to downgrade earnings forecasts for 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23029A8E" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="678E5CCD" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Apart from in very short-dated maturities, German government bond yields ended the month lower, with peripheral markets (including Spain, Italy and Greece) outperforming.  The European Central Bank (ECB) did not meet in May, but markets were looking ahead to the June meeting with bonds pricing reflecting a high probability that the Governing Council will raise interest rates. April’s harmonised index of consumer prices (HICP) data showed a re-acceleration of headline inflation, even though underlying price pressures remained more stable.  Significantly, several ECB policymakers cautioned that higher energy prices are beginning to feed through into broader inflation. </w:t>
+        <w:t xml:space="preserve">The technical backdrop for euro credit markets has also softened since the beginning of the year, notably fund inflows which are now focused on shorter duration products, while the primary market remains busy with a further tranche of new issues in June. Premiums on new issues have returned to their March peak, while book coverage ratios are near two-year lows indicating early signs of supply indigestion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0942289B" w14:textId="74B6C724" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="3AE5A405" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Survey data released in May highlighted further signs of a slowdown in the eurozone economy. The flash eurozone composite purchasing managers index (PMI) showed a further contraction in economic activity, declining to a 31-month low and highlighting back-to-back contraction for the first time since the end of 2024. Weakness in the services sector outweighed a continued expansion in manufacturing. Exports were a drag on growth while signs of weakness were also apparent in the employment market, with unemployment in Germany recording its highest level for 15 years.  </w:t>
+        <w:t>As expected, the European Central Bank (ECB) increased interest rates by 25 basis points to 2.25% in June – the first major central bank to tighten monetary policy in response to inflationary pressures triggered by the Middle East conflict. ECB officials highlighted evidence that the impact of higher energy costs was beginning to filter through into the broader economy. The ECB now expects headline inflation to average 3% this year, before easing in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6F795E" w14:textId="5861CC40" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, data for June highlighted eurozone inflation fell below 3% with oil prices now back at levels immediately prior to the outbreak of the conflict in the spring. Core inflation was also below expectations, also suggesting inflationary pressures are now beginning to ease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4131453F" w14:textId="7FC3A3CA" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The latest Eurozone composite purchasing managers index (PMI) survey for June also highlighted a more benign backdrop with some signs of stabilisation in private sector activity with a continued expansion in manufacturing, while weakness in the services sector was less pronounced. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C71E3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="1A3A5429" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EDE71A" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="2EA12EC2" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a positive total return and outperformed the reference benchmark during May.</w:t>
+        <w:t xml:space="preserve">The fund posted a positive total return but underperformed the reference benchmark during June. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634F836D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="18F14A76" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Positioning in the real estate sector made a positive contribution overall. The fund’s holding in a retail and residential developer focused on Central Europe performed well as first quarter results highlighted strong net rental income growth over the equivalent quarter in 2025. Holdings in a Nordic and German commercial property developers were also additive. </w:t>
+        <w:t xml:space="preserve">Positioning in the financial services sector detracted over the month. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3CC517" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="48F25B6F" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>By contrast, exposure to an Eastern European developer underperformed despite solid operational performance as slow progress on asset disposals and a relatively high loan-to-value (LTV) weakened the bonds over the month.</w:t>
+        <w:t xml:space="preserve">Hedging against a widening of credit spreads, through the iTraxx Europe Crossover Index, weighed on relative performance against the benchmark. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070D9022" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="5A28C76B" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In basic materials, the fund’s holdings in a Spanish steel producer and a leading European chemicals producer were additive. The former announced a return to profit during the first quarter.  </w:t>
+        <w:t>In basic industries, the fund’s holding in a European specialty chemicals group detracted as the de-escalation of the conflict in the Middle East is potentially dilutive for petrochemical industry operating margins.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4049F86B" w14:textId="104375DE" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4ABB6D4E" w14:textId="25201094" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Within telecoms, the fund’s holding in a German fibre optic business detracted due to concerns about the impact of competitive pressures and capital expenditure on the credit outlook. </w:t>
+        <w:t>Holdings in a UK telecoms infrastructure and broadcasting company, and an international gaming group, were leading contributors in June.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CBEA60" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="135D1CF5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:lastRenderedPageBreak/>
         <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F264370" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="5B95F989" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We made several additions to the portfolio during the month  in the BB-rated segment, so-called crossover names that sit on the boundary between the investment grade and high yield markets which we believe selectively offer attractive risk-adjusted returns. This segment of the market covers a broad range of sectors including telecoms, automotive, energy, construction, consumer products and financial services. </w:t>
+        <w:t xml:space="preserve">We made several additions to the portfolio during the month through the new issue market. Within the artificial intelligence (AI) theme, we continue to focus on data centre infrastructure assets, adding a senior euro-denominated issue on an attractive yield backed by tenancy agreements to fund the build out of data centres in Scandinavia, which also benefit from relatively low energy costs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF9862D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="43264093" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In the consumer sectors, we participated in an issue from an Eastern European food retailer, which operates retail chains and online grocery stores in the Baltic states.</w:t>
+        <w:t>We purchased senior secured bonds in the primary market, issued by a leading auto components supplier for the heavy-duty commercial vehicle segment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A755DF" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="007B5A24">
+    <w:p w14:paraId="18B93572" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">n the automotive sector, we added a new issue from a French components supplier offering good carry, following on from recent first quarter results which highlighted like-for-like revenue growth in challenging market conditions. </w:t>
+        <w:t>In the retail sector, we added to the holding in first lien securities from a UK pub operator backed by property assets, which recently reported an encouraging trading update.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1908313F" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="007B5A24">
+    <w:p w14:paraId="42A0D52F" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>W</w:t>
-[...2 lines deleted...]
-        <w:t>e also participated in a new issue of euro-denominated securities from a German engineering solutions and automotive components supplier which reaffirmed full-year earnings guidance benefitting from a broad product portfolio, as the auto industry transitions from combustion engines to electric vehicles.</w:t>
+        <w:t xml:space="preserve">We exited the holding in a European satellite operator as the recent SpaceX IPO increases competitive pressures in the industry. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E144B9B" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="74A02ED4" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>With credit spreads in the high yield market remaining at tight levels historically, we continue to hold a proportion of the portfolio in investment grade bonds, mainly BBB-rated securities, which act as a buffer against market volatility. In this vein, we also added to European sovereign bonds as a means of hedging credit risk in the portfolio,</w:t>
+        <w:t>Our holding in an Italian toll road operator was redeemed at above par.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC6A537" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="762CB1C0" w14:textId="5CDBBAF5" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>We added a holding in a special purpose vehicle to finance the construction of a large data centre campus in the US. The issue has a strong covenant, as the facility is fully pre-leased to a major US technology company which is responsible for all operating costs and maintenance.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">On the disposals side, we sold down holdings in a renewable energy group and a generic pharmaceutical company, as well as a European food producer.  </w:t>
+        <w:t xml:space="preserve">We sold down the holding in a leading plant-based food producer, as although free cash flows resilient and the credit outlook is relatively stable. the business now faces pricing pressures and intensifying competition. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8979C" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="2BAC0F48" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Outlook/positioning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614C240C" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4D2917DD" w14:textId="3C854869" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022.</w:t>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, the region has been doubly affected since the outbreak of the Middle East conflict by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. However, with the ceasefire between the US and Iran extended, and the Strait of Hormuz reopened, expected near-term inflationary pressures in the eurozone hadeased. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0DCF85" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6DC6BE0E" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>We expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point.</w:t>
+        <w:t>Having raised interest rates in June, the ECB is now likely to adopt a wait and see approach to monetary policy, continuing to monitor the secondary impact of elevated energy prices. The latest inflation data further suggests the ECB’s response to the inflationary impact of the Middle East conflict will be markedly less hawkish than four years ago following the outbreak of the Russia/Ukraine conflict in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D121EF3" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="148BF839" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed further in recent weeks euro credit spreads at historically tight levels warrant a very selective approach in the primary market. </w:t>
+        <w:t>Nevertheless, European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB embarks on interest rate hikes. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, with euro credit spreads at historically tight levels we remain very selective in the primary market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430D04F4" w14:textId="7104B7F5" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="02D312CE" w14:textId="4A3C24E2" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>We continue to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6583D0D7" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="76850D8C" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEFBDE5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
+    <w:p w14:paraId="6965B436" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="539E1625" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="73DB07B1" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6454C258" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="7DBF723A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22B0A71A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="007B5A24">
+          <w:p w14:paraId="348E0984" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0750F5" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="007B5A24">
+          <w:p w14:paraId="480FDCE7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Fund I Acc EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29B9AFE8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="007B5A24">
+          <w:p w14:paraId="239A5C7E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="536F6625" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5FE19735" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="72C4727D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="34C2FACD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="75691892" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="371C5AB9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0A049" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="55D13349" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5371E51D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="55A96DAE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2709F433" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4973488C" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="73AE86C2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="6C72B4C7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0974C135" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="078E1F0C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F24C420" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="7249C06F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">12.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2084F078" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1268618E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="32326449" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CF41B3C" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="43EA22BE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="66B2F308" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0843A12D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="7A226161" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258B0022" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="13FEC086" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">13.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6090E873" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2F2C98F1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3DADEAF4" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="44BCF6C0" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="523E1C8F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1BC5A3CB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="33DA8433" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="082951CE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-13.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="610E61BB" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="34340203" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-12.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC82E87" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="4A3DED14" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7173738E" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="34322033" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="541B5A7F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2052FF77" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="386B9B65" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2B1F384C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="133542B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="67BF7AB2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4C4156" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="37D2FC9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4A983419" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="76DC3FA9" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7524FD67" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="020A2676" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="271A4B23" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5A723FDA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36C134CA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="6C0876DF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D12F044" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1BC53057" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7A67C1BB" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2982F88B" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4C13834A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="7A83303A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="23A0906A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="15DE0866" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D106E0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="01F4F71E" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B01AD72" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2DB8E702" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5A80126A" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B9EAFC6" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="79802289" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2085BB8C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="43B9C87F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="4578B589" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="494D8B2D" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="42D93424" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE10B6C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="21B22E15" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7121DDB9" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3DC23836" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4F40B9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="21CA1819" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4172FFB4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="610B3067" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73C87806" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="054CB78A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB18400" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="6B29CD9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6A8FF8C8" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="783FE353" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3B43E770" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5EF33560" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="37127673" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="335381D6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A56ED8C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="25A8C00B" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53E3F08B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="55DC1C8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30480D43" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="007B5A24">
+    <w:p w14:paraId="4600D765" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57319FCD" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
+    <w:p w14:paraId="29541B6E" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
-      <w:r w:rsidRPr="00F25AB6">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000658EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A Acc Share class (LU0849399786) inception on 14 November 2012; I Acc Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001246F1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001246F1">
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark in order to take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CC5ADC" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00257058" w:rsidRDefault="00792B86" w:rsidP="00257058">
+    <w:p w14:paraId="1AAD075B" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC6662A" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
+    <w:p w14:paraId="7AFFF0F7" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r w:rsidR="007B5A24">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754A3498" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
+    <w:p w14:paraId="47CC3BCD" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="53513B1F" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="41D6C18D" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0952B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="011EFBEC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF76677" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="1CB3350C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2422C6E3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="2206DC90" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6534BC6B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="7C483F10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="332D396D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="7AA83A96" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6900DB4B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="22DC9922" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E9BE23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="03EB84F2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02302228" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="7D57F859" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9AF90E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="32DF76A1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Since Inception</w:t>
+              <w:t>Since Inception p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="13EB48CB" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="414C5FA0" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6E55E519" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
+          <w:p w14:paraId="66CC0780" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7042E09F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="3C48AC11" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.3 </w:t>
+              <w:t xml:space="preserve">0.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B02D5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="4AFDD799" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.4 </w:t>
+              <w:t xml:space="preserve">3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C967DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="0744F71B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A22E4C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="7BC87735" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.6 </w:t>
+              <w:t xml:space="preserve">4.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D70F79" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="5492397E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">8.7 </w:t>
+              <w:t xml:space="preserve">8.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43796428" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="08B47FC0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.9 </w:t>
+              <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23042C26" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="0F95AE96" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3.8 </w:t>
+              <w:t xml:space="preserve">3.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="721E6A92" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="7C576F0E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="6B317734" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="439C8A41" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="445460FF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
+          <w:p w14:paraId="29FD5A90" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7419FAE3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="77880D31" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.4</w:t>
+              <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BAD805" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="396F0A8F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.7</w:t>
+              <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51FDED8A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="73F4F03B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.4</w:t>
+              <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158EAA0B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="16B0F0EF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.9</w:t>
+              <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1E127C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="1D17D113" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>10.0</w:t>
+              <w:t>9.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B7D226" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="35BC8DFC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.2</w:t>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1805D100" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="1D9FCC59" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.1</w:t>
+              <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="322FB4A2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="166F36F8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="042DB425" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="611DB4EC" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="63B6E340" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="007B5A24">
+          <w:p w14:paraId="6770C85C" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38F4AC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="6CC36F13" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.1</w:t>
+              <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="760F764C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="20891D32" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.2</w:t>
+              <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3A3FB7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="4731D337" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.3</w:t>
+              <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AB1DEE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="5D80CCD4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.1</w:t>
+              <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA8141E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="313ED7C7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D18A8E0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="52E8C34F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16137B62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="46999B9E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.9</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0471288F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="0DF3E826" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="686499C6" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4BB2A7A3" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="766C32D1" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
+    <w:p w14:paraId="1FD5F341" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00ED2919" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
-      <w:r w:rsidRPr="00F25AB6">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82A07">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A Acc Share class (LU0849399786) inception on 14 November 2012; I Acc Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3525">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3525">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE67FBA" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A7120C" w:rsidRDefault="00792B86" w:rsidP="00A7120C">
+    <w:p w14:paraId="6DE1D2B0" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00DE5CAE" w:rsidRDefault="00E83C9C" w:rsidP="00DE5CAE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BEC987" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="0B5C8E1F" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
       <w:r w:rsidR="00620414">
         <w:t>verview</w:t>
       </w:r>
       <w:r w:rsidR="00260CCF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A461A69" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
+    <w:p w14:paraId="78C4E931" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:t>The fund aims to provide capital growth and income in excess of the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6FE3DE" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="3532E3E7" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00753011">
         <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65859E8D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="7C5DEC5B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52207E6F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3A415E4A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439F41CA" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="78CB00D7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FABB793" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="1EEC2EA5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor </w:t>
-[...7 lines deleted...]
-        <w:t>holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AE7067" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="65C63134" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041AC569" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="7F5A79BE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12140425" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4CFD76C4" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Event risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund will take significant positions on companies involved in mergers, acquisitions, reorganisations and other corporate events. These may not turn out as expected and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EFBF5B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="32C22A13" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8CDD94" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="5DD4F1D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631D303C" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4D4DD3BD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D053D9" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3DC0DA51" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602D94CE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="2A843B68" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB28F1B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="2DE7C06D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1028EAB5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="2ECDDF8E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any particular investor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC0EAD0" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="2B0608C7" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Important </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFCE4DC" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00C86AF7" w:rsidRDefault="00792B86" w:rsidP="00C86AF7">
+    <w:p w14:paraId="218B8AFE" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="0087273E" w:rsidRDefault="00E83C9C" w:rsidP="0087273E">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For EEA and UK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Marketing material for Professional Clients only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E4A7B7" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="015FFDCE" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7602B825" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="5A987EE8" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F6B23" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+    <w:p w14:paraId="27497788" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>d'Investissement</w:t>
@@ -2967,315 +2962,307 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249DF5C2" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+    <w:p w14:paraId="487B54E7" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE9D75C" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
+    <w:p w14:paraId="3E74FA1C" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7D3FD" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="28ABD5FF" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For United Arab Emirates, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598C7C82" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="633D5899" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Switzerland, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D915AC5" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="437CD1EE" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Chile, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This is only addressed to intermediaries. The Financial Market Commission ("CMF") does not express any opinion on the quality of the securities offered as an investment. The information contained in this document is the sole responsibility of the issuer and the intermediaries that have participated in its preparation. Likewise, the securities referred to in this document are foreign. Shareholder rights and obligations are those of the issuer’s home jurisdiction. Shareholders and potential investors should inform themselves on what those rights and obligations are and how to exercise them; and CMF supervision of the securities is limited to information requirements in Rule 352, overall supervision is conducted by the foreign regulator in the issuer’s home jurisdiction. Public information available for the securities is exclusively that required by the foreign regulator and accounting principles and auditing rules might differ to those applicable to Chilean issuers. The provisions on Article 196 of Law 18.045 are applicable to all parties involved in the registration, deposit, transaction and other acts associated with the foreign securities ruled by Title XXIV of Law 18.045. Investors may obtain more information on the CMF website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5425B6" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="268E63F7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Spain, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan SE and its management company is Schroder Investment Management (Europe) S.A.. The Company is a UCITS registered in Luxembourg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5337918E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="3F9DBFAA" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For the UK, </w:t>
+        <w:t xml:space="preserve">Notice to investors in the UK, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>The prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
+        <w:t>The prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements. The fund is authorised overseas and recognised in the UK under the Overseas Fund Regime. The UK Financial Ombudsman Service is unlikely to be able to consider complaints relating to this fund, its operator, or its depositary. Any claims for losses relating to the operator or depositary of the fund are unlikely to be covered by the UK Financial Services Compensation Scheme. Prospective investors should consider seeking independent financial advice and review the fund prospectus before making an investment decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D7D7A5" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="21CEBACC" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Italy, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14788D5E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="12E0D604" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For South Korea, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">This material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does not  constitute any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other </w:t>
-[...8 lines deleted...]
-        <w:t>factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
+        <w:t>This material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does not  constitute any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD3FA01" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="007B5A24">
+    <w:p w14:paraId="567F09E1" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For Singapore, </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:t xml:space="preserve">The offer or invitation of the shares of this fund (the “Shares”), a sub-fund of Schroder International Selection Fund, does not relate to a collective investment scheme which is authorised under Section 286 of the Securities and Futures Act 2001 of Singapore (the “SFA”) or recognised under Section 287 of the SFA. This fund is not authorised or recognised by the Monetary Authority of Singapore (the “MAS”) and the Shares are not allowed to be offered to the retail public. This document and/or any other document or material issued in connection with the offer or sale is not a prospectus as defined in SFA and accordingly, statutory liability under the SFA in relation to the content of the prospectuses does not apply, and you should consider carefully whether the investment is suitable for you. </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">This document and/or any other document or material has not been registered as a prospectus with the MAS. Accordingly, this document and any other document or material in connection with the offer or sale, or invitation for subscription or purchase, of Shares may not be circulated or distributed, nor may Shares be offered or sold, or be made the subject of an invitation for subscription or purchase, whether directly or indirectly, to persons in Singapore other than: </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t>(i) to an institutional investor (as defined in the SFA) under Section 304 of the SFA;</w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t>(ii) to a relevant person (as defined in Section 305(5) of the SFA) pursuant to Section 305(1), or any person pursuant to Section 305(2), and in accordance with the conditions specified in Section 305 of the Act, and where applicable, the conditions specified in Regulation 3 of the Securities and Futures (Classes of Investors) Regulations 2018; or</w:t>
@@ -3327,241 +3314,244 @@
         <w:t xml:space="preserve">(4) as specified in Section 305A(5) of the SFA; or </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">(5) as specified in Regulation 36A of the Securities and Futures (Offers of Investments) (Collective Investment Schemes) Regulations 2005 of Singapore. </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">The Shares are capital market products other than prescribed capital markets products (as defined in the Securities and Futures (Capital Markets Products) Regulations 2018) and Specified Investment Products (as defined in MAS Notice SFA 04- N12: Notice on the Sale of Investment Products and MAS Notice FAA-N16: Notice on Recommendations on Investment Products). </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">The information contained herein is provided for information purposes only and does not constitute an offer to sell or the solicitation of an offer to buy units/shares in the fund. No representations or warranties are given as to the reliability, accuracy and completeness of the information. The information contained herein is subject to change without notice. As a result, you should check the accuracy of such information before relying on it. Schroders (and its officers or employees) accepts no liability for any damage or loss, including loss of profit, whether direct, indirect or consequential in respect of the use or reliance of any information contained herein and whether arising as a result of Schroders' negligence or otherwise. </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
-        <w:t>Nothing herein constitutes investment advice or recommendation in respect of the purchase of or switching of units in the fund. The information herein was prepared without regard to the specific objectives, financial situation or needs of any particular person who may receive it. The information contained herein should not be relied upon when making investment decisions. You should seek independent financial, legal or tax advice before making any investment decisions. A copy of the prospectus or offering document is available and may be obtained from Schroder Investment Management (Singapore) Ltd and its appointed distributors. Investors should read the prospectus/offering document before deciding to invest. The value of units/shares and the income from them may fall as well as rise. Past performance figures, and any economic and market trends or forecast, are not necessarily indicative of future performance of the fund. An investment in the fund is subject to investment risks, including the possible loss of the principal amount invested. Units/shares in the fund are not obligations of, deposits in, or guaranteed by, Schroders or any of its affiliates. Funds may carry a sales charge of up to 5%.</w:t>
+        <w:t xml:space="preserve">Nothing herein constitutes investment advice or recommendation in respect of the purchase of or switching of units in the fund. The information herein was prepared without regard to the specific objectives, financial situation or needs of any particular person who may receive it. The information contained herein should not be relied upon when making investment decisions. You should seek independent financial, legal or tax advice before making any investment decisions. A copy of the prospectus or offering document is available and may be obtained from Schroder Investment Management (Singapore) Ltd and its appointed distributors. Investors should read the prospectus/offering document before deciding to invest. The value of units/shares and the income from them may fall as well as rise. Past performance figures, and any economic and market trends or forecast, are not necessarily indicative of future performance of the fund. An investment in the fund is subject to investment risks, including the possible loss of the principal amount invested. Units/shares in the fund are not obligations of, deposits in, or guaranteed by, Schroders or any of its affiliates. Funds may carry a sales </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:lastRenderedPageBreak/>
+        <w:t>charge of up to 5%.</w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">Schroder Investment Management (Singapore) Ltd </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t>138 Market Street #23-01 CapitaGreen Singapore 048946</w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t xml:space="preserve">Telephone: 1800 534 4288 Fax: +65 6536 6626 </w:t>
       </w:r>
       <w:r w:rsidR="004F4526">
         <w:br/>
         <w:t>Registration No.: 199201080H</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322AF4AC" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="62AADFF1" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to https://www.schroders.com/en/global/individual/all-eu-sites/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F92B26" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="505E0D45" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F92147" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="432FFF69" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders may decide to cease the distribution of any fund(s) in any EEA country at any time but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517E7DC7" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+    <w:p w14:paraId="236635D7" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAC2517" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+    <w:p w14:paraId="232C32A7" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7317CF79" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="719FF753" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders has expressed its own views and opinions in this document and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737F595A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="20E01002" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7793D065" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="4ED2E315" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEB8E2" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="0B5E8BFA" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7C297" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="452CA626" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF10AE0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="5CEEDFB6" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663AFC0E" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="53093623" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For your security, communications may be recorded or monitored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE48644" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="236EC192" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFFCF18" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="6B04C43F" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB8B73D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="30E9864B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555A922D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="09D1CA2F" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA69B4C" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="504625DF" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="28A06902" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00B338EF" w:rsidRDefault="00A23F93" w:rsidP="007B5A24">
+    <w:p w14:paraId="2E27A9B7" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00B338EF" w:rsidRDefault="00A23F93" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10060940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1536700" cy="287655"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
@@ -3619,51 +3609,51 @@
         </w:rPr>
         <w:t>SustainEx</w:t>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>™ </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE9469F" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+    <w:p w14:paraId="42A692D1" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Heienhaff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
@@ -3685,100 +3675,101 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B338EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4713E3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="0B5B44C1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD2A1F1" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+    <w:p w14:paraId="47695802" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Heienhaff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, L-1736 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Senningerberg</w:t>
@@ -3788,65 +3779,64 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B338EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B338EF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349B500D" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="2F6231E6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -3861,51 +3851,51 @@
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00CC1FD7" w:rsidRPr="006A00E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.msci.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455AD0B9" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
+    <w:p w14:paraId="652110FB" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1FD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>For readers in EU/EEA: Certain information contained herein (the “Information”) is sourced from/copyright of MSCI Inc., MSCI Solutions LLC, or their affiliates (“MSCI”), or information providers (together the “MSCI Parties”) and may have been used to calculate scores, signals, or other indicators. The Information is for internal use only and may not be reproduced or disseminated in whole or part without prior written permission. The Information may not be used for, nor does it constitute, an offer to buy or sell, or a promotion or recommendation of, any security, financial instrument or product, trading strategy, or index, nor should it be taken as an indication or guarantee of any future performance. Some funds may be based on or linked to MSCI indexes, and MSCI may be compensated based on the fund’s assets under management or other measures. MSCI has established an information barrier between index research and certain Information. None of the Information in and of itself can be used to determine which securities to buy or sell or when to buy or sell them. For regulatory disclosures mandated under the EU ESG Rating Activities Regulation (Regulation (EU) 2024/3005), please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CC1FD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.msci.com/legal/sustainability-and-climate-resources-and-disclosures</w:t>
@@ -3917,51 +3907,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t> for methodology and organizational disclosures and </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CC1FD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://one.msci.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC1FD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for rating level disclosures. The Information is provided “as is” and the user assumes the entire risk of any use it may make or permit to be made of the Information. No MSCI Party warrants or guarantees the originality, accuracy and/or completeness of the Information and each expressly disclaims all express or implied warranties. No MSCI Party shall have any liability for any errors or omissions in connection with any Information herein, or any liability for any direct, indirect, special, punitive, consequential or any other damages (including lost profits) even if notified of the possibility of such damages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4806266B" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="40955183" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -3974,169 +3964,169 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFCAF37" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="3B64F0BF" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDA8A60" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="2A74A747" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FB63F6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="58422B1A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17369B1A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="7D7C7C41" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -4146,330 +4136,336 @@
         </w:rPr>
         <w:t>), and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
+        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E7433E" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
+    <w:p w14:paraId="2DD79C6D" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0B6C27" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3D6E398A" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="4398DAD6" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="5A102A65" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="393738B0" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="1686832B" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="4162CA2F" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135D4A62" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
+    <w:p w14:paraId="609574F2" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFB4034" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0E327AEF" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="60B45635" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="015C177C" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="44FD968F" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="4F85D3BA" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="5C185B76" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="223D1488" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="31557788" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65E1642A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="786E3C3B" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="0939A1F5" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="344F9C3F" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="12CC8B28" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="3809A848" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4C034696" w14:textId="092426A8" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="6589ADF1" w14:textId="7CE86CC1" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="00B41A6C">
+          <w:r w:rsidR="009241D0">
             <w:t>EURO</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> High Yield</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="34B7C627" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="6DE2E3F2" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0306FB0A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="6D29F4ED" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A67D2B8" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="671AA9AF" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C0BC8E4" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="04EC9830" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4504,67 +4500,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E487430" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="005B67EA">
+    <w:p w14:paraId="7ACE1FFD" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F84FAB5" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86" w:rsidP="00EC4E49">
+    <w:p w14:paraId="453940F4" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B92AD8C" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="407DB38C" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E81C110" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
-    <w:p w14:paraId="42D85442" w14:textId="77777777" w:rsidR="00792B86" w:rsidRPr="00A23F93" w:rsidRDefault="00792B86"/>
+    <w:p w14:paraId="77694337" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="1C44908A" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -6474,627 +6470,668 @@
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="00007F4D"/>
     <w:rsid w:val="000117A5"/>
     <w:rsid w:val="000120F1"/>
     <w:rsid w:val="0001267C"/>
     <w:rsid w:val="00012EB8"/>
     <w:rsid w:val="00013CD9"/>
     <w:rsid w:val="00014018"/>
     <w:rsid w:val="0001403E"/>
     <w:rsid w:val="000155C2"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00016394"/>
     <w:rsid w:val="000172FF"/>
     <w:rsid w:val="00020E55"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00022C02"/>
     <w:rsid w:val="00025D1A"/>
     <w:rsid w:val="00026731"/>
     <w:rsid w:val="00027A38"/>
     <w:rsid w:val="000311FB"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="000345B2"/>
     <w:rsid w:val="00034B4C"/>
     <w:rsid w:val="000374AB"/>
     <w:rsid w:val="00041658"/>
+    <w:rsid w:val="0004186D"/>
     <w:rsid w:val="00044619"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="000470CE"/>
     <w:rsid w:val="0004770C"/>
     <w:rsid w:val="00047D5D"/>
     <w:rsid w:val="00051AFE"/>
     <w:rsid w:val="00052460"/>
     <w:rsid w:val="00053DE4"/>
     <w:rsid w:val="00056072"/>
     <w:rsid w:val="00056D6A"/>
     <w:rsid w:val="00057A42"/>
     <w:rsid w:val="00057BC9"/>
     <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
     <w:rsid w:val="0006152F"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
     <w:rsid w:val="000652FB"/>
+    <w:rsid w:val="000658EF"/>
     <w:rsid w:val="0006657D"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00067232"/>
     <w:rsid w:val="00067C96"/>
     <w:rsid w:val="0007333E"/>
     <w:rsid w:val="00073A5C"/>
+    <w:rsid w:val="00075001"/>
     <w:rsid w:val="00076530"/>
     <w:rsid w:val="0008300B"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
     <w:rsid w:val="00086EAB"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C4793"/>
     <w:rsid w:val="000C4876"/>
     <w:rsid w:val="000C48F1"/>
     <w:rsid w:val="000C5914"/>
     <w:rsid w:val="000C5DFA"/>
+    <w:rsid w:val="000C7147"/>
     <w:rsid w:val="000D05B8"/>
     <w:rsid w:val="000D099A"/>
     <w:rsid w:val="000D0CA0"/>
     <w:rsid w:val="000D3B4F"/>
     <w:rsid w:val="000D5417"/>
     <w:rsid w:val="000D5429"/>
     <w:rsid w:val="000D67CD"/>
     <w:rsid w:val="000D7AD1"/>
     <w:rsid w:val="000E0B41"/>
     <w:rsid w:val="000E31CE"/>
     <w:rsid w:val="000E4302"/>
     <w:rsid w:val="000E74C9"/>
     <w:rsid w:val="000E77A1"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000E7BF9"/>
     <w:rsid w:val="000F2A53"/>
     <w:rsid w:val="000F4368"/>
     <w:rsid w:val="000F61FA"/>
     <w:rsid w:val="000F638B"/>
     <w:rsid w:val="00101343"/>
     <w:rsid w:val="0010159F"/>
     <w:rsid w:val="001019D9"/>
     <w:rsid w:val="00102792"/>
     <w:rsid w:val="00103B62"/>
     <w:rsid w:val="00105004"/>
     <w:rsid w:val="001050D4"/>
     <w:rsid w:val="00110C75"/>
     <w:rsid w:val="0011206B"/>
     <w:rsid w:val="00113154"/>
     <w:rsid w:val="00113E2B"/>
     <w:rsid w:val="00115FCA"/>
     <w:rsid w:val="0011709D"/>
     <w:rsid w:val="00117130"/>
     <w:rsid w:val="001175A5"/>
     <w:rsid w:val="001176C9"/>
     <w:rsid w:val="00117814"/>
+    <w:rsid w:val="00120A2C"/>
     <w:rsid w:val="00122363"/>
     <w:rsid w:val="0012247B"/>
+    <w:rsid w:val="001246F1"/>
     <w:rsid w:val="00124C11"/>
     <w:rsid w:val="00125307"/>
     <w:rsid w:val="00126CA6"/>
     <w:rsid w:val="00127693"/>
     <w:rsid w:val="0013085F"/>
     <w:rsid w:val="00131698"/>
     <w:rsid w:val="00131C6C"/>
     <w:rsid w:val="00131EC2"/>
     <w:rsid w:val="00132535"/>
     <w:rsid w:val="0013257C"/>
     <w:rsid w:val="00133724"/>
+    <w:rsid w:val="00133D02"/>
     <w:rsid w:val="00135CDB"/>
     <w:rsid w:val="00136166"/>
     <w:rsid w:val="00136A48"/>
     <w:rsid w:val="00143C0D"/>
     <w:rsid w:val="00144004"/>
     <w:rsid w:val="00147E57"/>
     <w:rsid w:val="00150110"/>
     <w:rsid w:val="00153577"/>
     <w:rsid w:val="0015678D"/>
     <w:rsid w:val="00156A61"/>
     <w:rsid w:val="0015762F"/>
     <w:rsid w:val="00160212"/>
     <w:rsid w:val="00160B89"/>
     <w:rsid w:val="00160E60"/>
     <w:rsid w:val="00165662"/>
     <w:rsid w:val="001658A5"/>
+    <w:rsid w:val="00165BAC"/>
     <w:rsid w:val="00165FA4"/>
     <w:rsid w:val="00170529"/>
     <w:rsid w:val="00173380"/>
     <w:rsid w:val="00173927"/>
     <w:rsid w:val="001766BD"/>
     <w:rsid w:val="00176772"/>
     <w:rsid w:val="0017720C"/>
     <w:rsid w:val="00181010"/>
     <w:rsid w:val="00182329"/>
     <w:rsid w:val="0018264A"/>
     <w:rsid w:val="0018273E"/>
     <w:rsid w:val="00184EC9"/>
     <w:rsid w:val="00185669"/>
     <w:rsid w:val="00186DEB"/>
     <w:rsid w:val="00187867"/>
     <w:rsid w:val="00190131"/>
     <w:rsid w:val="00190513"/>
     <w:rsid w:val="001914CC"/>
     <w:rsid w:val="00191907"/>
     <w:rsid w:val="00191AA7"/>
     <w:rsid w:val="0019230D"/>
     <w:rsid w:val="001923FE"/>
     <w:rsid w:val="00194311"/>
     <w:rsid w:val="00194907"/>
     <w:rsid w:val="001950AD"/>
     <w:rsid w:val="001A0473"/>
     <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
     <w:rsid w:val="001A23FC"/>
     <w:rsid w:val="001A2E20"/>
     <w:rsid w:val="001A3924"/>
     <w:rsid w:val="001A3E3C"/>
     <w:rsid w:val="001A4092"/>
     <w:rsid w:val="001A444C"/>
     <w:rsid w:val="001A51FE"/>
     <w:rsid w:val="001B0D5D"/>
+    <w:rsid w:val="001B0E2F"/>
     <w:rsid w:val="001B497F"/>
     <w:rsid w:val="001B4A2A"/>
+    <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B6FBA"/>
     <w:rsid w:val="001B725E"/>
     <w:rsid w:val="001B784A"/>
     <w:rsid w:val="001C4A7E"/>
     <w:rsid w:val="001C4AC6"/>
     <w:rsid w:val="001C4C02"/>
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C6156"/>
     <w:rsid w:val="001C6E39"/>
     <w:rsid w:val="001C7A41"/>
+    <w:rsid w:val="001C7CC1"/>
     <w:rsid w:val="001D05FE"/>
     <w:rsid w:val="001D0876"/>
     <w:rsid w:val="001D1627"/>
     <w:rsid w:val="001D2095"/>
     <w:rsid w:val="001D242A"/>
     <w:rsid w:val="001D2CBE"/>
+    <w:rsid w:val="001D3525"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D48B5"/>
+    <w:rsid w:val="001D4BB5"/>
     <w:rsid w:val="001D5300"/>
     <w:rsid w:val="001D5665"/>
     <w:rsid w:val="001D56B5"/>
     <w:rsid w:val="001D5CDE"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001E1145"/>
     <w:rsid w:val="001E3265"/>
     <w:rsid w:val="001E3C26"/>
     <w:rsid w:val="001E3E47"/>
     <w:rsid w:val="001E696A"/>
     <w:rsid w:val="001E6E49"/>
     <w:rsid w:val="001F0732"/>
     <w:rsid w:val="001F0BA6"/>
     <w:rsid w:val="001F0D15"/>
     <w:rsid w:val="001F29F0"/>
     <w:rsid w:val="001F35C2"/>
     <w:rsid w:val="001F37FA"/>
     <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
     <w:rsid w:val="001F586A"/>
     <w:rsid w:val="001F5A8D"/>
     <w:rsid w:val="001F66A9"/>
     <w:rsid w:val="00200182"/>
     <w:rsid w:val="00202B52"/>
     <w:rsid w:val="002030CE"/>
     <w:rsid w:val="00203BB4"/>
     <w:rsid w:val="002045AD"/>
     <w:rsid w:val="002045CD"/>
     <w:rsid w:val="0020517D"/>
     <w:rsid w:val="0020570E"/>
     <w:rsid w:val="002061AF"/>
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="002067AE"/>
     <w:rsid w:val="002071E0"/>
     <w:rsid w:val="00207BBE"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="0021118F"/>
     <w:rsid w:val="0021191F"/>
     <w:rsid w:val="00212B0E"/>
     <w:rsid w:val="00212FED"/>
     <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
+    <w:rsid w:val="002259E5"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
     <w:rsid w:val="00236BD4"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
+    <w:rsid w:val="00250EED"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
+    <w:rsid w:val="00251C1B"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
+    <w:rsid w:val="002613D5"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
+    <w:rsid w:val="00263CDD"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
     <w:rsid w:val="00280CA6"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
+    <w:rsid w:val="00286B89"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
+    <w:rsid w:val="00292E26"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
+    <w:rsid w:val="00295A2D"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
     <w:rsid w:val="002B169E"/>
     <w:rsid w:val="002B1C49"/>
     <w:rsid w:val="002B6056"/>
     <w:rsid w:val="002B6112"/>
     <w:rsid w:val="002B7035"/>
     <w:rsid w:val="002C0DB8"/>
     <w:rsid w:val="002C0E0D"/>
     <w:rsid w:val="002C1CCF"/>
     <w:rsid w:val="002C3C9B"/>
     <w:rsid w:val="002C423C"/>
     <w:rsid w:val="002C6C02"/>
     <w:rsid w:val="002C78EC"/>
     <w:rsid w:val="002D4176"/>
     <w:rsid w:val="002D432F"/>
     <w:rsid w:val="002D5EE2"/>
     <w:rsid w:val="002D5FC4"/>
     <w:rsid w:val="002D6067"/>
     <w:rsid w:val="002D64AE"/>
     <w:rsid w:val="002D67BD"/>
     <w:rsid w:val="002D7184"/>
     <w:rsid w:val="002E1BA6"/>
     <w:rsid w:val="002E1BEB"/>
     <w:rsid w:val="002E3BFE"/>
     <w:rsid w:val="002E3FA7"/>
     <w:rsid w:val="002E4284"/>
     <w:rsid w:val="002E466D"/>
     <w:rsid w:val="002E5BED"/>
+    <w:rsid w:val="002E6C9E"/>
     <w:rsid w:val="002F060A"/>
     <w:rsid w:val="002F09A9"/>
     <w:rsid w:val="002F0B30"/>
     <w:rsid w:val="002F12FD"/>
     <w:rsid w:val="002F2A65"/>
     <w:rsid w:val="002F4DA3"/>
     <w:rsid w:val="002F4F12"/>
     <w:rsid w:val="002F74D8"/>
     <w:rsid w:val="002F7A2F"/>
     <w:rsid w:val="002F7A5A"/>
     <w:rsid w:val="002F7E41"/>
     <w:rsid w:val="00300E37"/>
     <w:rsid w:val="003021A1"/>
     <w:rsid w:val="00302C26"/>
     <w:rsid w:val="003032C4"/>
     <w:rsid w:val="00303BAA"/>
     <w:rsid w:val="0030460B"/>
     <w:rsid w:val="00304679"/>
     <w:rsid w:val="00306036"/>
     <w:rsid w:val="00306AB3"/>
     <w:rsid w:val="00310608"/>
     <w:rsid w:val="00310D63"/>
     <w:rsid w:val="00310EDC"/>
     <w:rsid w:val="00312933"/>
     <w:rsid w:val="00313713"/>
     <w:rsid w:val="003148F6"/>
     <w:rsid w:val="0031512C"/>
     <w:rsid w:val="003155DE"/>
     <w:rsid w:val="003164BD"/>
     <w:rsid w:val="0031660A"/>
     <w:rsid w:val="00322E5F"/>
     <w:rsid w:val="00323CCF"/>
     <w:rsid w:val="0032581F"/>
     <w:rsid w:val="00326AC1"/>
+    <w:rsid w:val="0032766B"/>
     <w:rsid w:val="0032796C"/>
     <w:rsid w:val="0033001E"/>
     <w:rsid w:val="00330C4F"/>
     <w:rsid w:val="00330ECD"/>
     <w:rsid w:val="00334352"/>
     <w:rsid w:val="003347E0"/>
     <w:rsid w:val="00337330"/>
     <w:rsid w:val="00340CF9"/>
     <w:rsid w:val="00340E01"/>
     <w:rsid w:val="00341E33"/>
     <w:rsid w:val="00342100"/>
     <w:rsid w:val="003452FA"/>
     <w:rsid w:val="00346D16"/>
     <w:rsid w:val="00347A94"/>
+    <w:rsid w:val="003510B0"/>
     <w:rsid w:val="0035142B"/>
     <w:rsid w:val="00351CEF"/>
     <w:rsid w:val="00351F41"/>
     <w:rsid w:val="00351FF8"/>
     <w:rsid w:val="00352146"/>
     <w:rsid w:val="00353C0D"/>
     <w:rsid w:val="00353EEA"/>
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
+    <w:rsid w:val="00366B68"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
     <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
     <w:rsid w:val="00377686"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
+    <w:rsid w:val="003862D3"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
+    <w:rsid w:val="003A3FE4"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
+    <w:rsid w:val="003B6E42"/>
+    <w:rsid w:val="003B7AD2"/>
     <w:rsid w:val="003C065C"/>
     <w:rsid w:val="003C37ED"/>
     <w:rsid w:val="003C3F7A"/>
     <w:rsid w:val="003C46CE"/>
     <w:rsid w:val="003C4F9F"/>
     <w:rsid w:val="003C7254"/>
     <w:rsid w:val="003C7E4C"/>
     <w:rsid w:val="003D14FB"/>
     <w:rsid w:val="003D2CB5"/>
     <w:rsid w:val="003D2F05"/>
     <w:rsid w:val="003D43A5"/>
     <w:rsid w:val="003D48F0"/>
     <w:rsid w:val="003D5D0E"/>
     <w:rsid w:val="003D7212"/>
     <w:rsid w:val="003E06EE"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E1380"/>
     <w:rsid w:val="003E2B2A"/>
     <w:rsid w:val="003E323D"/>
     <w:rsid w:val="003E45EC"/>
     <w:rsid w:val="003E5316"/>
     <w:rsid w:val="003E56A5"/>
     <w:rsid w:val="003F0B25"/>
+    <w:rsid w:val="003F1A9B"/>
     <w:rsid w:val="003F1ABE"/>
     <w:rsid w:val="003F25ED"/>
     <w:rsid w:val="003F405E"/>
     <w:rsid w:val="003F4E45"/>
     <w:rsid w:val="003F6499"/>
     <w:rsid w:val="0040156E"/>
     <w:rsid w:val="0040443A"/>
     <w:rsid w:val="00405DA7"/>
     <w:rsid w:val="0040615F"/>
     <w:rsid w:val="00407890"/>
+    <w:rsid w:val="00407D1A"/>
     <w:rsid w:val="004100B8"/>
     <w:rsid w:val="004115DF"/>
     <w:rsid w:val="00412401"/>
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
+    <w:rsid w:val="00435FF3"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
     <w:rsid w:val="00456415"/>
+    <w:rsid w:val="004569C9"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
     <w:rsid w:val="004673B1"/>
     <w:rsid w:val="0047034D"/>
+    <w:rsid w:val="00470B35"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
+    <w:rsid w:val="00476859"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
+    <w:rsid w:val="004948DA"/>
+    <w:rsid w:val="004955C8"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
     <w:rsid w:val="004B375F"/>
     <w:rsid w:val="004C1E60"/>
     <w:rsid w:val="004C4B9D"/>
     <w:rsid w:val="004C4C33"/>
     <w:rsid w:val="004D05CE"/>
     <w:rsid w:val="004D14FE"/>
     <w:rsid w:val="004D2334"/>
     <w:rsid w:val="004D385C"/>
     <w:rsid w:val="004E32DC"/>
     <w:rsid w:val="004E4F03"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E6F9A"/>
     <w:rsid w:val="004F107E"/>
     <w:rsid w:val="004F2310"/>
     <w:rsid w:val="004F27AE"/>
     <w:rsid w:val="004F3396"/>
     <w:rsid w:val="004F3462"/>
     <w:rsid w:val="004F3C71"/>
     <w:rsid w:val="004F4526"/>
     <w:rsid w:val="004F6427"/>
     <w:rsid w:val="004F6F5D"/>
     <w:rsid w:val="004F789D"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="00501DC3"/>
     <w:rsid w:val="0050337D"/>
     <w:rsid w:val="00503F3F"/>
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
+    <w:rsid w:val="005076C4"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
+    <w:rsid w:val="0052461F"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
+    <w:rsid w:val="005348FB"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
     <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
+    <w:rsid w:val="0055393B"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
     <w:rsid w:val="005620C1"/>
     <w:rsid w:val="0056289A"/>
     <w:rsid w:val="005643B1"/>
     <w:rsid w:val="00566C84"/>
     <w:rsid w:val="00566E04"/>
     <w:rsid w:val="00571260"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="00572C78"/>
     <w:rsid w:val="005730E2"/>
     <w:rsid w:val="005735B5"/>
     <w:rsid w:val="00573E6C"/>
     <w:rsid w:val="005740BC"/>
     <w:rsid w:val="00574DA7"/>
     <w:rsid w:val="00574FC8"/>
     <w:rsid w:val="00576E76"/>
     <w:rsid w:val="00577226"/>
     <w:rsid w:val="0057770F"/>
     <w:rsid w:val="00577762"/>
     <w:rsid w:val="0058124A"/>
     <w:rsid w:val="005814AE"/>
@@ -7116,261 +7153,273 @@
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B641C"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
+    <w:rsid w:val="005D25D7"/>
     <w:rsid w:val="005D3959"/>
+    <w:rsid w:val="005D3BF3"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
     <w:rsid w:val="005F087C"/>
     <w:rsid w:val="005F0E66"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="005F2DF4"/>
     <w:rsid w:val="005F39F0"/>
     <w:rsid w:val="005F3A44"/>
     <w:rsid w:val="005F4CBA"/>
     <w:rsid w:val="005F4DBF"/>
     <w:rsid w:val="005F500B"/>
     <w:rsid w:val="005F5CA8"/>
     <w:rsid w:val="005F6652"/>
     <w:rsid w:val="005F7CFF"/>
     <w:rsid w:val="005F7F3D"/>
     <w:rsid w:val="00603B66"/>
     <w:rsid w:val="006040EA"/>
     <w:rsid w:val="006048DA"/>
     <w:rsid w:val="0060493B"/>
     <w:rsid w:val="00610241"/>
     <w:rsid w:val="00611151"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00617938"/>
     <w:rsid w:val="00617C98"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
     <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
     <w:rsid w:val="00627A32"/>
     <w:rsid w:val="0063085E"/>
     <w:rsid w:val="00630E6F"/>
     <w:rsid w:val="00631676"/>
     <w:rsid w:val="006321F1"/>
     <w:rsid w:val="006323D9"/>
     <w:rsid w:val="00634810"/>
+    <w:rsid w:val="006350E9"/>
     <w:rsid w:val="00636DBC"/>
     <w:rsid w:val="00636F65"/>
     <w:rsid w:val="0063768B"/>
     <w:rsid w:val="00637B42"/>
     <w:rsid w:val="00637EBC"/>
     <w:rsid w:val="00640D21"/>
     <w:rsid w:val="00641482"/>
     <w:rsid w:val="00641CF6"/>
     <w:rsid w:val="00642BAB"/>
+    <w:rsid w:val="00642F77"/>
     <w:rsid w:val="00644F77"/>
+    <w:rsid w:val="00646448"/>
     <w:rsid w:val="00646571"/>
     <w:rsid w:val="00646854"/>
     <w:rsid w:val="006505FC"/>
     <w:rsid w:val="00650BE3"/>
     <w:rsid w:val="00651E88"/>
     <w:rsid w:val="006524EB"/>
     <w:rsid w:val="00652F60"/>
     <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="0065793A"/>
     <w:rsid w:val="006608F0"/>
     <w:rsid w:val="00661505"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00661F14"/>
     <w:rsid w:val="006621DD"/>
     <w:rsid w:val="00662F2C"/>
     <w:rsid w:val="006634DB"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="00666F49"/>
     <w:rsid w:val="00667E95"/>
     <w:rsid w:val="006707C9"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00672110"/>
     <w:rsid w:val="00672B1D"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
+    <w:rsid w:val="0068750F"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
     <w:rsid w:val="006B3B46"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
     <w:rsid w:val="006C489D"/>
     <w:rsid w:val="006C496B"/>
     <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006D0BAB"/>
     <w:rsid w:val="006D173E"/>
     <w:rsid w:val="006D20EB"/>
     <w:rsid w:val="006D2207"/>
     <w:rsid w:val="006D31C5"/>
     <w:rsid w:val="006D3288"/>
     <w:rsid w:val="006D4B11"/>
     <w:rsid w:val="006D5D29"/>
     <w:rsid w:val="006D5F7E"/>
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
+    <w:rsid w:val="006E2B1F"/>
     <w:rsid w:val="006E5A6D"/>
     <w:rsid w:val="006E6147"/>
     <w:rsid w:val="006F0F99"/>
     <w:rsid w:val="006F2330"/>
     <w:rsid w:val="006F34C8"/>
     <w:rsid w:val="006F3CAA"/>
     <w:rsid w:val="006F41CC"/>
     <w:rsid w:val="006F57C3"/>
     <w:rsid w:val="006F590A"/>
     <w:rsid w:val="006F5CD9"/>
     <w:rsid w:val="006F6A68"/>
     <w:rsid w:val="006F6E31"/>
     <w:rsid w:val="006F71F5"/>
     <w:rsid w:val="00700CA4"/>
     <w:rsid w:val="007024AE"/>
     <w:rsid w:val="00702FCF"/>
     <w:rsid w:val="00703823"/>
     <w:rsid w:val="0070420E"/>
+    <w:rsid w:val="00704431"/>
+    <w:rsid w:val="00706971"/>
     <w:rsid w:val="00710887"/>
     <w:rsid w:val="00712337"/>
     <w:rsid w:val="00712E65"/>
     <w:rsid w:val="00713B89"/>
+    <w:rsid w:val="0071483A"/>
     <w:rsid w:val="00715694"/>
     <w:rsid w:val="00717834"/>
     <w:rsid w:val="007218AB"/>
     <w:rsid w:val="00722A4D"/>
     <w:rsid w:val="007235E9"/>
     <w:rsid w:val="00724BD4"/>
     <w:rsid w:val="00724E01"/>
     <w:rsid w:val="007263C8"/>
     <w:rsid w:val="00727041"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007325F1"/>
     <w:rsid w:val="0073284C"/>
     <w:rsid w:val="0073483F"/>
     <w:rsid w:val="00735228"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="0073730E"/>
     <w:rsid w:val="0074374B"/>
+    <w:rsid w:val="00744990"/>
+    <w:rsid w:val="00745893"/>
     <w:rsid w:val="00745DE0"/>
     <w:rsid w:val="00746335"/>
     <w:rsid w:val="007463F9"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
     <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
-    <w:rsid w:val="00792B86"/>
     <w:rsid w:val="00793719"/>
+    <w:rsid w:val="00793D51"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
     <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
     <w:rsid w:val="007B417A"/>
     <w:rsid w:val="007B5A24"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C2D0B"/>
     <w:rsid w:val="007C3C97"/>
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
@@ -7402,906 +7451,960 @@
     <w:rsid w:val="007F6A85"/>
     <w:rsid w:val="007F6D44"/>
     <w:rsid w:val="007F7155"/>
     <w:rsid w:val="007F71D1"/>
     <w:rsid w:val="0080081C"/>
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
+    <w:rsid w:val="0083543C"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
     <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
     <w:rsid w:val="00850AB7"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
     <w:rsid w:val="0088028A"/>
     <w:rsid w:val="00880F8A"/>
     <w:rsid w:val="008825BD"/>
     <w:rsid w:val="00882875"/>
     <w:rsid w:val="00883B97"/>
     <w:rsid w:val="008843E9"/>
     <w:rsid w:val="008858CC"/>
     <w:rsid w:val="0088603C"/>
     <w:rsid w:val="00886A16"/>
     <w:rsid w:val="00890164"/>
     <w:rsid w:val="008901C3"/>
     <w:rsid w:val="00893518"/>
+    <w:rsid w:val="00894545"/>
     <w:rsid w:val="008947A8"/>
     <w:rsid w:val="00895DB6"/>
+    <w:rsid w:val="00897857"/>
     <w:rsid w:val="008A0DD9"/>
     <w:rsid w:val="008A1B43"/>
     <w:rsid w:val="008A358D"/>
     <w:rsid w:val="008A42EC"/>
     <w:rsid w:val="008A4460"/>
     <w:rsid w:val="008A7AFE"/>
     <w:rsid w:val="008B1D4E"/>
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
+    <w:rsid w:val="008B320A"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
     <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
     <w:rsid w:val="008E5487"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
+    <w:rsid w:val="00902F83"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
     <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
+    <w:rsid w:val="009241D0"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
     <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
+    <w:rsid w:val="00951568"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
     <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
     <w:rsid w:val="00965AB8"/>
     <w:rsid w:val="00967854"/>
     <w:rsid w:val="00970DD6"/>
     <w:rsid w:val="00971098"/>
     <w:rsid w:val="0097112B"/>
     <w:rsid w:val="00971D1E"/>
     <w:rsid w:val="00972BCB"/>
     <w:rsid w:val="00973191"/>
     <w:rsid w:val="00973E85"/>
     <w:rsid w:val="00974340"/>
+    <w:rsid w:val="00974560"/>
     <w:rsid w:val="0097503C"/>
     <w:rsid w:val="00975653"/>
     <w:rsid w:val="0097566E"/>
+    <w:rsid w:val="00976899"/>
     <w:rsid w:val="00980330"/>
     <w:rsid w:val="00982074"/>
     <w:rsid w:val="0098291E"/>
     <w:rsid w:val="00982D80"/>
     <w:rsid w:val="009846B2"/>
     <w:rsid w:val="009902DD"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="0099440D"/>
     <w:rsid w:val="00994793"/>
     <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A369C"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A4F41"/>
     <w:rsid w:val="009A587D"/>
     <w:rsid w:val="009A791C"/>
     <w:rsid w:val="009A7B7B"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B47FE"/>
     <w:rsid w:val="009B4A50"/>
     <w:rsid w:val="009B7869"/>
     <w:rsid w:val="009C0239"/>
     <w:rsid w:val="009C0E02"/>
+    <w:rsid w:val="009C3DF8"/>
     <w:rsid w:val="009C3FCD"/>
     <w:rsid w:val="009C43B1"/>
+    <w:rsid w:val="009C5E58"/>
     <w:rsid w:val="009C66A8"/>
     <w:rsid w:val="009D0624"/>
     <w:rsid w:val="009D096E"/>
     <w:rsid w:val="009D21B5"/>
     <w:rsid w:val="009D279B"/>
     <w:rsid w:val="009D4DE8"/>
+    <w:rsid w:val="009D5084"/>
     <w:rsid w:val="009D51BB"/>
     <w:rsid w:val="009D7DCA"/>
     <w:rsid w:val="009E05D4"/>
     <w:rsid w:val="009E2FF1"/>
     <w:rsid w:val="009E3D9B"/>
     <w:rsid w:val="009E40F1"/>
     <w:rsid w:val="009E4C43"/>
     <w:rsid w:val="009E67CB"/>
     <w:rsid w:val="009E695F"/>
     <w:rsid w:val="009F2DE5"/>
     <w:rsid w:val="009F418B"/>
     <w:rsid w:val="009F429C"/>
     <w:rsid w:val="009F59EE"/>
     <w:rsid w:val="009F5A46"/>
     <w:rsid w:val="009F61B5"/>
     <w:rsid w:val="009F7176"/>
     <w:rsid w:val="009F7715"/>
     <w:rsid w:val="009F7BE6"/>
     <w:rsid w:val="00A01958"/>
     <w:rsid w:val="00A0243B"/>
     <w:rsid w:val="00A033A8"/>
     <w:rsid w:val="00A06652"/>
+    <w:rsid w:val="00A06D4E"/>
     <w:rsid w:val="00A119CB"/>
     <w:rsid w:val="00A12C80"/>
     <w:rsid w:val="00A13262"/>
     <w:rsid w:val="00A15083"/>
     <w:rsid w:val="00A2083E"/>
     <w:rsid w:val="00A23F93"/>
     <w:rsid w:val="00A251B7"/>
     <w:rsid w:val="00A25B25"/>
     <w:rsid w:val="00A2616D"/>
     <w:rsid w:val="00A262B2"/>
     <w:rsid w:val="00A30088"/>
     <w:rsid w:val="00A317E9"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A33820"/>
     <w:rsid w:val="00A356F6"/>
+    <w:rsid w:val="00A36976"/>
     <w:rsid w:val="00A41FFD"/>
     <w:rsid w:val="00A44181"/>
     <w:rsid w:val="00A449A7"/>
     <w:rsid w:val="00A47E88"/>
     <w:rsid w:val="00A50537"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A51ED5"/>
+    <w:rsid w:val="00A523CA"/>
     <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A55FF4"/>
     <w:rsid w:val="00A5681A"/>
     <w:rsid w:val="00A609E2"/>
     <w:rsid w:val="00A61B3D"/>
     <w:rsid w:val="00A62B2F"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00A66263"/>
     <w:rsid w:val="00A6634C"/>
     <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70BFD"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A716DA"/>
     <w:rsid w:val="00A71907"/>
     <w:rsid w:val="00A7262E"/>
     <w:rsid w:val="00A7652F"/>
     <w:rsid w:val="00A77602"/>
     <w:rsid w:val="00A77C37"/>
     <w:rsid w:val="00A80D19"/>
     <w:rsid w:val="00A82822"/>
+    <w:rsid w:val="00A86D97"/>
     <w:rsid w:val="00A87E4C"/>
     <w:rsid w:val="00A9058B"/>
     <w:rsid w:val="00A91845"/>
     <w:rsid w:val="00A91B4B"/>
+    <w:rsid w:val="00A91EC8"/>
     <w:rsid w:val="00A920BE"/>
     <w:rsid w:val="00A94ECB"/>
     <w:rsid w:val="00A96FE1"/>
     <w:rsid w:val="00A9782C"/>
     <w:rsid w:val="00AA04A0"/>
     <w:rsid w:val="00AA2310"/>
     <w:rsid w:val="00AA2878"/>
+    <w:rsid w:val="00AA2FB3"/>
     <w:rsid w:val="00AB0DEF"/>
     <w:rsid w:val="00AB26A8"/>
     <w:rsid w:val="00AB3296"/>
     <w:rsid w:val="00AB3C1B"/>
     <w:rsid w:val="00AB5442"/>
     <w:rsid w:val="00AB753F"/>
     <w:rsid w:val="00AC0E9F"/>
     <w:rsid w:val="00AC0F71"/>
     <w:rsid w:val="00AC1AD3"/>
     <w:rsid w:val="00AC1DCC"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC318C"/>
     <w:rsid w:val="00AC3907"/>
     <w:rsid w:val="00AC6EF8"/>
     <w:rsid w:val="00AD0166"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD1D6A"/>
     <w:rsid w:val="00AD22EF"/>
     <w:rsid w:val="00AD4420"/>
     <w:rsid w:val="00AD5A4A"/>
     <w:rsid w:val="00AD5A7B"/>
     <w:rsid w:val="00AD758E"/>
     <w:rsid w:val="00AD7BA1"/>
     <w:rsid w:val="00AD7E83"/>
     <w:rsid w:val="00AE00CB"/>
     <w:rsid w:val="00AE0B76"/>
     <w:rsid w:val="00AE2251"/>
     <w:rsid w:val="00AE2314"/>
     <w:rsid w:val="00AE2C0E"/>
     <w:rsid w:val="00AE40FF"/>
     <w:rsid w:val="00AE5CAD"/>
     <w:rsid w:val="00AE60C3"/>
     <w:rsid w:val="00AF0F80"/>
     <w:rsid w:val="00AF26B6"/>
     <w:rsid w:val="00AF2C7C"/>
     <w:rsid w:val="00AF430E"/>
     <w:rsid w:val="00AF44DF"/>
     <w:rsid w:val="00AF6CCC"/>
     <w:rsid w:val="00AF6D4A"/>
     <w:rsid w:val="00AF6E9A"/>
     <w:rsid w:val="00AF6F56"/>
     <w:rsid w:val="00AF7B2A"/>
     <w:rsid w:val="00B001E3"/>
     <w:rsid w:val="00B00BFE"/>
     <w:rsid w:val="00B01353"/>
     <w:rsid w:val="00B01B38"/>
     <w:rsid w:val="00B01CC3"/>
     <w:rsid w:val="00B025D8"/>
+    <w:rsid w:val="00B02749"/>
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
+    <w:rsid w:val="00B12151"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
     <w:rsid w:val="00B301FF"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
     <w:rsid w:val="00B338EF"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
-    <w:rsid w:val="00B41A6C"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
+    <w:rsid w:val="00B47390"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
+    <w:rsid w:val="00B74E0D"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
     <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
-    <w:rsid w:val="00B94CE5"/>
+    <w:rsid w:val="00B94267"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
+    <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
+    <w:rsid w:val="00BC678D"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
     <w:rsid w:val="00BD43AD"/>
     <w:rsid w:val="00BD5771"/>
     <w:rsid w:val="00BD73AD"/>
     <w:rsid w:val="00BD7527"/>
     <w:rsid w:val="00BD7653"/>
     <w:rsid w:val="00BD7ADB"/>
     <w:rsid w:val="00BE1530"/>
     <w:rsid w:val="00BE1CFB"/>
     <w:rsid w:val="00BE29C1"/>
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
+    <w:rsid w:val="00C04B0B"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
+    <w:rsid w:val="00C247DF"/>
     <w:rsid w:val="00C24897"/>
+    <w:rsid w:val="00C24C58"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
+    <w:rsid w:val="00C33726"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
+    <w:rsid w:val="00C36400"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
     <w:rsid w:val="00C515EF"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
     <w:rsid w:val="00C554E4"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55BC6"/>
     <w:rsid w:val="00C55E72"/>
     <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C57B84"/>
     <w:rsid w:val="00C603C4"/>
     <w:rsid w:val="00C611A9"/>
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
+    <w:rsid w:val="00C83D59"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
+    <w:rsid w:val="00C86D39"/>
     <w:rsid w:val="00C87F56"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
     <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
     <w:rsid w:val="00CD47F7"/>
     <w:rsid w:val="00CD4AB7"/>
     <w:rsid w:val="00CD59A7"/>
     <w:rsid w:val="00CD6C35"/>
     <w:rsid w:val="00CE292A"/>
     <w:rsid w:val="00CE29A9"/>
     <w:rsid w:val="00CE3910"/>
+    <w:rsid w:val="00CE48D8"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
+    <w:rsid w:val="00CE7C0A"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
     <w:rsid w:val="00CF2B10"/>
     <w:rsid w:val="00CF301B"/>
     <w:rsid w:val="00CF306E"/>
     <w:rsid w:val="00CF36F4"/>
     <w:rsid w:val="00CF3ACD"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF50D8"/>
     <w:rsid w:val="00CF55DA"/>
     <w:rsid w:val="00CF72FF"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
     <w:rsid w:val="00D02201"/>
     <w:rsid w:val="00D02210"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D053A3"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D42D12"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
+    <w:rsid w:val="00D50DD8"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
     <w:rsid w:val="00D65D5B"/>
+    <w:rsid w:val="00D67FCC"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
+    <w:rsid w:val="00D82A07"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
+    <w:rsid w:val="00D922AE"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
     <w:rsid w:val="00D94404"/>
     <w:rsid w:val="00D966C9"/>
     <w:rsid w:val="00D96BBB"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1F7E"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA41A4"/>
     <w:rsid w:val="00DA5816"/>
     <w:rsid w:val="00DA6343"/>
     <w:rsid w:val="00DA656A"/>
     <w:rsid w:val="00DA79C7"/>
     <w:rsid w:val="00DB0E59"/>
     <w:rsid w:val="00DB0EEE"/>
     <w:rsid w:val="00DB1ECD"/>
     <w:rsid w:val="00DB3F3F"/>
     <w:rsid w:val="00DB6B18"/>
     <w:rsid w:val="00DC2779"/>
     <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
     <w:rsid w:val="00DD324C"/>
+    <w:rsid w:val="00DD661C"/>
     <w:rsid w:val="00DD71EF"/>
     <w:rsid w:val="00DD778D"/>
     <w:rsid w:val="00DE0FDD"/>
     <w:rsid w:val="00DE107A"/>
     <w:rsid w:val="00DE1470"/>
     <w:rsid w:val="00DE14E7"/>
     <w:rsid w:val="00DE1EE2"/>
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
     <w:rsid w:val="00DF14EF"/>
     <w:rsid w:val="00DF39CB"/>
     <w:rsid w:val="00DF3AEF"/>
     <w:rsid w:val="00DF4455"/>
     <w:rsid w:val="00DF646B"/>
     <w:rsid w:val="00DF7916"/>
     <w:rsid w:val="00E027DB"/>
     <w:rsid w:val="00E02E01"/>
     <w:rsid w:val="00E107F4"/>
     <w:rsid w:val="00E12E73"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E142C7"/>
+    <w:rsid w:val="00E15499"/>
     <w:rsid w:val="00E158E4"/>
     <w:rsid w:val="00E17C2A"/>
     <w:rsid w:val="00E20B57"/>
     <w:rsid w:val="00E20CFB"/>
+    <w:rsid w:val="00E21EA1"/>
     <w:rsid w:val="00E22380"/>
     <w:rsid w:val="00E24057"/>
+    <w:rsid w:val="00E24B6A"/>
     <w:rsid w:val="00E25DD1"/>
     <w:rsid w:val="00E26472"/>
     <w:rsid w:val="00E267E0"/>
     <w:rsid w:val="00E30987"/>
     <w:rsid w:val="00E32152"/>
     <w:rsid w:val="00E3271A"/>
+    <w:rsid w:val="00E32A7B"/>
     <w:rsid w:val="00E345FC"/>
     <w:rsid w:val="00E34B42"/>
     <w:rsid w:val="00E34C11"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E357E3"/>
     <w:rsid w:val="00E35FE0"/>
     <w:rsid w:val="00E361EA"/>
     <w:rsid w:val="00E36D9E"/>
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
+    <w:rsid w:val="00E52DAE"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
     <w:rsid w:val="00E660B7"/>
     <w:rsid w:val="00E70499"/>
     <w:rsid w:val="00E724DC"/>
     <w:rsid w:val="00E724E6"/>
     <w:rsid w:val="00E72E09"/>
     <w:rsid w:val="00E73750"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E76245"/>
+    <w:rsid w:val="00E77ABA"/>
     <w:rsid w:val="00E80827"/>
     <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
     <w:rsid w:val="00E825CC"/>
+    <w:rsid w:val="00E83C9C"/>
     <w:rsid w:val="00E848AA"/>
     <w:rsid w:val="00E87DB6"/>
     <w:rsid w:val="00E90F19"/>
     <w:rsid w:val="00E92B3C"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
     <w:rsid w:val="00EA021A"/>
     <w:rsid w:val="00EA231E"/>
     <w:rsid w:val="00EA3F6C"/>
     <w:rsid w:val="00EA4203"/>
     <w:rsid w:val="00EA57CD"/>
     <w:rsid w:val="00EB06C9"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EB20F4"/>
     <w:rsid w:val="00EB2D21"/>
     <w:rsid w:val="00EB39F7"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB5C01"/>
     <w:rsid w:val="00EB5F03"/>
+    <w:rsid w:val="00EB7792"/>
     <w:rsid w:val="00EB7D61"/>
     <w:rsid w:val="00EC03F2"/>
     <w:rsid w:val="00EC1A5F"/>
     <w:rsid w:val="00EC1C6B"/>
+    <w:rsid w:val="00EC3EBC"/>
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
+    <w:rsid w:val="00ED2919"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
+    <w:rsid w:val="00EE4849"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
+    <w:rsid w:val="00EE72D4"/>
     <w:rsid w:val="00EF192B"/>
     <w:rsid w:val="00EF3EA6"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
     <w:rsid w:val="00F02343"/>
     <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
+    <w:rsid w:val="00F1739F"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
+    <w:rsid w:val="00F278A4"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
+    <w:rsid w:val="00F63C91"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
     <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
+    <w:rsid w:val="00F85EEA"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F91247"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
+    <w:rsid w:val="00FA48DA"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
     <w:rsid w:val="00FC4A80"/>
     <w:rsid w:val="00FC5E98"/>
     <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
     <w:rsid w:val="00FD046B"/>
     <w:rsid w:val="00FD0CB8"/>
     <w:rsid w:val="00FD128F"/>
     <w:rsid w:val="00FD2ADB"/>
     <w:rsid w:val="00FD3BB4"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD5917"/>
@@ -8346,52 +8449,52 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5C714B3C"/>
-  <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
+  <w14:docId w14:val="7679F7B0"/>
+  <w15:docId w15:val="{2BE7EC5A-B90E-4B28-BE0B-AFF33BC10182}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10944,85 +11047,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B763D0-21D5-4302-A0B5-B97C4EA52909}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B5FFBC6-E203-4D1A-A0CC-82696252A59C}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>34040</Characters>
+  <Pages>9</Pages>
+  <Words>6114</Words>
+  <Characters>33813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>479</Lines>
-  <Paragraphs>196</Paragraphs>
+  <Lines>483</Lines>
+  <Paragraphs>191</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39988</CharactersWithSpaces>
+  <CharactersWithSpaces>39736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">