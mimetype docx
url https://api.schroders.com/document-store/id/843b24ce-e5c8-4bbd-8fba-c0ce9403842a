--- v8 (2026-07-21)
+++ v9 (2026-09-02)
@@ -5,88 +5,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="313959C9" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="5E3C51DC" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25F48905" w14:textId="2F88B0BF" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
+          <w:p w14:paraId="2CD40E7B" w14:textId="77777777" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -118,86 +118,74 @@
                                 <a:schemeClr val="accent2"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="73FC190B"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schroder ISF* </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> High Yield</w:t>
+              <w:t>Schroder ISF* Euro High Yield</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00364D1D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4B1D4235" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="0A9ADEF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-597534</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7571491" cy="2647950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -240,1253 +228,1283 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="152"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="2C56F7B4" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="5A44D1F3" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3903E3" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="3C81CA90" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund Manager: </w:t>
             </w:r>
             <w:r>
               <w:t>Hugo Squire</w:t>
             </w:r>
             <w:r w:rsidR="00D67FCC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="2F5CE0CA" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="6A3BB3DE" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F698D42" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="1D3736BD" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">June 2026 </w:t>
+              <w:t xml:space="preserve">July 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="3E1C081E" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="61B62064" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1928679F" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="0F70493B" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54703A11" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="230592DE" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70708FD7" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
+    <w:p w14:paraId="27E00FC3" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc72584036"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc72515832"/>
     </w:p>
-    <w:p w14:paraId="294B1A00" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="59C97FC2" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CA3D0A" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="370C13BA" w14:textId="77777777" w:rsidR="00DA5900" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>June was generally a positive month for global bond markets although yields remained sensitive to fluctuations in energy prices throughout the month. An early rise in government bond yields was subsequently reversed, leaving yields broadly slightly lower over the month.  Corporate bonds were resilient, posting a positive total return</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Global bond markets faced several challenges in July. Bond yields rose, continuing to track energy prices closely. Renewed US-Iran tensions drove oil prices higher, with Brent crude briefly touching just over $100 a barrel, as investors priced in fresh risks of disruption in the Strait of Hormuz and the wider region. Corporate bonds initially held up well, however renewed geopolitical escalation and the subsequent jump in oil prices and government bond yields tested that resilience as the month progressed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45198108" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6CBDE332" w14:textId="77777777" w:rsidR="00DA5900" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In European credit, high yield issues outperformed investment grade where the automotive sector was notably weaker driven by company-specific developments. Volkswagen announced further job cuts in response to overcapacity and competition from Chinese auto manufacturers. An unexpected profit warning from BMW also unsettled credit investors, as the impact of weaker demand in China and competitive pressures in the premium electric vehicles (EV) market led management to downgrade earnings forecasts for 2026.</w:t>
+        <w:t>European credit registered negative total returns, although spreads ended the month marginally tighter, outperforming government bonds. High yield credit outperformed investment grade issues due to the combination of shorter duration and higher carry. Performance diverged notably by sector and duration, with spreads in technology-related credit particularly long-dated issues widening sharply as investors questioned whether AI-related capital expenditure (capex) had moved too far.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678E5CCD" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="2237201A" w14:textId="14146045" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The technical backdrop for euro credit markets has also softened since the beginning of the year, notably fund inflows which are now focused on shorter duration products, while the primary market remains busy with a further tranche of new issues in June. Premiums on new issues have returned to their March peak, while book coverage ratios are near two-year lows indicating early signs of supply indigestion. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The catalyst for this sell-off was the unexpected $25bn issue in several tranches from Amazon, priced at a significantly higher yield for the long-dated bonds, which drew the weakest demand this year and raised concerns about the risk appetite among investors to absorb further large-scale AI-related supply from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>As expected, the European Central Bank (ECB) increased interest rates by 25 basis points to 2.25% in June – the first major central bank to tighten monetary policy in response to inflationary pressures triggered by the Middle East conflict. ECB officials highlighted evidence that the impact of higher energy costs was beginning to filter through into the broader economy. The ECB now expects headline inflation to average 3% this year, before easing in 2027.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">However, data for June highlighted eurozone inflation fell below 3% with oil prices now back at levels immediately prior to the outbreak of the conflict in the spring. Core inflation was also below expectations, also suggesting inflationary pressures are now beginning to ease. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. These concerns were heightened by second quarter results from Alphabet as although earnings and revenues exceeded forecasts, Google’s parent company announced a substantial upward revision in capex guidance for the year. </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">The latest Eurozone composite purchasing managers index (PMI) survey for June also highlighted a more benign backdrop with some signs of stabilisation in private sector activity with a continued expansion in manufacturing, while weakness in the services sector was less pronounced. </w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The second quarter earnings season in Europe highlighted divergence between sectors, with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular strength</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in energy – buoyed by higher oil prices – and in financials, notably banks which have benefitted from growth in net interest margins. Capital goods sectors also highlighted strong revenue growth, boosted by the data centre build out. By contrast, autos and consumer cyclicals have been facing substantial headwinds, with several consumer names downgrading annual forecasts due to rising energy costs and competitive pressures. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Softer eurozone inflation data in early July initially encouraged bond markets to scale back some of the interest rate hikes priced in over the next 12 months, with both the headline and core consumer price indices (CPI) surprising on the downside. However, the subsequent surge in oil and European natural gas prices reversed that narrative. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Meanwhile, the European Central Bank (ECB) kept its deposit rate at 2.25% in line with expectations. However, the ECB did little to push back against market pricing for further interest rate rises, given resilient growth with the second quarter GDP figure highlighting the eurozone economy grew by 0.4% led by Spain, while the German, French and Italian economies all expanded. Against this backdrop, government bond yields climbed to multi-year highs. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3A5429" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="37D74B21" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA12EC2" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="75C22476" w14:textId="77777777" w:rsidR="00DA5900" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The fund posted a positive total return but underperformed the reference benchmark during June. </w:t>
+        <w:t xml:space="preserve">The fund posted a negative total return, underperforming the reference benchmark during July. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F14A76" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6679B471" w14:textId="7FC64E98" w:rsidR="00DA5900" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Positioning in the financial services sector detracted over the month. </w:t>
+        <w:t xml:space="preserve">Holdings in data centre infrastructure providers detracted on concerns about the volume on new issuance arising from large scale investment from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in data centre assets. Moreover, security selection in real estate was also a drag on performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F25B6F" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="596A07FB" w14:textId="6ADAC9B9" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hedging against a widening of credit spreads, through the iTraxx Europe Crossover Index, weighed on relative performance against the benchmark. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The fund’s holdings in the energy sector gained ground as the oil price rose sharply, notably the position in a Brazilian oil refinery as supply constraints are positive for operating margins. Underweight exposure to the automotive and </w:t>
+      </w:r>
       <w:r>
-        <w:t>In basic industries, the fund’s holding in a European specialty chemicals group detracted as the de-escalation of the conflict in the Middle East is potentially dilutive for petrochemical industry operating margins.</w:t>
-[...8 lines deleted...]
-        <w:t>Holdings in a UK telecoms infrastructure and broadcasting company, and an international gaming group, were leading contributors in June.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">services sectors also contributed positively. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135D1CF5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="53C0FD9A" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
-        <w:lastRenderedPageBreak/>
         <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B95F989" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="2DCDD97C" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We made several additions to the portfolio during the month through the new issue market. Within the artificial intelligence (AI) theme, we continue to focus on data centre infrastructure assets, adding a senior euro-denominated issue on an attractive yield backed by tenancy agreements to fund the build out of data centres in Scandinavia, which also benefit from relatively low energy costs. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">A theme we sought to capture during July within credit markets was the AI-related weakness, adding exposure to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>We purchased senior secured bonds in the primary market, issued by a leading auto components supplier for the heavy-duty commercial vehicle segment.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>In the retail sector, we added to the holding in first lien securities from a UK pub operator backed by property assets, which recently reported an encouraging trading update.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> and data centres as the souring of market sentiment left them lagging other bond sectors. While generative AI economics remain uncertain, we see this as more relevant for equity investors than bondholders, given these issuers’ strong debt-servicing capacity.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">We exited the holding in a European satellite operator as the recent SpaceX IPO increases competitive pressures in the industry. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
-        <w:t>Our holding in an Italian toll road operator was redeemed at above par.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:br/>
+        <w:t xml:space="preserve">We established a holding in in a large-scale investment grade issue from a financing vehicle for the build out of an AI-related data centre campus in the US, to be developed and operated by a major US technology company which is guaranteeing the lease payments. The issue has senior secured status.  </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">We sold down the holding in a leading plant-based food producer, as although free cash flows resilient and the credit outlook is relatively stable. the business now faces pricing pressures and intensifying competition. </w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">In the telecom sector, we added senior secured bonds where the issuer has been weathering competitive pressures from new entrants into the TV and broadband markets and high debt levels but has now embarked on measures to strengthen the balance sheet and deleverage, with the support of major shareholders. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">In the primary market, we acquired a holding in senior secured bonds from a UK staffing business, as well as a new issue from a Hungarian bank. We are positive on the outlook for Hungarian credit, as the new government is committed to meeting the requirements for joining the euro over the next four years. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">While the fund remains underweight in the autos sector, we added a holding in a European components supplier where trading conditions are improving as the company has secured contracts with Chinese original equipment manufacturers (OEMs). </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAC0F48" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="4D1D2A09" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Outlook/positioning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2917DD" w14:textId="3C854869" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="72E279C0" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, the region has been doubly affected since the outbreak of the Middle East conflict by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. However, with the ceasefire between the US and Iran extended, and the Strait of Hormuz reopened, expected near-term inflationary pressures in the eurozone hadeased. </w:t>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, the region has been doubly affected since the outbreak of the Middle East conflict by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">While inflationary pressures had eased with the announcement of a ceasefire between in the Middle East between the US and Iran, the flash headline CPI data published at the end of July highlighted the impact of a renewed rise in energy prices following the recent re-escalation in the conflict. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">With the clear risk that the conflict could become more prolonged, the ECB is likely to be even more vigilant in monitoring the secondary impact of elevated energy prices, particularly on broader consumer prices and wage inflation. While the ECB’s response to the inflationary impact of the Middle East conflict should be markedly less hawkish than four years ago following the outbreak of the Russia/Ukraine conflict in 2022, a further hike in interest rates in September now appears likely. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Nevertheless, while European bond markets are likely to remain driven by global events, credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, with euro credit spreads at historically tight levels we have been very selective in the primary market, focusing on opportunities that provide good carry and favourable underlying credit fundamentals. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC6BE0E" w14:textId="77777777" w:rsidR="009241D0" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
-[...26 lines deleted...]
-    <w:p w14:paraId="76850D8C" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="7565BCD3" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6965B436" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
+    <w:p w14:paraId="5B09D114" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="73DB07B1" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6717052C" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBF723A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="22A6D1CC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="348E0984" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
+          <w:p w14:paraId="74CB374D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+              <w:t xml:space="preserve">Fund A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="480FDCE7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
+          <w:p w14:paraId="33158E05" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Fund I Acc EUR</w:t>
+              <w:t xml:space="preserve">Fund I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="239A5C7E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
+          <w:p w14:paraId="5CF611D5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5FE19735" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6B285CF6" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34C2FACD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="792E5F4B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="371C5AB9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="030AB92F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55D13349" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="4D6EFA25" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55A96DAE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="357F2E84" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4973488C" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="700A686D" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C72B4C7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="06832F80" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="078E1F0C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="71C1E4CA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7249C06F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3673086D" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">12.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1268618E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="76171EED" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CF41B3C" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="08F860A6" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B2F308" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="5A550107" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A226161" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0A1544E2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13FEC086" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6D0055AF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">13.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2C98F1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="40E414A2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="44BCF6C0" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="30FF0BEC" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC5A3CB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3BA072F5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="082951CE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1566F2C1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-13.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34340203" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="297B901C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-12.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3DED14" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="04544C48" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="34322033" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5D5BD41A" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2052FF77" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="43792531" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F384C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="19949515" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67BF7AB2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="7427F6A8" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37D2FC9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3C2E756E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="76DC3FA9" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1B14F429" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="020A2676" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="26E4CCCD" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A723FDA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3291A8C5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0876DF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="19044E4F" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC53057" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="553CDDC7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2982F88B" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="65B277B2" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A83303A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0DE78CB5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15DE0866" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="070DBDFF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F4F71E" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="353E82A1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB8E702" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3A262DA9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B9EAFC6" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="397F96B4" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2085BB8C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0AA6D690" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4578B589" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3D81FF32" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42D93424" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3F27F370" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21B22E15" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="7AB2D418" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3DC23836" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="478AAE2F" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21CA1819" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6EC54623" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="610B3067" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="2120A93F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="054CB78A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="7D09AB87" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B29CD9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="77064B7B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="783FE353" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6BF58726" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF33560" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="2E492EB2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="335381D6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="4891328A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25A8C00B" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="054CA3BD" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">11.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55DC1C8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="683247B3" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4600D765" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
+    <w:p w14:paraId="454EB6F0" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29541B6E" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
+    <w:p w14:paraId="77CCF205" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 July 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
       </w:r>
       <w:r w:rsidRPr="000658EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>A Acc Share class (LU0849399786) inception on 14 November 2012; I Acc Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU0849399786) inception on 14 November 2012; I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
       </w:r>
       <w:r w:rsidRPr="001246F1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
@@ -1496,2462 +1514,2497 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeem</w:t>
       </w:r>
       <w:r w:rsidRPr="001246F1">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
-        <w:t>The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark in order to take advantage of specific investment opportunities.</w:t>
+        <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAD075B" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
+    <w:p w14:paraId="0C6DAC0C" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
+        <w:t xml:space="preserve">ICE BofA EUR HY </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Constnd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFFF0F7" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
+    <w:p w14:paraId="666DF025" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r w:rsidR="007B5A24">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CC3BCD" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
+    <w:p w14:paraId="22A2A697" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="41D6C18D" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="002E1BEB" w14:paraId="6FE7B399" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011EFBEC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="54DDBEF4" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB3350C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="59F37726" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1 Month</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">1 Month </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2206DC90" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="6C2EC4D8" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3 Months</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">3 Months </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C483F10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="59427CB7" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>YTD</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">YTD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA83A96" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="66B76832" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1 Year</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">1 Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DC9922" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="25253FB3" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3 Years p.a.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">3 Years p.a. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EB84F2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="21098155" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5 Years p.a.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">5 Years p.a. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D57F859" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="04B3626A" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>10 Years p.a.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">10 Years p.a. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DF76A1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="70D32963" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Since Inception p.a.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Since Inception p.a. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="414C5FA0" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="002E1BEB" w14:paraId="7E812B69" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E1DF82" w14:textId="77777777" w:rsidR="00823CC4" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4248397F" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(bid to bid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D28A9C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131C7BD6" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C76934" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1BCD06" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249556EB" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">7.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1034330A" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D96CCEB" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D401562" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E1BEB" w14:paraId="4572D021" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B610B" w14:textId="77777777" w:rsidR="00823CC4" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E76AD3F" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(offer to bid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E14A51" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-3.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ECC5CA" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-2.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="106CB159" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-1.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DC6A71" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EC32FE" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6CE7C2" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2303BAC5" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6120E15E" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="0023509A" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E1BEB" w14:paraId="4F96B183" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A75AED" w14:textId="77777777" w:rsidR="00823CC4" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F58273E" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(bid to bid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E633A4" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7157E44E" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DE7A59" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19088578" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F51DF6" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">9.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348B709C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="646BEF74" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCE2CBB" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E1BEB" w14:paraId="67077944" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6324D58A" w14:textId="77777777" w:rsidR="00823CC4" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1720FF01" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(offer to bid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E3841B" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4FE93C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB36C13" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50460778" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29995618" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A88A5D7" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674F221D" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DC99DC" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E1BEB" w14:paraId="608A6A55" w14:textId="77777777" w:rsidTr="009D5084">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="66CC0780" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
+          <w:p w14:paraId="24C41892" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRPr="00DD71EF" w:rsidRDefault="006E6147" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+              <w:t>Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidR="002E1BEB">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C48AC11" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="11EF5DFA" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.1 </w:t>
+              <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFDD799" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="26F4F77E" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3.0 </w:t>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0744F71B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="1EC7750B" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.9 </w:t>
+              <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC87735" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="64E1D96C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.0 </w:t>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5492397E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="475EE770" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">8.4 </w:t>
+              <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B47FC0" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="1EE1A069" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.8 </w:t>
+              <w:t>2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F95AE96" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
-[...235 lines deleted...]
-          <w:p w14:paraId="20891D32" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="50D3A520" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4731D337" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
-[...79 lines deleted...]
-          <w:p w14:paraId="0DF3E826" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="62729351" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BB2A7A3" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+    <w:p w14:paraId="391E2BE6" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD5F341" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00ED2919" w:rsidP="00407D1A">
+    <w:p w14:paraId="5586FB68" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve">Source: Schroders, MorningStar. Performance returns are computed in the currency of the relevant share class on a bid to bid basis with net income reinvested. Offer to bid returns are inclusive of sales charge, which is subject to changes. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0876">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>A Acc Share class (LU0849399786) inception on 14 November 2012; I Acc Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>31 July 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002259E5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU0849399786) inception on 14 November 2012; I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU0849400386) inception on 14 November 2012. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally investe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744990">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D5084">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE1D2B0" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00DE5CAE" w:rsidRDefault="00E83C9C" w:rsidP="00DE5CAE">
+    <w:p w14:paraId="3667B15A" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00DE5CAE" w:rsidRDefault="00785CAD" w:rsidP="00DE5CAE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ICE BofA EUR HY Constnd TR EUR.</w:t>
+        <w:t xml:space="preserve">ICE BofA EUR HY </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Constnd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TR EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5C8E1F" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="430BAB1A" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
-        <w:t>Investment O</w:t>
-[...5 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Investment </w:t>
+      </w:r>
+      <w:r w:rsidR="004E720C">
+        <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C4E931" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
+    <w:p w14:paraId="31AFE361" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund aims to provide capital growth and income in excess of the ICE BofA EUR HY Constnd TR EUR after fees have been deducted over a three to five year period by investing in sub-investment grade bonds denominated in euro issued by companies worldwide.</w:t>
+        <w:t>The fund is actively managed and invests at least two-thirds of its assets in directly or indirectly (including via credit default swaps and credit default swap indices) in fixed and floating rate securities denominated in EUR issued by governments, government agencies, supra-nationals and companies worldwide. The fund also invests at least two-thirds of its assets in sub-investment grade bonds fixed and floating rate securities (being bonds with a credit rating below investment grade as measured by Standard &amp; Poor's or any equivalent grade of other credit rating agencies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>).Although</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> high yield bonds are typically perceived to have higher levels of risk, the additional income they may offer over an investment grade bond is intended to compensate for this.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3532E3E7" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="43B2DF66" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00753011">
         <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5DEC5B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="403119C1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A415E4A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="36B5E8D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CB00D7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="7BB15C62" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEC2EA5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="5E322039" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C63134" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="440B1807" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5A79BE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="78A59EE7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFD76C4" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="04CE065F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Event risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund will take significant positions on companies involved in mergers, acquisitions, reorganisations and other corporate events. These may not turn out as expected and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C22A13" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="6ED72720" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD4F1D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4F04F4CE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4DD3BD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="0C30582F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC0DA51" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="35B3B248" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A843B68" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="49CB3844" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE7C06D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="143A66D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
+        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>macro economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECDDF8E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="1F8718CC" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any particular investor.</w:t>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>particular investor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0608C7" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CCF1EC8" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00310254" w:rsidRDefault="003911E6" w:rsidP="00310254">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00310254" w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00194907">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>nformation</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dditional Disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218B8AFE" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="0087273E" w:rsidRDefault="00E83C9C" w:rsidP="0087273E">
+    <w:p w14:paraId="50DC9BDF" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00FE3D18" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The disclosures below cover Schroders' proprietary sustainability tools, third-party index and data providers, and related EU regulatory requirements. Each disclosure applies only to the extent that the relevant tool output, index, data, ESG rating or content </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>actually appears</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this material. Their inclusion is not intended as, and should not be read as, a sustainability-related claim or an indication that any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>particular index</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or data source has been used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015FFDCE" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="3A54A336" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00EB7D56" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A., 5, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00113154">
-[...5 lines deleted...]
-        <w:t>d'Investissement</w:t>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00113154">
-[...686 lines deleted...]
-        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B338EF">
-[...4 lines deleted...]
-        <w:t>Heienhaff</w:t>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B338EF">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00B338EF">
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Luxembourg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For further information, please go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EB7D56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B338EF">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5B44C1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="5C06295B" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SustainEx™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides an aggregate estimate of the social and environmental costs and benefits that an issuer may create. It does this by scoring the issuer against a list of indicators – scores may be positive (for example, when an issuer pays more than average living wages) or negative (for example, when an issuer emits carbon). The result is expressed as an aggregate score of the sustainability indicators for each issuer, specifically a notional percentage (positive or negative) of sales or GDP of the relevant underlying issuer. SustainEx™ utilises and is reliant on third party data (including third party estimates) as well as Schroders’ own modelling assumptions, and the outcome may differ from other sustainability tools and measures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736D609F" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where SustainEx™ relies on data and estimates produced by third parties, Schroders cannot and does not warrant the accuracy, completeness and adequacy of such third party data and estimates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4620A86D" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Like any model, SustainEx™ will evolve and develop over time as Schroders continues to assess, refine and add to the metrics and their relative contributions. Generating SustainEx™ scores involves an element of judgment and subjectivity across the different metrics chosen by Schroders, and accordingly Schroders does not accept any liability arising from any inaccuracy or omission in, or the use of or reliance on, SustainEx™ scores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEA3064" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the model evolves, changes made to how metrics are applied may result in changes to the SustainEx™ score of any issuer and ultimately the overall fund/portfolio score. At the same time, of course, the issuer’s SustainEx™ performance might improve or deteriorate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4F6184" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schroders’ proprietary sustainability tools including SustainEx™ may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5CE217" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
+        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts through the use of CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A5DBB" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provides an estimate of the potential “impact” that an issuer may create in terms of net nature-related environmental “costs” or “benefits” of that issuer. It does this by using certain metrics with respect to that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00067C96">
-[...3 lines deleted...]
-        <w:t>through the use of</w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>issuer, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00067C96">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quantifying them positively (for example by recycling plastics) and negatively (for example the non-GHG air pollutants an issuer emits) to produce an aggregate notional measure of the relevant underlying issuer’s environmental “costs”, “externalities” or “impacts”. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ utilises and is reliant on third party data (including third party estimates) as well as Schroders’ own modelling assumptions, and the outcome may differ from other sustainability tools and measures. Where </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ relies on data and estimates produced by third parties, Schroders seeks to ensure that such data and estimates are accurate, but Schroders cannot and does not warrant the accuracy, completeness and adequacy of such third party data and estimates. Like any model, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ will evolve and develop over time as Schroders continues to assess, refine and add to the metrics and their relative contributions. Generating </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ scores involves an element of judgment and subjectivity across the different metrics chosen by Schroders, and accordingly Schroders does not accept any liability arising from any inaccuracy or omission in, or the use of or reliance on, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ scores. As the model evolves, changes made to how metrics are applied may result in changes to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ score of any issuer and ultimately the overall fund/portfolio score. At the same time, of course, the issuer’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ performance might improve or deteriorate. Schroders’ proprietary sustainability tools including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash and certain equivalent securities) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47695802" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B338EF">
+    <w:p w14:paraId="4FCA8C73" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ThemEx™ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is part of Schroders’ suite of proprietary sustainability tools. ThemEx™ seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. Alignment is estimated systematically based on the company’s revenue from its underlying business activities. We draw on a range of data sources including data we have collected and aggregated ourselves. The model output estimates the degree to which business activities are positively or negatively aligned to super themes or the UN SDGs. Some business activities have complex and offsetting exposures which we aim to capture through alignment to multiple themes. Fertilisers, for instance, are positively aligned to reducing world hunger but this should be offset against the negative impacts on biodiversity. ThemEx™ will evolve and develop over time as Schroders continues to assess and refine the tool, including where applicable according to research and publications. As ThemEx™ is focused on revenue alignment from a company’s products and services, there is no alignment for operationally focused SDGs such as SDG 13 – Climate Action.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287AF67D" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Schroders’ proprietary tools, including ThemEx™, may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6231E6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="104EE3AB" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Overall net scores are generated based on the output of Schroders’ proprietary sustainability tool, ThemEx™, which seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. It does this by aggregating company scaled revenue exposure to business activities; the result is expressed as a notional percentage (positive or negative) of scaled revenue of the relevant underlying company. For example, a company with a ThemEx™ net score of +100% has revenue from products and services that are deemed completely positively aligned with one or more sustainable investment themes. Where revenue is aligned with multiple themes, to avoid revenue overstatement at the net level, the net alignment strength for a business activity is limited to 1. This means that if a company has full positive alignment with two or more themes for a business activity, the revenue exposure is only considered once at the net level but accounted for in both themes in a theme view. As such, SDG and super theme breakdown scores may not necessarily total to the overall net score. Additionally, as the UN SDGs are not identical to Schroders’ super themes, the overall SDG net score may not be the same as the overall theme net score in some cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D80CAD2" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroders’ proprietary sustainability tools generate scores by using certain metrics and how scores are generated may change over time. Schroders’ proprietary sustainability tools may utilise and be reliant on third party data (including third party estimates) as well as our own modelling assumptions, and the outcome may differ from other sustainability tools and measures. Schroders seeks to ensure that such third party data and estimates are accurate, but Schroders cannot confirm the accuracy, completeness and adequacy of such third party data and estimates. Generating scores involves an element of judgment and subjectivity by Schroders, and, as Schroders’ proprietary sustainability tools evolve, changes made to how metrics are applied may result in changes to the score of any company. At the same time, of course, the company’s performance might improve or deteriorate. A company will be scored across applicable metrics and may score higher or lower on some metrics than on others. The scores are combined to provide an overall net score for the issuer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F1C0DE" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
-[...20 lines deleted...]
-        <w:r w:rsidR="00CC1FD7" w:rsidRPr="006A00E3">
+      <w:r w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information assumes the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006A00E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.msci.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652110FB" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
-[...55 lines deleted...]
-    <w:p w14:paraId="40955183" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="2580D1AD" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -3964,169 +4017,177 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B64F0BF" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="59F8A932" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A74A747" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="337FCAB7" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
-      <w:r w:rsidR="00C51BFF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58422B1A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="4890A95E" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
-      <w:r w:rsidR="00C51BFF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
+        <w:t xml:space="preserve">All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7C7C41" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="70BE61A6" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -4136,336 +4197,1103 @@
         </w:rPr>
         <w:t>), and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B509BA" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="003911E6" w:rsidRDefault="00953023" w:rsidP="00D65237">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095" w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0642F81F" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="0087273E" w:rsidRDefault="00785CAD" w:rsidP="0087273E">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E267E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For EEA and UK:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marketing material for Professional Clients only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52355EAE" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647E137F" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BEEA9E" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>d'Investissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3B966C" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD705D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>KIDs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD705D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>KIDs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>aforementioned languages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F06A412" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Middle East, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD12387" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in United Arab Emirates, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4CB57A" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in Switzerland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDAF572" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in Spain, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S.A..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E06CE16" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in the UK, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements. The fund is authorised overseas and recognised in the UK under the Overseas Fund Regime. The UK Financial Ombudsman Service is unlikely to be able to consider complaints relating to this fund, its operator, or its depositary. Any claims for losses relating to the operator or depositary of the fund are unlikely to be covered by the UK Financial Services Compensation Scheme. Prospective investors should consider seeking independent financial advice and review the fund prospectus before making an investment decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461CFA42" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
+        <w:t xml:space="preserve">Notice to investors in Italy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="60B98EC4" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in South Korea, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material is intended solely for Qualified Professional Investors (QPIs) and is provided for informational purposes only. It does </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>not  constitute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any solicitation or offering of investment products. These investment products are not protected by Depositor Protection Laws, and neither party provides any guarantee of principal or investment performance. Investment involves risk, including the potential for partial or total loss (0~100%) of principal due to market volatility and other factors. Investors are solely responsible for any investment losses. Exchange rate fluctuations may affect the value of overseas investments, potentially resulting in principal loss. Past performance and forecasts are not indicative of future results. Additional fees and expenses, such as transaction costs, may apply. Investors have the right to receive a full explanation of these investment products from their distributor. It is imperative that investors carefully read the relevant offering documents, which provide details on investment objectives, risks, redemption procedures, fees, and other important matters, before making an investment decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A6D868" w14:textId="77777777" w:rsidR="004F4526" w:rsidRDefault="00302C26" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Singapore, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:t>While this fund may be offered to retail investors in Singapore, this material is intended solely for "Professional Client", which, in the context of Singapore, shall be construed to mean Accredited and Institutional Investors as defined under the Securities and Futures Act.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>This advertisement has not been reviewed by the Monetary Authority of Singapore.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">This is prepared by Schroders for information and general circulation only and the opinions expressed are subject to change without notice. It does not constitute an offer or solicitation to deal in units of any Schroders fund (the “Fund”) and does not have regard to the specific investment objectives, financial situation or the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>particular needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> of any specific person who may receive this. Investors may wish to seek advice from a financial adviser before purchasing units of any Fund. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> the investor chooses not to seek advice from a financial adviser, he should consider whether the Fund in question is suitable for him. Past performance of the Fund or the manager, and any economic and market trends or forecast, are not necessarily indicative of the future or likely performance of the Fund or the manager. The value of units in the Fund, and the income accruing to the units, if any, from the Fund, may fall as well as rise. Investors should read the prospectus, available from Schroder Investment Management (Singapore) Ltd or its distributors, before deciding to subscribe for or purchase units in any Fund. Funds may carry a sales charge of up to 5%.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Schroder Investment Management (Singapore) Ltd </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">138 Market Street #23-01 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F4526">
+        <w:t>CapitaGreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F4526">
+        <w:t xml:space="preserve"> Singapore 048946</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t xml:space="preserve">Telephone: 1800 534 4288 Fax: +65 6536 6626 </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4526">
+        <w:br/>
+        <w:t>Registration No.: 199201080H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C8FA81" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to https://www.schroders.com/en/global/individual/all-eu-sites/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593EEFD8" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E840829" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A39ECCE" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4080"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3E617E" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532F03A0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and these may change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAAFDD8" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D936D0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This material may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this material are not guaranteed and are provided for information purposes only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F18A042" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Communications with Schroder’s representatives may be recorded for regulatory and monitoring purposes. Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC8BD85" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561B8456" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Issued by Schroder Investment Management (Europe) S.A., 5, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Luxembourg. Registration No B 37.799.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B0BC18" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Talstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Laupenstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 27, CH-3003 Bern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2CD14B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6565E55D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111D06B1" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:sectPr w:rsidR="00194907" w:rsidSect="007943EA">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD79C6D" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
+    <w:p w14:paraId="7D4A5061" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4398DAD6" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4162CA2F" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="26FAA176" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="7810F36C" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="3D5761FB" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="5C56BBD0" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="06700E68" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="609574F2" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
+    <w:p w14:paraId="607604CE" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B45635" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C185B76" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="2AA32FF9" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="517434D4" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="721B8CE4" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="25F90BE7" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="5E4A672C" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31557788" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="2380FBF0" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="786E3C3B" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E0E5B04" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="344F9C3F" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="6A24833A" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3809A848" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="77C67819" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6589ADF1" w14:textId="7CE86CC1" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="13FA5A82" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Schroder ISF* </w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> High Yield</w:t>
+            <w:t>Schroder ISF* Euro High Yield</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6DE2E3F2" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="066EF7C9" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D29F4ED" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="15CB4487" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="671AA9AF" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47454B4D" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04EC9830" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="4866AAD4" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4498,75 +5326,75 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ACE1FFD" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="005B67EA">
+    <w:p w14:paraId="2CEE2597" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="453940F4" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C" w:rsidP="00EC4E49">
+    <w:p w14:paraId="6AE3A654" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407DB38C" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="3A70E64B" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77694337" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
-    <w:p w14:paraId="1C44908A" w14:textId="77777777" w:rsidR="00E83C9C" w:rsidRPr="00A23F93" w:rsidRDefault="00E83C9C"/>
+    <w:p w14:paraId="5A62A90C" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
+    <w:p w14:paraId="15FC0774" w14:textId="77777777" w:rsidR="00785CAD" w:rsidRPr="00A23F93" w:rsidRDefault="00785CAD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0644BD0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6499,50 +7327,51 @@
     <w:rsid w:val="0004770C"/>
     <w:rsid w:val="00047D5D"/>
     <w:rsid w:val="00051AFE"/>
     <w:rsid w:val="00052460"/>
     <w:rsid w:val="00053DE4"/>
     <w:rsid w:val="00056072"/>
     <w:rsid w:val="00056D6A"/>
     <w:rsid w:val="00057A42"/>
     <w:rsid w:val="00057BC9"/>
     <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
     <w:rsid w:val="0006152F"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
     <w:rsid w:val="000652FB"/>
     <w:rsid w:val="000658EF"/>
     <w:rsid w:val="0006657D"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00067232"/>
     <w:rsid w:val="00067C96"/>
     <w:rsid w:val="0007333E"/>
     <w:rsid w:val="00073A5C"/>
     <w:rsid w:val="00075001"/>
     <w:rsid w:val="00076530"/>
+    <w:rsid w:val="00082D3C"/>
     <w:rsid w:val="0008300B"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
     <w:rsid w:val="00086EAB"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
@@ -6828,50 +7657,51 @@
     <w:rsid w:val="002E3FA7"/>
     <w:rsid w:val="002E4284"/>
     <w:rsid w:val="002E466D"/>
     <w:rsid w:val="002E5BED"/>
     <w:rsid w:val="002E6C9E"/>
     <w:rsid w:val="002F060A"/>
     <w:rsid w:val="002F09A9"/>
     <w:rsid w:val="002F0B30"/>
     <w:rsid w:val="002F12FD"/>
     <w:rsid w:val="002F2A65"/>
     <w:rsid w:val="002F4DA3"/>
     <w:rsid w:val="002F4F12"/>
     <w:rsid w:val="002F74D8"/>
     <w:rsid w:val="002F7A2F"/>
     <w:rsid w:val="002F7A5A"/>
     <w:rsid w:val="002F7E41"/>
     <w:rsid w:val="00300E37"/>
     <w:rsid w:val="003021A1"/>
     <w:rsid w:val="00302C26"/>
     <w:rsid w:val="003032C4"/>
     <w:rsid w:val="00303BAA"/>
     <w:rsid w:val="0030460B"/>
     <w:rsid w:val="00304679"/>
     <w:rsid w:val="00306036"/>
     <w:rsid w:val="00306AB3"/>
+    <w:rsid w:val="00310254"/>
     <w:rsid w:val="00310608"/>
     <w:rsid w:val="00310D63"/>
     <w:rsid w:val="00310EDC"/>
     <w:rsid w:val="00312933"/>
     <w:rsid w:val="00313713"/>
     <w:rsid w:val="003148F6"/>
     <w:rsid w:val="0031512C"/>
     <w:rsid w:val="003155DE"/>
     <w:rsid w:val="003164BD"/>
     <w:rsid w:val="0031660A"/>
     <w:rsid w:val="00322E5F"/>
     <w:rsid w:val="00323CCF"/>
     <w:rsid w:val="0032581F"/>
     <w:rsid w:val="00326AC1"/>
     <w:rsid w:val="0032766B"/>
     <w:rsid w:val="0032796C"/>
     <w:rsid w:val="0033001E"/>
     <w:rsid w:val="00330C4F"/>
     <w:rsid w:val="00330ECD"/>
     <w:rsid w:val="00334352"/>
     <w:rsid w:val="003347E0"/>
     <w:rsid w:val="00337330"/>
     <w:rsid w:val="00340CF9"/>
     <w:rsid w:val="00340E01"/>
     <w:rsid w:val="00341E33"/>
@@ -6890,62 +7720,64 @@
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="00366B68"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
     <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
     <w:rsid w:val="00377686"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
     <w:rsid w:val="003862D3"/>
+    <w:rsid w:val="003911E6"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
     <w:rsid w:val="003A3FE4"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
+    <w:rsid w:val="003A53D5"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
     <w:rsid w:val="003B6E42"/>
     <w:rsid w:val="003B7AD2"/>
     <w:rsid w:val="003C065C"/>
     <w:rsid w:val="003C37ED"/>
     <w:rsid w:val="003C3F7A"/>
     <w:rsid w:val="003C46CE"/>
     <w:rsid w:val="003C4F9F"/>
     <w:rsid w:val="003C7254"/>
     <w:rsid w:val="003C7E4C"/>
     <w:rsid w:val="003D14FB"/>
     <w:rsid w:val="003D2CB5"/>
     <w:rsid w:val="003D2F05"/>
     <w:rsid w:val="003D43A5"/>
     <w:rsid w:val="003D48F0"/>
     <w:rsid w:val="003D5D0E"/>
@@ -6958,190 +7790,195 @@
     <w:rsid w:val="003E45EC"/>
     <w:rsid w:val="003E5316"/>
     <w:rsid w:val="003E56A5"/>
     <w:rsid w:val="003F0B25"/>
     <w:rsid w:val="003F1A9B"/>
     <w:rsid w:val="003F1ABE"/>
     <w:rsid w:val="003F25ED"/>
     <w:rsid w:val="003F405E"/>
     <w:rsid w:val="003F4E45"/>
     <w:rsid w:val="003F6499"/>
     <w:rsid w:val="0040156E"/>
     <w:rsid w:val="0040443A"/>
     <w:rsid w:val="00405DA7"/>
     <w:rsid w:val="0040615F"/>
     <w:rsid w:val="00407890"/>
     <w:rsid w:val="00407D1A"/>
     <w:rsid w:val="004100B8"/>
     <w:rsid w:val="004115DF"/>
     <w:rsid w:val="00412401"/>
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
+    <w:rsid w:val="0041794C"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
     <w:rsid w:val="00435FF3"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
     <w:rsid w:val="00456415"/>
     <w:rsid w:val="004569C9"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
     <w:rsid w:val="004673B1"/>
+    <w:rsid w:val="0047003D"/>
     <w:rsid w:val="0047034D"/>
     <w:rsid w:val="00470B35"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
     <w:rsid w:val="00476859"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
     <w:rsid w:val="004948DA"/>
     <w:rsid w:val="004955C8"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
     <w:rsid w:val="004B375F"/>
     <w:rsid w:val="004C1E60"/>
     <w:rsid w:val="004C4B9D"/>
     <w:rsid w:val="004C4C33"/>
     <w:rsid w:val="004D05CE"/>
     <w:rsid w:val="004D14FE"/>
     <w:rsid w:val="004D2334"/>
     <w:rsid w:val="004D385C"/>
     <w:rsid w:val="004E32DC"/>
     <w:rsid w:val="004E4F03"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E6F9A"/>
+    <w:rsid w:val="004E720C"/>
     <w:rsid w:val="004F107E"/>
     <w:rsid w:val="004F2310"/>
     <w:rsid w:val="004F27AE"/>
     <w:rsid w:val="004F3396"/>
     <w:rsid w:val="004F3462"/>
     <w:rsid w:val="004F3C71"/>
     <w:rsid w:val="004F4526"/>
     <w:rsid w:val="004F6427"/>
     <w:rsid w:val="004F6F5D"/>
     <w:rsid w:val="004F789D"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="00501DC3"/>
     <w:rsid w:val="0050337D"/>
     <w:rsid w:val="00503F3F"/>
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="005076C4"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
     <w:rsid w:val="0052461F"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
+    <w:rsid w:val="00533297"/>
     <w:rsid w:val="005348FB"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
     <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
     <w:rsid w:val="0055393B"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
     <w:rsid w:val="005620C1"/>
     <w:rsid w:val="0056289A"/>
     <w:rsid w:val="005643B1"/>
     <w:rsid w:val="00566C84"/>
     <w:rsid w:val="00566E04"/>
+    <w:rsid w:val="005671CF"/>
     <w:rsid w:val="00571260"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="00572C78"/>
     <w:rsid w:val="005730E2"/>
     <w:rsid w:val="005735B5"/>
     <w:rsid w:val="00573E6C"/>
     <w:rsid w:val="005740BC"/>
     <w:rsid w:val="00574DA7"/>
     <w:rsid w:val="00574FC8"/>
     <w:rsid w:val="00576E76"/>
     <w:rsid w:val="00577226"/>
     <w:rsid w:val="0057770F"/>
     <w:rsid w:val="00577762"/>
     <w:rsid w:val="0058124A"/>
     <w:rsid w:val="005814AE"/>
     <w:rsid w:val="005842C2"/>
     <w:rsid w:val="005844EE"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
     <w:rsid w:val="00590BE3"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
@@ -7213,51 +8050,50 @@
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
     <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
     <w:rsid w:val="00627A32"/>
     <w:rsid w:val="0063085E"/>
     <w:rsid w:val="00630E6F"/>
     <w:rsid w:val="00631676"/>
     <w:rsid w:val="006321F1"/>
     <w:rsid w:val="006323D9"/>
     <w:rsid w:val="00634810"/>
     <w:rsid w:val="006350E9"/>
     <w:rsid w:val="00636DBC"/>
     <w:rsid w:val="00636F65"/>
     <w:rsid w:val="0063768B"/>
     <w:rsid w:val="00637B42"/>
     <w:rsid w:val="00637EBC"/>
     <w:rsid w:val="00640D21"/>
     <w:rsid w:val="00641482"/>
     <w:rsid w:val="00641CF6"/>
     <w:rsid w:val="00642BAB"/>
-    <w:rsid w:val="00642F77"/>
     <w:rsid w:val="00644F77"/>
     <w:rsid w:val="00646448"/>
     <w:rsid w:val="00646571"/>
     <w:rsid w:val="00646854"/>
     <w:rsid w:val="006505FC"/>
     <w:rsid w:val="00650BE3"/>
     <w:rsid w:val="00651E88"/>
     <w:rsid w:val="006524EB"/>
     <w:rsid w:val="00652F60"/>
     <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="0065793A"/>
     <w:rsid w:val="006608F0"/>
     <w:rsid w:val="00661505"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00661F14"/>
     <w:rsid w:val="006621DD"/>
     <w:rsid w:val="00662F2C"/>
     <w:rsid w:val="006634DB"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="00666F49"/>
     <w:rsid w:val="00667E95"/>
     <w:rsid w:val="006707C9"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00672110"/>
     <w:rsid w:val="00672B1D"/>
@@ -7311,110 +8147,115 @@
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
     <w:rsid w:val="006E2B1F"/>
     <w:rsid w:val="006E5A6D"/>
     <w:rsid w:val="006E6147"/>
     <w:rsid w:val="006F0F99"/>
     <w:rsid w:val="006F2330"/>
     <w:rsid w:val="006F34C8"/>
     <w:rsid w:val="006F3CAA"/>
     <w:rsid w:val="006F41CC"/>
     <w:rsid w:val="006F57C3"/>
     <w:rsid w:val="006F590A"/>
     <w:rsid w:val="006F5CD9"/>
     <w:rsid w:val="006F6A68"/>
     <w:rsid w:val="006F6E31"/>
     <w:rsid w:val="006F71F5"/>
     <w:rsid w:val="00700CA4"/>
     <w:rsid w:val="007024AE"/>
     <w:rsid w:val="00702FCF"/>
     <w:rsid w:val="00703823"/>
     <w:rsid w:val="0070420E"/>
     <w:rsid w:val="00704431"/>
     <w:rsid w:val="00706971"/>
+    <w:rsid w:val="00707C44"/>
     <w:rsid w:val="00710887"/>
     <w:rsid w:val="00712337"/>
     <w:rsid w:val="00712E65"/>
     <w:rsid w:val="00713B89"/>
     <w:rsid w:val="0071483A"/>
     <w:rsid w:val="00715694"/>
+    <w:rsid w:val="00716D6C"/>
     <w:rsid w:val="00717834"/>
     <w:rsid w:val="007218AB"/>
     <w:rsid w:val="00722A4D"/>
     <w:rsid w:val="007235E9"/>
     <w:rsid w:val="00724BD4"/>
     <w:rsid w:val="00724E01"/>
     <w:rsid w:val="007263C8"/>
     <w:rsid w:val="00727041"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007325F1"/>
     <w:rsid w:val="0073284C"/>
     <w:rsid w:val="0073483F"/>
     <w:rsid w:val="00735228"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="0073730E"/>
+    <w:rsid w:val="00740F57"/>
     <w:rsid w:val="0074374B"/>
     <w:rsid w:val="00744990"/>
     <w:rsid w:val="00745893"/>
     <w:rsid w:val="00745DE0"/>
     <w:rsid w:val="00746335"/>
     <w:rsid w:val="007463F9"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
+    <w:rsid w:val="00767239"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
     <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
+    <w:rsid w:val="00785CAD"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
     <w:rsid w:val="00793719"/>
     <w:rsid w:val="00793D51"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
     <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
     <w:rsid w:val="007B417A"/>
     <w:rsid w:val="007B5A24"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
@@ -7424,50 +8265,51 @@
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C6CEE"/>
     <w:rsid w:val="007C6EDB"/>
     <w:rsid w:val="007C7BBD"/>
     <w:rsid w:val="007D25B6"/>
     <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D5006"/>
     <w:rsid w:val="007D53C1"/>
     <w:rsid w:val="007D652F"/>
     <w:rsid w:val="007D71DC"/>
     <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E2415"/>
     <w:rsid w:val="007E3198"/>
     <w:rsid w:val="007E348A"/>
     <w:rsid w:val="007E4CF8"/>
     <w:rsid w:val="007E5A73"/>
     <w:rsid w:val="007E6575"/>
     <w:rsid w:val="007E6CEC"/>
     <w:rsid w:val="007E79BD"/>
     <w:rsid w:val="007E7A85"/>
     <w:rsid w:val="007F034B"/>
     <w:rsid w:val="007F0669"/>
+    <w:rsid w:val="007F2566"/>
     <w:rsid w:val="007F43CB"/>
     <w:rsid w:val="007F6140"/>
     <w:rsid w:val="007F6A85"/>
     <w:rsid w:val="007F6D44"/>
     <w:rsid w:val="007F7155"/>
     <w:rsid w:val="007F71D1"/>
     <w:rsid w:val="0080081C"/>
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
@@ -7565,51 +8407,50 @@
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00902F83"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
     <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
-    <w:rsid w:val="009241D0"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
     <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
     <w:rsid w:val="00951568"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
@@ -7764,50 +8605,51 @@
     <w:rsid w:val="00AC0F71"/>
     <w:rsid w:val="00AC1AD3"/>
     <w:rsid w:val="00AC1DCC"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC318C"/>
     <w:rsid w:val="00AC3907"/>
     <w:rsid w:val="00AC6EF8"/>
     <w:rsid w:val="00AD0166"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD1D6A"/>
     <w:rsid w:val="00AD22EF"/>
     <w:rsid w:val="00AD4420"/>
     <w:rsid w:val="00AD5A4A"/>
     <w:rsid w:val="00AD5A7B"/>
     <w:rsid w:val="00AD758E"/>
     <w:rsid w:val="00AD7BA1"/>
     <w:rsid w:val="00AD7E83"/>
     <w:rsid w:val="00AE00CB"/>
     <w:rsid w:val="00AE0B76"/>
     <w:rsid w:val="00AE2251"/>
     <w:rsid w:val="00AE2314"/>
     <w:rsid w:val="00AE2C0E"/>
     <w:rsid w:val="00AE40FF"/>
     <w:rsid w:val="00AE5CAD"/>
     <w:rsid w:val="00AE60C3"/>
+    <w:rsid w:val="00AF0671"/>
     <w:rsid w:val="00AF0F80"/>
     <w:rsid w:val="00AF26B6"/>
     <w:rsid w:val="00AF2C7C"/>
     <w:rsid w:val="00AF430E"/>
     <w:rsid w:val="00AF44DF"/>
     <w:rsid w:val="00AF6CCC"/>
     <w:rsid w:val="00AF6D4A"/>
     <w:rsid w:val="00AF6E9A"/>
     <w:rsid w:val="00AF6F56"/>
     <w:rsid w:val="00AF7B2A"/>
     <w:rsid w:val="00B001E3"/>
     <w:rsid w:val="00B00BFE"/>
     <w:rsid w:val="00B01353"/>
     <w:rsid w:val="00B01B38"/>
     <w:rsid w:val="00B01CC3"/>
     <w:rsid w:val="00B025D8"/>
     <w:rsid w:val="00B02749"/>
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B12151"/>
     <w:rsid w:val="00B121FB"/>
@@ -7851,108 +8693,111 @@
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
     <w:rsid w:val="00B74E0D"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
+    <w:rsid w:val="00B82AEA"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
     <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
     <w:rsid w:val="00B94267"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
     <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
     <w:rsid w:val="00BC678D"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
     <w:rsid w:val="00BD43AD"/>
     <w:rsid w:val="00BD5771"/>
+    <w:rsid w:val="00BD705D"/>
     <w:rsid w:val="00BD73AD"/>
     <w:rsid w:val="00BD7527"/>
     <w:rsid w:val="00BD7653"/>
     <w:rsid w:val="00BD7ADB"/>
     <w:rsid w:val="00BE1530"/>
     <w:rsid w:val="00BE1CFB"/>
     <w:rsid w:val="00BE29C1"/>
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
+    <w:rsid w:val="00BF7037"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C04B0B"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C247DF"/>
     <w:rsid w:val="00C24897"/>
     <w:rsid w:val="00C24C58"/>
     <w:rsid w:val="00C25E72"/>
@@ -7995,57 +8840,59 @@
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C83D59"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
+    <w:rsid w:val="00C86B6B"/>
     <w:rsid w:val="00C86D39"/>
     <w:rsid w:val="00C87F56"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
+    <w:rsid w:val="00CA42AE"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
     <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
     <w:rsid w:val="00CD47F7"/>
     <w:rsid w:val="00CD4AB7"/>
     <w:rsid w:val="00CD59A7"/>
     <w:rsid w:val="00CD6C35"/>
     <w:rsid w:val="00CE292A"/>
     <w:rsid w:val="00CE29A9"/>
@@ -8091,75 +8938,77 @@
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D42D12"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D50DD8"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
+    <w:rsid w:val="00D65237"/>
     <w:rsid w:val="00D65D5B"/>
     <w:rsid w:val="00D67FCC"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
     <w:rsid w:val="00D82A07"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D922AE"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
     <w:rsid w:val="00D94404"/>
     <w:rsid w:val="00D966C9"/>
     <w:rsid w:val="00D96BBB"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1F7E"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA41A4"/>
     <w:rsid w:val="00DA5816"/>
+    <w:rsid w:val="00DA5900"/>
     <w:rsid w:val="00DA6343"/>
     <w:rsid w:val="00DA656A"/>
     <w:rsid w:val="00DA79C7"/>
     <w:rsid w:val="00DB0E59"/>
     <w:rsid w:val="00DB0EEE"/>
     <w:rsid w:val="00DB1ECD"/>
     <w:rsid w:val="00DB3F3F"/>
     <w:rsid w:val="00DB6B18"/>
     <w:rsid w:val="00DC2779"/>
     <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
     <w:rsid w:val="00DD324C"/>
     <w:rsid w:val="00DD661C"/>
     <w:rsid w:val="00DD71EF"/>
     <w:rsid w:val="00DD778D"/>
     <w:rsid w:val="00DE0FDD"/>
     <w:rsid w:val="00DE107A"/>
     <w:rsid w:val="00DE1470"/>
     <w:rsid w:val="00DE14E7"/>
     <w:rsid w:val="00DE1EE2"/>
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
@@ -8202,75 +9051,76 @@
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
     <w:rsid w:val="00E52DAE"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
     <w:rsid w:val="00E660B7"/>
     <w:rsid w:val="00E70499"/>
     <w:rsid w:val="00E724DC"/>
     <w:rsid w:val="00E724E6"/>
     <w:rsid w:val="00E72E09"/>
     <w:rsid w:val="00E73750"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E76245"/>
     <w:rsid w:val="00E77ABA"/>
+    <w:rsid w:val="00E8076E"/>
     <w:rsid w:val="00E80827"/>
     <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
     <w:rsid w:val="00E825CC"/>
-    <w:rsid w:val="00E83C9C"/>
     <w:rsid w:val="00E848AA"/>
     <w:rsid w:val="00E87DB6"/>
     <w:rsid w:val="00E90F19"/>
     <w:rsid w:val="00E92B3C"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
     <w:rsid w:val="00EA021A"/>
     <w:rsid w:val="00EA231E"/>
     <w:rsid w:val="00EA3F6C"/>
     <w:rsid w:val="00EA4203"/>
     <w:rsid w:val="00EA57CD"/>
     <w:rsid w:val="00EB06C9"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EB20F4"/>
     <w:rsid w:val="00EB2D21"/>
     <w:rsid w:val="00EB39F7"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB5C01"/>
     <w:rsid w:val="00EB5F03"/>
     <w:rsid w:val="00EB7792"/>
+    <w:rsid w:val="00EB7D56"/>
     <w:rsid w:val="00EB7D61"/>
     <w:rsid w:val="00EC03F2"/>
     <w:rsid w:val="00EC1A5F"/>
     <w:rsid w:val="00EC1C6B"/>
     <w:rsid w:val="00EC3EBC"/>
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2919"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
     <w:rsid w:val="00EE4849"/>
@@ -8301,50 +9151,51 @@
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F1739F"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F278A4"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
+    <w:rsid w:val="00F36C6E"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F63C91"/>
@@ -8384,64 +9235,67 @@
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA48DA"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
     <w:rsid w:val="00FC4A80"/>
     <w:rsid w:val="00FC5E98"/>
     <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
     <w:rsid w:val="00FD046B"/>
     <w:rsid w:val="00FD0CB8"/>
     <w:rsid w:val="00FD128F"/>
     <w:rsid w:val="00FD2ADB"/>
     <w:rsid w:val="00FD3BB4"/>
+    <w:rsid w:val="00FD4B8C"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD5917"/>
     <w:rsid w:val="00FD62AF"/>
     <w:rsid w:val="00FD6E00"/>
     <w:rsid w:val="00FD7F64"/>
     <w:rsid w:val="00FE11F1"/>
     <w:rsid w:val="00FE1C42"/>
     <w:rsid w:val="00FE30E6"/>
+    <w:rsid w:val="00FE3D18"/>
     <w:rsid w:val="00FE5E8F"/>
     <w:rsid w:val="00FF0672"/>
     <w:rsid w:val="00FF181F"/>
     <w:rsid w:val="00FF2454"/>
     <w:rsid w:val="00FF275C"/>
     <w:rsid w:val="00FF2E39"/>
+    <w:rsid w:val="00FF3F11"/>
     <w:rsid w:val="00FF46D6"/>
     <w:rsid w:val="00FF493D"/>
     <w:rsid w:val="00FF676E"/>
     <w:rsid w:val="09014074"/>
     <w:rsid w:val="10399FEC"/>
     <w:rsid w:val="123D4CFB"/>
     <w:rsid w:val="14A93882"/>
     <w:rsid w:val="1965A103"/>
     <w:rsid w:val="1A96F571"/>
     <w:rsid w:val="1AE7837D"/>
     <w:rsid w:val="247272E5"/>
     <w:rsid w:val="2B598ABA"/>
     <w:rsid w:val="2BAA4741"/>
     <w:rsid w:val="2E4F050F"/>
     <w:rsid w:val="31555641"/>
     <w:rsid w:val="357A9105"/>
     <w:rsid w:val="3614F239"/>
     <w:rsid w:val="3A1319AC"/>
     <w:rsid w:val="41A2AD3E"/>
     <w:rsid w:val="45CD49FF"/>
     <w:rsid w:val="4A256BB4"/>
     <w:rsid w:val="4B50F5A9"/>
     <w:rsid w:val="58597A80"/>
     <w:rsid w:val="650C6EE4"/>
     <w:rsid w:val="6FA9A3E7"/>
@@ -8449,51 +9303,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7679F7B0"/>
+  <w14:docId w14:val="0EDAEEFF"/>
   <w15:docId w15:val="{2BE7EC5A-B90E-4B28-BE0B-AFF33BC10182}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10666,51 +11520,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com/legal/sustainability-and-climate-resources-and-disclosures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.msci.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
@@ -11047,85 +11901,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B5FFBC6-E203-4D1A-A0CC-82696252A59C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CB950C-3F4C-4739-A64C-2D39881457E3}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>6114</Words>
-  <Characters>33813</Characters>
+  <Words>6463</Words>
+  <Characters>35746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>483</Lines>
-  <Paragraphs>191</Paragraphs>
+  <Lines>518</Lines>
+  <Paragraphs>224</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39736</CharactersWithSpaces>
+  <CharactersWithSpaces>41985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">