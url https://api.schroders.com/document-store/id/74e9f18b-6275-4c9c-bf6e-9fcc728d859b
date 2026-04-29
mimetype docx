--- v3 (2026-02-28)
+++ v4 (2026-04-29)
@@ -1,5506 +1,5847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/customXml/itemProps27.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8559" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9922"/>
+        <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283EFA" w:rsidRPr="00D32BF3" w14:paraId="6FE71B15" w14:textId="77777777" w:rsidTr="00D32BF3">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="413F769B" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="476"/>
+          <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10441" w:type="dxa"/>
+            <w:tcW w:w="8559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="444D98AE" w14:textId="03463C90" w:rsidR="00283EFA" w:rsidRPr="00D32BF3" w:rsidRDefault="005D1DEE" w:rsidP="00283EFA">
+          <w:p w14:paraId="74F04978" w14:textId="090B1235" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
             <w:pPr>
+              <w:pStyle w:val="Documenttitle"/>
+              <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-1843</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>45786</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="605860"/>
+                      <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="842212949" name="Straight Connector 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="605860"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="12700">
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:headEnd type="none" w="med" len="med"/>
+                                <a:tailEnd type="none" w="med" len="med"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000652FB">
               <w:rPr>
-                <w:noProof/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schroder ISF* </w:t>
+            </w:r>
+            <w:r w:rsidR="00A422C8">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EURO</w:t>
+            </w:r>
+            <w:r w:rsidR="000652FB">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
+            </w:r>
+            <w:r w:rsidR="00B530CB">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4372" w:rsidRPr="00D32BF3" w14:paraId="58C84F20" w14:textId="77777777" w:rsidTr="00D32BF3">
+    </w:tbl>
+    <w:p w14:paraId="3AB5F572" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-534035</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-599440</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7559040" cy="2705100"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1267668239" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1267668238" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7559040" cy="2705100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
+        <w:tblW w:w="10292" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10292"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="1EE9EDE7" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1536"/>
+          <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10441" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10292" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1006E699" w14:textId="0024AD81" w:rsidR="009F59AF" w:rsidRPr="00D32BF3" w:rsidRDefault="00E7759E" w:rsidP="00BD4EC8">
+          <w:p w14:paraId="7195E7C9" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
-              <w:pStyle w:val="B17MastheadTitle"/>
+              <w:pStyle w:val="Coverdate"/>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc474410756"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Schroder </w:t>
+            <w:r w:rsidRPr="00A23F93">
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>Fund Manager</w:t>
             </w:r>
-            <w:r w:rsidR="00027EFC" w:rsidRPr="00D32BF3">
-              <w:t xml:space="preserve">ISF* </w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32BF3">
-              <w:t>E</w:t>
+            <w:r w:rsidRPr="00A23F93">
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00027EFC" w:rsidRPr="00D32BF3">
-              <w:t xml:space="preserve">URO </w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00B05D18" w:rsidRPr="00D32BF3">
-              <w:t>Credit Conviction</w:t>
+            <w:r w:rsidRPr="00A23F93">
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00662013">
-              <w:t xml:space="preserve"> Short Duration</w:t>
+            <w:r>
+              <w:t>Patrick Vogel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09B751C3" w14:textId="2D575F43" w:rsidR="00E7759E" w:rsidRPr="00D32BF3" w:rsidRDefault="00AE2132" w:rsidP="005503CF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="4EB42DD4" w14:textId="77777777" w:rsidTr="00A317E9">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10292" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F586F58" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
-              <w:pStyle w:val="B17MastheadSmallSubtitle"/>
+              <w:pStyle w:val="Coverdate"/>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32BF3">
-              <w:t xml:space="preserve">Fund </w:t>
+            <w:r w:rsidRPr="00A23F93">
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
-            <w:r w:rsidR="0055783F" w:rsidRPr="00D32BF3">
-              <w:t>M</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March 2026 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32BF3">
-              <w:t xml:space="preserve">anager: </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="7CF1E4F4" w14:textId="77777777" w:rsidTr="00A317E9">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10292" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="714EF3F5" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+            <w:pPr>
+              <w:pStyle w:val="Coverdisclaimer"/>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>Marketing material f</w:t>
             </w:r>
-            <w:r w:rsidR="00164E97" w:rsidRPr="00D32BF3">
-[...18 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="00A23F93">
+              <w:rPr>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17905BB0" w14:textId="77777777" w:rsidR="00F83AFE" w:rsidRPr="00B76737" w:rsidRDefault="00F83AFE" w:rsidP="00B831A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="B17BodyText"/>
+    <w:p w14:paraId="66E954A8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181A3958" w14:textId="77777777" w:rsidR="00B831A3" w:rsidRDefault="00B831A3" w:rsidP="001C7C75">
-[...13 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="2061A027" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4116A69B" w14:textId="77777777" w:rsidR="00942BD1" w:rsidRPr="00942BD1" w:rsidRDefault="00942BD1" w:rsidP="00942BD1">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C49B9F4" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="1D0266A5" w14:textId="77777777" w:rsidR="003C4151" w:rsidRDefault="00AE2132" w:rsidP="0055783F">
-[...2 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p w14:paraId="136FB1EA" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Market Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F09238B" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>Performance overview</w:t>
+        <w:t>The war in the Middle East dominated bond markets during March, although investment grade credit remained resilient with US dollar markets performing broadly in line with government bonds. The prospect of tighter financial conditions weighed on European credit markets, which underperformed the US.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Given the outbreak of conflict in the Middle East, primary market activity in European credit was relatively subdued while inflows into investment grade funds have largely dried up. During March, the decompression in credit spreads saw corporate hybrids, cyclical names and interest rate sensitive sectors, particularly real estate, underperform. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Heightened volatility and a surge in oil and gas prices triggered a significant sell-off in government bond markets. While there was some regional divergence, government bond yields rose across the board, with short-dated securities the worst affected, as the energy price shock and the potential lead through into inflation saw bond markets pricing in interest rate hikes, where previously rate cuts were discounted. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>European government bond markets underperformed the US, with the region’s reliance on energy imports raising market concerns over more persistent inflation. The European Central Bank (ECB) left the deposit rate unchanged at 2%, with President Lagarde stating that they are “well positioned and well equipped to deal with a major shock”.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Nevertheless, the inflationary threat from higher oil prices has clouded the outlook for eurozone monetary policy. Annual inflation in the eurozone was 2.5% in March, up from 1.9% in February, according to an estimate from Eurostat. The flash eurozone composite purchasing managers index (PMI) indicated a slowdown in economic activity during March, as service sector activity stagnated. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106BEC60" w14:textId="222EECD7" w:rsidR="00067DBC" w:rsidRPr="00067DBC" w:rsidRDefault="00067DBC" w:rsidP="00067DBC">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5CA5548D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Drivers of Fund Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA982E2" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Despite heightened geopolitical tensions during January, credit markets were resilient as global economic data generally remained positive. </w:t>
+        <w:t>The Fund posted a negative total return and underperformed the reference benchmark during March after fees.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Exposure to the real estate and automotive sectors detracted from performance over the month, as decompression resulted in higher beta holdings detracting.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Holdings in corporate hybrid securities and more cyclical names also detracted. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>An off-benchmark allocation to emerging market sovereign debt also weighed on returns.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">In the risk-off environment, portfolio protection against a sell-off in the European investment grade market made a positive contribution to relative performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Exposure to the financial services and services sector was additive. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209AA7F2" w14:textId="591B4C04" w:rsidR="00067DBC" w:rsidRDefault="00067DBC" w:rsidP="00067DBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="B17BulletedtextRegular"/>
+    <w:p w14:paraId="7B0EF3E3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Portfolio Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AF38DD" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In European credit, spreads tightened further as a strong technical backdrop continued to underpin investment grade markets. It was a record start to the year for new issuance, with multiple times book coverage in the primary market indicative of the currently insatiable appetite for European credit despite spreads close to historical lows. </w:t>
+        <w:t xml:space="preserve">As credit spreads widened during the month, we looked to deploy funds parked in highly liquid eurozone sovereign debt into credit markets, participating in several new issues. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the energy sector, we purchased a euro-denominated new issue from a US oilfield services group which is a beneficiary of increased capital expenditure, particularly on liquified natural gas (LNG) infrastructure. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">We also added a euro-denominated issue of hybrid securities from an auto manufacturer to strengthen the balance sheet as the business pivots away from the electric vehicle (EV) market. We are positive on the prospects for a stabilisation in cash flows over the next 12-18 months. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">We sold down portfolio protection against weakness in the European investment grade market after credit spreads had widened earlier in the month, as well as liquidating several holdings in core eurozone government bond markets. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2244711D" w14:textId="023E30B2" w:rsidR="00067DBC" w:rsidRDefault="00067DBC" w:rsidP="00067DBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="B17BulletedtextRegular"/>
+    <w:p w14:paraId="68253140" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Outlook/positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DF6293" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">President Trump’s threat of 25% tariffs on European allies in the pursuit of Greenland was later rescinded but nevertheless injected a degree of uncertainty into the region’s outlook. Nevertheless, eurozone economic indicators released during the month were supportive, with the Flash Composite Purchasing Managers Index (PMI) for January highlighting 13 consecutive months of growth in private sector activity underpinned by the continuing strength of the services sector and a rebound in manufacturing. The GDP (gross domestic product) figures for the fourth quarter indicated the eurozone economy expanded for the ninth consecutive quarter with growth in both Germany and France exceeding expectations. </w:t>
+        <w:t xml:space="preserve">European bond markets have repriced since the onset of the Middle Eastern conflict at the end of February. This is more pronounced in shorter-dated securities, as investors have now discounted the prospect of monetary tightening over the next 12 months having previously anticipated that the ECB would leave interest rates on hold. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, there is a high vulnerability to disruption of both oil and gas supplies and any sustained rise in energy prices would have a significant impact on inflation.  However, prolonged disruption to energy supplies could also derail any recovery in the manufacturing sector, while squeezing real incomes and negating the risks of second round effects, such as rising medium-term inflation expectations and wages. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Nevertheless, in comparison to the 2022 energy price shock after the start of the Russia-Ukraine conflict, the starting point now is better. Four years ago, supply chains were already highly disrupted in the aftermath of the pandemic, inflation expectations were dis-anchored while wage growth was far above levels consistent with the ECB’s 2% inflation target. Yield levels are also elevated compared to the start of 2022, providing a meaningful buffer against volatility.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">While valuations have improved in European credit markets following recent weakness, spreads remain at low levels historically. Furthermore, the technical backdrop is not as favourable with investors more circumspect and reluctant to increase allocations to riskier asset classes, given the current elevated levels of geopolitical uncertainty where various outcomes to the conflict in the Middle East remain possible. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Against this backdrop, we have added risk modestly while continuing to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals, while limiting exposure to cyclical sectors and issues which are vulnerable to near-term refinancing pressures. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360AFB72" w14:textId="0533DB73" w:rsidR="00067DBC" w:rsidRDefault="00067DBC" w:rsidP="00067DBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="B17BulletedtextRegular"/>
+    <w:p w14:paraId="15D5AB0C" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inflation fell to 2% in December, in line with the European Central Bank’s (ECB) target for the first time since the summer, reinforcing the case for interest rates to remain on hold. The ECB has forecast inflation should average just below its official target over this year. </w:t>
+        <w:t>Calendar</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:t xml:space="preserve"> yearly performance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D06A6" w14:textId="77777777" w:rsidR="00067DBC" w:rsidRDefault="00067DBC" w:rsidP="00067DBC">
-[...271 lines deleted...]
-      <w:r w:rsidRPr="00C3138B">
+    <w:p w14:paraId="410FB8C3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="002C423C" w:rsidP="00BE29C1">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Past performance does not predict future returns.</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>Calendar year performance (%)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5148" w:type="pct"/>
-[...10 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1012"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1272"/>
+        <w:gridCol w:w="2041"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32BF3" w:rsidRPr="00052E16" w14:paraId="7C807CD2" w14:textId="77777777" w:rsidTr="00354807">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="372196C0" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
-          <w:trHeight w:val="289"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+            <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="794E27AD" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00052E16" w:rsidRDefault="00B22A24" w:rsidP="00D32BF3">
+          <w:p w14:paraId="132FDCAC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E315F11" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3718EBF0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Fund I Acc EUR</w:t>
+            </w:r>
+            <w:r w:rsidR="00577226">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52202B15" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidR="00501848" w:rsidRPr="00501848">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00577226" w:rsidRPr="00501848">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2446DEBD" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA12097" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="266BF65B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D6CF10" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D24FA9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7C7070CE" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDBB20E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="004AA22D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3C38B7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0358B04F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4DE18DC6" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A49230" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2023 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4488FEF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">9.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A97D01" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2D74AB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="642765F4" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6108D3F9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB8D8A4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-11.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="105BD59C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-10.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E86D5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="07DA7D90" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="567F33E8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2021 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F72531" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5AC7CD" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AFFF1A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="515C87E6" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="640FAD31" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2020 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="48740D43" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="272DA2BA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC875D1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4BB7407D" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D66C80" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2019 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0D648E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D797AC" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E24D2A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1A96D2F2" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5031DB8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2018 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C03F0F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-4.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="213FFAF1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-2.8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8AB6E2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0AF08CDD" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="27275566" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2017 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B03E879" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFA2932" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0B48B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1FA9C550" w14:textId="77777777" w:rsidTr="00275704">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4958B69A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2016 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B621440" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAFC114" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8EF068" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:right="563"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F034788" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDC1275" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00F02638" w:rsidP="007D25B6">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061AF">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061AF">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826685">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
+        <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3320">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BCFB7A" w14:textId="77777777" w:rsidR="00F00B36" w:rsidRPr="00257058" w:rsidRDefault="00F00B36" w:rsidP="00257058">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Benchmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refers to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71086384" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t xml:space="preserve">erformance </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">snapshot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>(%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DEA3E1" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="007F6A85" w:rsidP="007F6A85">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1A02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Past performance does not predict future returns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D41E25B" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2532"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="921"/>
+        <w:gridCol w:w="932"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="1019"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A9058B" w14:paraId="31540143" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03957AF4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465514C1" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00052E16" w:rsidRDefault="00B22A24" w:rsidP="00D32BF3">
+          <w:p w14:paraId="189A9778" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00052E16">
-[...6 lines deleted...]
-              <w:t>A Acc</w:t>
+            <w:r>
+              <w:t>1 Month</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="490A0229" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00052E16" w:rsidRDefault="00B22A24" w:rsidP="00D32BF3">
+          <w:p w14:paraId="7DB18C3D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00052E16">
-[...6 lines deleted...]
-              <w:t>I Acc</w:t>
+            <w:r>
+              <w:t>3 Months</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2001B4C4" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00052E16" w:rsidRDefault="00B22A24" w:rsidP="00D32BF3">
+          <w:p w14:paraId="1F5E0276" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...34 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t>YTD</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596D521A" w14:textId="12A1B939" w:rsidR="00354807" w:rsidRDefault="00354807" w:rsidP="00D32BF3">
+          <w:p w14:paraId="74913DE8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>3.5</w:t>
+              <w:t>1 Year</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F3A5E8" w14:textId="6DEB2E86" w:rsidR="00354807" w:rsidRDefault="00354807" w:rsidP="00D32BF3">
+          <w:p w14:paraId="0300F3B5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>5.0</w:t>
+              <w:t>3 Years p.a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3095CB" w14:textId="1928CEE0" w:rsidR="00354807" w:rsidRDefault="00354807" w:rsidP="00D32BF3">
+          <w:p w14:paraId="56921522" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>3.7</w:t>
+              <w:t>5 Years p.a.</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-              <w:t>2024</w:t>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B01C87" w14:textId="2C601AE5" w:rsidR="005503CF" w:rsidRPr="00052E16" w:rsidRDefault="00D72687" w:rsidP="00D32BF3">
+          <w:p w14:paraId="3D41A3E7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>6.7</w:t>
+              <w:t>10 Years p.a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29432DA1" w14:textId="2A4C1D1C" w:rsidR="005503CF" w:rsidRPr="00052E16" w:rsidRDefault="008C2BFA" w:rsidP="00D32BF3">
+          <w:p w14:paraId="1A39AAA3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>8.2</w:t>
+              <w:t>Since Inception</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9058B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="2723F770" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC13D34" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113A3103" w14:textId="78BC03AE" w:rsidR="005503CF" w:rsidRPr="00D32BF3" w:rsidRDefault="00D72687" w:rsidP="00D32BF3">
+          <w:p w14:paraId="5655FA3C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">-1.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751EFF5F" w14:textId="322D6BD5" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="3B6DC3DD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>9.2</w:t>
+              <w:t xml:space="preserve">-1.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4137DED1" w14:textId="138E9EC0" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="7CFFB69F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>10.7</w:t>
+              <w:t xml:space="preserve">-1.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176BC2C8" w14:textId="3BC949CC" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="790DDA95" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...43 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">1.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0816CBE1" w14:textId="17099366" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="23878AD4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00052E16">
-[...11 lines deleted...]
-              <w:t>1.6</w:t>
+            <w:r>
+              <w:t xml:space="preserve">5.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9829EA" w14:textId="4801464E" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="21E5B4DE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00052E16">
-[...11 lines deleted...]
-              <w:t>0.3</w:t>
+            <w:r>
+              <w:t xml:space="preserve">0.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018CDDAD" w14:textId="037B61FF" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="005209B9" w:rsidP="00265091">
+          <w:p w14:paraId="045877ED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">1.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33CCE0B2" w14:textId="0C77E0B3" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="50FD7951" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D32BF3">
-[...4 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:t xml:space="preserve">1.5 </w:t>
             </w:r>
-            <w:r w:rsidR="00067DBC">
-[...4 lines deleted...]
-              <w:t>0.7</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="036E3C73" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D84374" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D4E9B9" w14:textId="4CF0B375" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="68A082B8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D32BF3">
-[...11 lines deleted...]
-              <w:t>7</w:t>
+            <w:r>
+              <w:t>-1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64174EF9" w14:textId="2BAD0A74" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00265091" w:rsidP="00265091">
+          <w:p w14:paraId="70C3B4EB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D32BF3">
-[...32 lines deleted...]
-            </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>20</w:t>
+              <w:t>-0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="218691F5" w14:textId="7976A09B" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00067DBC" w:rsidP="00265091">
+          <w:p w14:paraId="1F0080AD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2.8</w:t>
+              <w:t>-0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="429A335A" w14:textId="0A1CD586" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00067DBC" w:rsidP="00265091">
+          <w:p w14:paraId="71553680" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>4.3</w:t>
+              <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B0EB3F" w14:textId="577BD2A9" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="005209B9" w:rsidP="00265091">
+          <w:p w14:paraId="6D18BB8B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...37 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562CEC62" w14:textId="52DDA354" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00067DBC" w:rsidP="00265091">
+          <w:p w14:paraId="68DFA4D3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>6.5</w:t>
+              <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14753F26" w14:textId="714355B2" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00067DBC" w:rsidP="00265091">
+          <w:p w14:paraId="66C3310E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...316 lines deleted...]
-              </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18BAC176" w14:textId="37693464" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="00067DBC" w:rsidP="00265091">
+          <w:p w14:paraId="693DD055" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9058B" w14:paraId="444EB808" w14:textId="77777777" w:rsidTr="00FB5608">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3711CD03" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
               <w:rPr>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F2BFA3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>4.5</w:t>
+              <w:t>-1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9C9AB1" w14:textId="0B135031" w:rsidR="00265091" w:rsidRPr="00D32BF3" w:rsidRDefault="005209B9" w:rsidP="00265091">
+          <w:p w14:paraId="3BAE97FF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>-0.3</w:t>
+              <w:t>-0.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3409EBED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BACB836" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C23FD02" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE0645" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E338F62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B10886D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="766C548E" w14:textId="2809BF60" w:rsidR="003304EF" w:rsidRDefault="00B133DF" w:rsidP="00AF572A">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="1AF6DD41" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B92D1FF" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00F02638" w:rsidP="00FC602F">
+      <w:pPr>
+        <w:pStyle w:val="Sourcetext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F25AB6">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061AF">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826685">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8ECCC6" w14:textId="77777777" w:rsidR="00F00B36" w:rsidRPr="00A7120C" w:rsidRDefault="00F00B36" w:rsidP="00A7120C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B133DF">
-[...104 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Benchmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4D44">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refers to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7352970D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10204"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Investment O</w:t>
+      </w:r>
+      <w:r w:rsidR="00620414">
+        <w:t>verview</w:t>
+      </w:r>
+      <w:r w:rsidR="00260CCF">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279C6BB" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The fund aims to provide income and capital growth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the ICE BofA 1-5 Year BBB Euro Corporate total return index over a three to five year period after fees have been deducted by investing in bonds denominated in Euro issued by companies worldwide.</w:t>
+      </w:r>
+      <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB487F" w:rsidRPr="00EA58E9">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F4C2C" w14:textId="77777777" w:rsidR="007B1280" w:rsidRDefault="007B1280" w:rsidP="007B1280">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54C9DB42" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10204"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00753011">
+        <w:t>Risk considerations</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7929F52B" w14:textId="77777777" w:rsidR="000A249B" w:rsidRDefault="000A249B" w:rsidP="00410703">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5EED5F52" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ABS and MBS risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536EBFA7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Capital risk / distribution policy:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABB54F7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Contingent convertible bonds:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB765C4" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Counterparty risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C7E879" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Credit risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E1C63" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Currency risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in currency rates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7503BECE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Currency risk / hedged share class:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBBD18F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Derivatives risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F632401" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Emerging markets &amp; frontier risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emerging markets, and especially frontier markets, generally carry greater political, legal, counterparty, operational and liquidity risk than developed markets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79691805" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>High yield bond risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCB79F7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Interest rate risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C12E633" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Liquidity risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C161AD5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Market risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47100ADC" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Operational risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7D7D93" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Performance risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62476091" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sustainability risk:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>particular investor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675097A7" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:pageBreakBefore/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Important information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D6E0F9" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="008302E9" w:rsidRDefault="00B66C15" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target audience in Europe: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marketing material for Professional Clients and Qualified Investors only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63817B3C" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79619146" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0F1A86" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>d'Investissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71795653" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>aforementioned languages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F1B193" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Middle East, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11364553" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For United Arab Emirates, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0E2A5C" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Switzerland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7C07E1" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Spain, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S.A..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D471142" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the UK, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6E1EF8" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Italy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA6CBA9" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DFFBBE" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C990B3" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C0F359" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4080"/>
+        </w:tabs>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654492BE" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BE7511" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and these may change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9DD230" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54953A14" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE1E568" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242AC650" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1806A489" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E2DB75" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For your security, communications may be recorded or monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070A007B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C13485" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000890E3" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AAFB47" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3176B015" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="59AF73DF" w14:textId="77777777" w:rsidR="00FA6433" w:rsidRDefault="00662112" w:rsidP="00662112">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="314DDC36" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>10060940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1536700" cy="287655"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="700565160" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1374165951" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect l="9451" t="26760" r="9749" b="28209"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1536700" cy="287655"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>: The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SustainEx</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>™ </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAB1E73" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:p w14:paraId="1305E181" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>: As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>CONTEXT™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBC0954" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:p w14:paraId="63A8DC31" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>: The fund may invest in contingent convertible bonds. If the financial strength of the issuer of a contingent convertible bond falls in a prescribed way, the value of the bond may fall significantly and, in the worst case, may result in losses to the fund.</w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>MSCI index:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>redisseminated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>assumes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BEB667" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:p w14:paraId="601424D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>: The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FTSE index:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6873EB" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:p w14:paraId="7FD5E1D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>: A decline in the financial health of an issuer could cause the value of its bonds to fall or become worthless.</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>JP Morgan index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>reliable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2433EACB" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D02284">
+    <w:p w14:paraId="4B459C25" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0013369B">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">©Morningstar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00964F91">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48840358" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0013369B">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>©</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>and potential gains may be more limited than for unhedged share classes.</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA9C228" w14:textId="77777777" w:rsidR="00071EF9" w:rsidRPr="0013369B" w:rsidRDefault="00071EF9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C45078">
+    <w:p w14:paraId="0B8120E3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>Derivatives may be used to manage the portfolio efficiently. The fund may also materially invest in derivatives including using short selling and leverage techniques with the aim of making a return. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S&amp;P indices:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>);and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8A5703" w14:textId="77777777" w:rsidR="005C07B7" w:rsidRDefault="005C07B7">
-[...308 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="624" w:right="992" w:bottom="851" w:left="992" w:header="709" w:footer="576" w:gutter="0"/>
-      <w:cols w:num="2" w:space="284"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B6BC358" w14:textId="77777777" w:rsidR="006E5284" w:rsidRDefault="006E5284" w:rsidP="00EC4E49">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="57F8EF97" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+      <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="040C5B30" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="6912E00E" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="142A6BF4" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="3A7C3493" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="49F9C970" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36955F69" w14:textId="77777777" w:rsidR="006E5284" w:rsidRDefault="006E5284" w:rsidP="00EC4E49">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="50385A6E" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+      <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1CF2112B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="0D8964FB" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="6AF3BA29" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="2339B3F4" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="77B95142" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="16B59877" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Schroders Circular TT Black">
+    <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34942526" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRDefault="00871E8C" w:rsidP="00326778">
+  <w:p w14:paraId="4E18B072" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:ind w:firstLine="720"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
-[...1271 lines deleted...]
-    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="002A5E"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9555"/>
-      <w:gridCol w:w="367"/>
+      <w:gridCol w:w="4565"/>
+      <w:gridCol w:w="5262"/>
+      <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EA5451" w:rsidRPr="00D32BF3" w14:paraId="61E0738B" w14:textId="77777777" w:rsidTr="00D32BF3">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="1E23EDB7" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
-        <w:trHeight w:hRule="exact" w:val="624"/>
+        <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="10265" w:type="dxa"/>
+          <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="44488E26" w14:textId="7F577A26" w:rsidR="00662112" w:rsidRPr="00D32BF3" w:rsidRDefault="00B05D18" w:rsidP="00D32BF3">
+        <w:p w14:paraId="2435F61C" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
-            <w:pStyle w:val="B17ColouredFooterRIGHT"/>
-            <w:jc w:val="left"/>
+            <w:pStyle w:val="BodyText"/>
+            <w:rPr>
+              <w:szCs w:val="16"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D32BF3">
-            <w:t>Schroder ISF* EURO Credit Conviction</w:t>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5117" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="452F4AD7" w14:textId="4DF2D5A8" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+          <w:pPr>
+            <w:pStyle w:val="Prussiannavyfootertextright"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="00AB27FB">
-            <w:t xml:space="preserve"> Short Duration</w:t>
+          <w:r w:rsidR="00A422C8">
+            <w:t>EURO</w:t>
           </w:r>
-        </w:p>
-[...27 lines deleted...]
-            <w:t>6</w:t>
+          <w:r>
+            <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="393" w:type="dxa"/>
+          <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="52A1D97B" w14:textId="45355DF1" w:rsidR="00662112" w:rsidRPr="00D32BF3" w:rsidRDefault="006A3B92" w:rsidP="00D32BF3">
+        <w:p w14:paraId="4256FC90" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="PageNumber1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
-            </w:rPr>
-[...993 lines deleted...]
-              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00D32BF3">
+          <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
+              <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00D32BF3">
+          <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
+              <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A756D1" w:rsidRPr="00D32BF3">
+          <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
-              <w:noProof/>
+              <w:b/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D32BF3">
+          <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
+              <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7ABD9793" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRPr="008263AD" w:rsidRDefault="00871E8C" w:rsidP="00707826">
+  <w:p w14:paraId="6363514E" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="385D956E" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRDefault="00871E8C" w:rsidP="00326778">
+  <w:p w14:paraId="66F894B3" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
+    <w:r>
+      <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
+    </w:r>
   </w:p>
-  <w:tbl>
-[...110 lines deleted...]
-  <w:p w14:paraId="410DD89E" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRPr="00326778" w:rsidRDefault="00871E8C" w:rsidP="00326778">
+  <w:p w14:paraId="696D926F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="FootnoteText"/>
+      <w:rPr>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5478780</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>10188575</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1536700" cy="287655"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1776284603" name="Picture 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1640504451" name="Picture 5"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="9451" t="26760" r="9749" b="28209"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1536700" cy="287655"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A8E6947" w14:textId="77777777" w:rsidR="006E5284" w:rsidRDefault="006E5284" w:rsidP="00EC4E49">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27278C4B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="005B67EA">
+      <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05EC975E" w14:textId="77777777" w:rsidR="006E5284" w:rsidRDefault="006E5284" w:rsidP="00EC4E49">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68F9F7CD" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+      <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="58A46F54" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0B791B0D" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="400F7A38" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...129 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC642CEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0644BD0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C80B00"/>
+    <w:tmpl w:val="B96285FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4344F6DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F7A1220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03A2BA0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0B9A7D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9ACCF07C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9965646"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76287870"/>
+    <w:tmpl w:val="6FA8F9A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8C0C217C">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06CC62D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15BC518C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="Letterlistunbold"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="680"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C0D02E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB1042F6"/>
+    <w:lvl w:ilvl="0" w:tplc="E1AAF8DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="NumerallistBold"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F24AD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EE0A220"/>
+    <w:styleLink w:val="b17legalnumberedlist"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="19"/>
+        <w:u w:color="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="19"/>
+        <w:u w:color="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="19"/>
+        <w:u w:color="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="1247"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2693" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4394" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4961" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="297C26D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72FEDCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A023F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B767612"/>
+    <w:lvl w:ilvl="0" w:tplc="27B0E32A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="LetteredlistRegular"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39496058"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B702625E"/>
+    <w:lvl w:ilvl="0" w:tplc="103C3A56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6F92B45E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2926F9E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D4DE02D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5EDEE34A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="15AA9EF8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="13DC1DD0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E1EAB28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9DFC4278" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40EE3C1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9A4CD40"/>
+    <w:lvl w:ilvl="0" w:tplc="95F69FC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="NumerallistRegular"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43B2480C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24AE77B4"/>
+    <w:tmpl w:val="1FDCA25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="B17BulletedtextRegular"/>
+      <w:pStyle w:val="BulletedtextRegular"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E1FC3F4C">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6F2E1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AC43B3A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="NumberingBold"/>
+      <w:pStyle w:val="Multilevellist1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Multilevellistlevel2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Multilevellistlevel3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Multilevellistlevel4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D4470B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78028784"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NumberedlistRegular"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C950BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4044232"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Section %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3828" w:hanging="2126"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="A446BA" w:themeColor="text2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA217FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DA8E702"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Appendix %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="2552"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2807"/>
+        </w:tabs>
+        <w:ind w:left="2807" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3207"/>
+        </w:tabs>
+        <w:ind w:left="2807" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2694"/>
+        </w:tabs>
+        <w:ind w:left="2694" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:isLgl/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2694" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3279"/>
+        </w:tabs>
+        <w:ind w:left="3279" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3423"/>
+        </w:tabs>
+        <w:ind w:left="3423" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3567"/>
+        </w:tabs>
+        <w:ind w:left="3567" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4962"/>
+        </w:tabs>
+        <w:ind w:left="4962" w:hanging="2835"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="715B7BBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E9635DA"/>
+    <w:lvl w:ilvl="0" w:tplc="68BA3B14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1468" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2188" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2908" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3628" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4348" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5068" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5788" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6508" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="715B7BBD"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2351C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6160228A"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="NumberingNormal"/>
+    <w:tmpl w:val="32EACC82"/>
+    <w:lvl w:ilvl="0" w:tplc="2BF6EAD4">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Tabletextbullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C40654F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4CA6970"/>
+    <w:lvl w:ilvl="0" w:tplc="6EA07572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Sub-bulletedtext"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB01E4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3C4BBB4"/>
+    <w:lvl w:ilvl="0" w:tplc="044E95A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="LetteredlistBold"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5535,62 +5876,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9000F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27F0A5B2"/>
-    <w:lvl w:ilvl="0" w:tplc="23F61FC8">
+    <w:tmpl w:val="5E08C598"/>
+    <w:lvl w:ilvl="0" w:tplc="F968B7C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="Letterlistbold"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5625,6045 +5965,4753 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="361245015">
+  <w:num w:numId="1" w16cid:durableId="1012806123">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1077482466">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="467404019">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="404765174">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1313488688">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="100271668">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1595939290">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1275870892">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="612178504">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="536938488">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1160923921">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="117572224">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2137329981">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1721855778">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="113908630">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2082099280">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1407729630">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1443497560">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1618296394">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="130561703">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1949774972">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="835729848">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="392042081">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1507281871">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1647391129">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1342391015">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1491756177">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="172451523">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="366488392">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="985821549">
+  <w:num w:numId="30" w16cid:durableId="109328283">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="672728858">
+  <w:num w:numId="31" w16cid:durableId="285356558">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="713314565">
-[...23 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1093891390">
+  <w:num w:numId="32" w16cid:durableId="1290042224">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="241063445">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="33" w16cid:durableId="488521536">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="849492788">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="34" w16cid:durableId="475491439">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="160513519">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="35" w16cid:durableId="1106388310">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="861750640">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="36" w16cid:durableId="1421415432">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="469249787">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="37" w16cid:durableId="787742933">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="415908614">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="38" w16cid:durableId="737632976">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="187837706">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="39" w16cid:durableId="877819785">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="430442540">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="40" w16cid:durableId="1016613435">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="6"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="710151987">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="41" w16cid:durableId="10571981">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1474639596">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="42" w16cid:durableId="673924818">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="806626858">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="43" w16cid:durableId="1123620625">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1583297624">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="44" w16cid:durableId="2046786535">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:num w:numId="45" w16cid:durableId="1711370635">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:stylePaneSortMethod w:val="0000"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00F3625C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000063A5"/>
+    <w:rsidRoot w:val="00C87F56"/>
+    <w:rsid w:val="00000BBB"/>
+    <w:rsid w:val="000011B2"/>
+    <w:rsid w:val="00001AA8"/>
+    <w:rsid w:val="000031BF"/>
+    <w:rsid w:val="00003573"/>
+    <w:rsid w:val="0000375A"/>
+    <w:rsid w:val="00003D11"/>
     <w:rsid w:val="000066AB"/>
-    <w:rsid w:val="00006D2C"/>
-[...55 lines deleted...]
-    <w:rsid w:val="000610E5"/>
+    <w:rsid w:val="00006AD1"/>
+    <w:rsid w:val="00006F11"/>
+    <w:rsid w:val="00007046"/>
+    <w:rsid w:val="00007F4D"/>
+    <w:rsid w:val="000117A5"/>
+    <w:rsid w:val="000120F1"/>
+    <w:rsid w:val="0001267C"/>
+    <w:rsid w:val="00012EB8"/>
+    <w:rsid w:val="00013CD9"/>
+    <w:rsid w:val="00014018"/>
+    <w:rsid w:val="0001403E"/>
+    <w:rsid w:val="000155C2"/>
+    <w:rsid w:val="00015DFD"/>
+    <w:rsid w:val="00016394"/>
+    <w:rsid w:val="000172FF"/>
+    <w:rsid w:val="00020E55"/>
+    <w:rsid w:val="00021024"/>
+    <w:rsid w:val="00022C02"/>
+    <w:rsid w:val="00025D1A"/>
+    <w:rsid w:val="00026731"/>
+    <w:rsid w:val="000311FB"/>
+    <w:rsid w:val="00033B6A"/>
+    <w:rsid w:val="000345B2"/>
+    <w:rsid w:val="000374AB"/>
+    <w:rsid w:val="00041658"/>
+    <w:rsid w:val="00044619"/>
+    <w:rsid w:val="00044F37"/>
+    <w:rsid w:val="000470CE"/>
+    <w:rsid w:val="0004770C"/>
+    <w:rsid w:val="00047D5D"/>
+    <w:rsid w:val="00051AFE"/>
+    <w:rsid w:val="00052460"/>
+    <w:rsid w:val="00053DE4"/>
+    <w:rsid w:val="00056072"/>
+    <w:rsid w:val="00056D6A"/>
+    <w:rsid w:val="00057A42"/>
+    <w:rsid w:val="00057BC9"/>
+    <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
-    <w:rsid w:val="00062ACE"/>
-    <w:rsid w:val="00062E67"/>
+    <w:rsid w:val="0006152F"/>
+    <w:rsid w:val="00062761"/>
+    <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
-    <w:rsid w:val="0006509D"/>
-    <w:rsid w:val="0006620A"/>
+    <w:rsid w:val="000652FB"/>
     <w:rsid w:val="0006657D"/>
-    <w:rsid w:val="00067DBC"/>
-[...61 lines deleted...]
-    <w:rsid w:val="000A7F9D"/>
+    <w:rsid w:val="00066BFF"/>
+    <w:rsid w:val="00067232"/>
+    <w:rsid w:val="00067C96"/>
+    <w:rsid w:val="0007333E"/>
+    <w:rsid w:val="00073A5C"/>
+    <w:rsid w:val="00076530"/>
+    <w:rsid w:val="00085242"/>
+    <w:rsid w:val="0008623E"/>
+    <w:rsid w:val="00086792"/>
+    <w:rsid w:val="00086EC2"/>
+    <w:rsid w:val="00091247"/>
+    <w:rsid w:val="00093647"/>
+    <w:rsid w:val="000939FD"/>
+    <w:rsid w:val="00094952"/>
+    <w:rsid w:val="0009796F"/>
+    <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A140C"/>
+    <w:rsid w:val="000A3F5A"/>
+    <w:rsid w:val="000A41E8"/>
+    <w:rsid w:val="000A5750"/>
+    <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
-    <w:rsid w:val="000B10FE"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00101333"/>
+    <w:rsid w:val="000B33D5"/>
+    <w:rsid w:val="000B41B6"/>
+    <w:rsid w:val="000B44F7"/>
+    <w:rsid w:val="000B5185"/>
+    <w:rsid w:val="000B545A"/>
+    <w:rsid w:val="000B6560"/>
+    <w:rsid w:val="000B6ABA"/>
+    <w:rsid w:val="000C09CD"/>
+    <w:rsid w:val="000C4793"/>
+    <w:rsid w:val="000C4876"/>
+    <w:rsid w:val="000C48F1"/>
+    <w:rsid w:val="000C5914"/>
+    <w:rsid w:val="000C5DFA"/>
+    <w:rsid w:val="000D05B8"/>
+    <w:rsid w:val="000D099A"/>
+    <w:rsid w:val="000D0CA0"/>
+    <w:rsid w:val="000D3B4F"/>
+    <w:rsid w:val="000D5417"/>
+    <w:rsid w:val="000D5429"/>
+    <w:rsid w:val="000D67CD"/>
+    <w:rsid w:val="000D7AD1"/>
+    <w:rsid w:val="000E0B41"/>
+    <w:rsid w:val="000E31CE"/>
+    <w:rsid w:val="000E4302"/>
+    <w:rsid w:val="000E74C9"/>
+    <w:rsid w:val="000E77A1"/>
+    <w:rsid w:val="000E7B69"/>
+    <w:rsid w:val="000E7BF9"/>
+    <w:rsid w:val="000F2A53"/>
+    <w:rsid w:val="000F4368"/>
+    <w:rsid w:val="000F61FA"/>
+    <w:rsid w:val="000F638B"/>
     <w:rsid w:val="00101343"/>
-    <w:rsid w:val="00101D10"/>
-[...85 lines deleted...]
-    <w:rsid w:val="001A1C3A"/>
+    <w:rsid w:val="0010159F"/>
+    <w:rsid w:val="001019D9"/>
+    <w:rsid w:val="00102792"/>
+    <w:rsid w:val="00103B62"/>
+    <w:rsid w:val="00105004"/>
+    <w:rsid w:val="001050D4"/>
+    <w:rsid w:val="00110C75"/>
+    <w:rsid w:val="0011206B"/>
+    <w:rsid w:val="00113154"/>
+    <w:rsid w:val="00113E2B"/>
+    <w:rsid w:val="00115FCA"/>
+    <w:rsid w:val="0011709D"/>
+    <w:rsid w:val="00117130"/>
+    <w:rsid w:val="001175A5"/>
+    <w:rsid w:val="001176C9"/>
+    <w:rsid w:val="00117814"/>
+    <w:rsid w:val="00122363"/>
+    <w:rsid w:val="0012247B"/>
+    <w:rsid w:val="00124C11"/>
+    <w:rsid w:val="00125307"/>
+    <w:rsid w:val="00126CA6"/>
+    <w:rsid w:val="00127693"/>
+    <w:rsid w:val="0013085F"/>
+    <w:rsid w:val="00131698"/>
+    <w:rsid w:val="00131C6C"/>
+    <w:rsid w:val="00131EC2"/>
+    <w:rsid w:val="00132535"/>
+    <w:rsid w:val="0013257C"/>
+    <w:rsid w:val="00133724"/>
+    <w:rsid w:val="00135CDB"/>
+    <w:rsid w:val="00136166"/>
+    <w:rsid w:val="00136A48"/>
+    <w:rsid w:val="00143C0D"/>
+    <w:rsid w:val="00144004"/>
+    <w:rsid w:val="00147E57"/>
+    <w:rsid w:val="00150110"/>
+    <w:rsid w:val="00153577"/>
+    <w:rsid w:val="0015678D"/>
+    <w:rsid w:val="00156A61"/>
+    <w:rsid w:val="0015762F"/>
+    <w:rsid w:val="00160212"/>
+    <w:rsid w:val="00160B89"/>
+    <w:rsid w:val="00160E60"/>
+    <w:rsid w:val="00165662"/>
+    <w:rsid w:val="001658A5"/>
+    <w:rsid w:val="00165FA4"/>
+    <w:rsid w:val="00170529"/>
+    <w:rsid w:val="00173380"/>
+    <w:rsid w:val="00173927"/>
+    <w:rsid w:val="001766BD"/>
+    <w:rsid w:val="00176772"/>
+    <w:rsid w:val="0017720C"/>
+    <w:rsid w:val="00181010"/>
+    <w:rsid w:val="00182329"/>
+    <w:rsid w:val="0018264A"/>
+    <w:rsid w:val="0018273E"/>
+    <w:rsid w:val="00184EC9"/>
+    <w:rsid w:val="00185669"/>
+    <w:rsid w:val="00186DEB"/>
+    <w:rsid w:val="00187867"/>
+    <w:rsid w:val="00190131"/>
+    <w:rsid w:val="00190513"/>
+    <w:rsid w:val="001914CC"/>
+    <w:rsid w:val="00191907"/>
+    <w:rsid w:val="00191AA7"/>
+    <w:rsid w:val="0019230D"/>
+    <w:rsid w:val="001923FE"/>
+    <w:rsid w:val="00194311"/>
+    <w:rsid w:val="00194907"/>
+    <w:rsid w:val="001950AD"/>
+    <w:rsid w:val="001A0473"/>
+    <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
-    <w:rsid w:val="001A284B"/>
-[...67 lines deleted...]
-    <w:rsid w:val="001F3A2D"/>
+    <w:rsid w:val="001A23FC"/>
+    <w:rsid w:val="001A2E20"/>
+    <w:rsid w:val="001A3924"/>
+    <w:rsid w:val="001A3E3C"/>
+    <w:rsid w:val="001A4092"/>
+    <w:rsid w:val="001A444C"/>
+    <w:rsid w:val="001A51FE"/>
+    <w:rsid w:val="001B0D5D"/>
+    <w:rsid w:val="001B497F"/>
+    <w:rsid w:val="001B4A2A"/>
+    <w:rsid w:val="001B6FBA"/>
+    <w:rsid w:val="001B725E"/>
+    <w:rsid w:val="001B784A"/>
+    <w:rsid w:val="001C4A7E"/>
+    <w:rsid w:val="001C4AC6"/>
+    <w:rsid w:val="001C4C02"/>
+    <w:rsid w:val="001C5000"/>
+    <w:rsid w:val="001C6156"/>
+    <w:rsid w:val="001C6E39"/>
+    <w:rsid w:val="001C7A41"/>
+    <w:rsid w:val="001D05FE"/>
+    <w:rsid w:val="001D0876"/>
+    <w:rsid w:val="001D1627"/>
+    <w:rsid w:val="001D242A"/>
+    <w:rsid w:val="001D2CBE"/>
+    <w:rsid w:val="001D3725"/>
+    <w:rsid w:val="001D48B5"/>
+    <w:rsid w:val="001D5665"/>
+    <w:rsid w:val="001D56B5"/>
+    <w:rsid w:val="001D5CDE"/>
+    <w:rsid w:val="001D69C2"/>
+    <w:rsid w:val="001E1145"/>
+    <w:rsid w:val="001E3265"/>
+    <w:rsid w:val="001E3C26"/>
+    <w:rsid w:val="001E3E47"/>
+    <w:rsid w:val="001E696A"/>
+    <w:rsid w:val="001E6E49"/>
+    <w:rsid w:val="001F0732"/>
+    <w:rsid w:val="001F0BA6"/>
+    <w:rsid w:val="001F0D15"/>
+    <w:rsid w:val="001F29F0"/>
+    <w:rsid w:val="001F35C2"/>
+    <w:rsid w:val="001F37FA"/>
+    <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
-    <w:rsid w:val="001F6F9C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="0021593A"/>
+    <w:rsid w:val="001F586A"/>
+    <w:rsid w:val="001F5A8D"/>
+    <w:rsid w:val="001F66A9"/>
+    <w:rsid w:val="00200182"/>
+    <w:rsid w:val="00202B52"/>
+    <w:rsid w:val="002030CE"/>
+    <w:rsid w:val="00203BB4"/>
+    <w:rsid w:val="002045AD"/>
+    <w:rsid w:val="002045CD"/>
+    <w:rsid w:val="0020517D"/>
+    <w:rsid w:val="0020570E"/>
+    <w:rsid w:val="002061AF"/>
+    <w:rsid w:val="0020663D"/>
+    <w:rsid w:val="002067AE"/>
+    <w:rsid w:val="002071E0"/>
+    <w:rsid w:val="00207BBE"/>
+    <w:rsid w:val="002106ED"/>
+    <w:rsid w:val="0021118F"/>
+    <w:rsid w:val="0021191F"/>
+    <w:rsid w:val="00212B0E"/>
+    <w:rsid w:val="00212FED"/>
+    <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
-    <w:rsid w:val="00215D51"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002320C6"/>
+    <w:rsid w:val="00217499"/>
+    <w:rsid w:val="002207B2"/>
+    <w:rsid w:val="00224392"/>
+    <w:rsid w:val="00226117"/>
+    <w:rsid w:val="00230355"/>
+    <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
-    <w:rsid w:val="00233EC9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00235909"/>
+    <w:rsid w:val="00234370"/>
+    <w:rsid w:val="002345DF"/>
+    <w:rsid w:val="0023509A"/>
+    <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
-    <w:rsid w:val="00237AB6"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00250EA8"/>
+    <w:rsid w:val="00236136"/>
+    <w:rsid w:val="0023654B"/>
+    <w:rsid w:val="00237B40"/>
+    <w:rsid w:val="002422D1"/>
+    <w:rsid w:val="00242A67"/>
+    <w:rsid w:val="00243BAE"/>
+    <w:rsid w:val="00244A21"/>
+    <w:rsid w:val="0024617D"/>
+    <w:rsid w:val="00247837"/>
     <w:rsid w:val="0025123E"/>
-    <w:rsid w:val="002518FD"/>
-[...154 lines deleted...]
-    <w:rsid w:val="00333C34"/>
+    <w:rsid w:val="00251481"/>
+    <w:rsid w:val="00251540"/>
+    <w:rsid w:val="002541D8"/>
+    <w:rsid w:val="00255BD1"/>
+    <w:rsid w:val="00260CCF"/>
+    <w:rsid w:val="00261A9F"/>
+    <w:rsid w:val="00261D48"/>
+    <w:rsid w:val="00261FA2"/>
+    <w:rsid w:val="00262EBB"/>
+    <w:rsid w:val="002644A8"/>
+    <w:rsid w:val="002652C6"/>
+    <w:rsid w:val="002658D6"/>
+    <w:rsid w:val="002675CD"/>
+    <w:rsid w:val="00270854"/>
+    <w:rsid w:val="00270FF9"/>
+    <w:rsid w:val="00273856"/>
+    <w:rsid w:val="00274546"/>
+    <w:rsid w:val="002745E6"/>
+    <w:rsid w:val="00274F9F"/>
+    <w:rsid w:val="00275704"/>
+    <w:rsid w:val="00281D5F"/>
+    <w:rsid w:val="00282DE8"/>
+    <w:rsid w:val="00283010"/>
+    <w:rsid w:val="00285D8B"/>
+    <w:rsid w:val="00287C01"/>
+    <w:rsid w:val="002904BF"/>
+    <w:rsid w:val="00291EFC"/>
+    <w:rsid w:val="00291FBC"/>
+    <w:rsid w:val="0029401F"/>
+    <w:rsid w:val="002947AF"/>
+    <w:rsid w:val="00294A48"/>
+    <w:rsid w:val="00295E7B"/>
+    <w:rsid w:val="00297003"/>
+    <w:rsid w:val="002A07EE"/>
+    <w:rsid w:val="002A0A80"/>
+    <w:rsid w:val="002A1B97"/>
+    <w:rsid w:val="002A3AD0"/>
+    <w:rsid w:val="002A5578"/>
+    <w:rsid w:val="002A5ACE"/>
+    <w:rsid w:val="002A67D8"/>
+    <w:rsid w:val="002A6F3F"/>
+    <w:rsid w:val="002A73C3"/>
+    <w:rsid w:val="002A7782"/>
+    <w:rsid w:val="002A7A47"/>
+    <w:rsid w:val="002B0A37"/>
+    <w:rsid w:val="002B169E"/>
+    <w:rsid w:val="002B1C49"/>
+    <w:rsid w:val="002B6056"/>
+    <w:rsid w:val="002B6112"/>
+    <w:rsid w:val="002B7035"/>
+    <w:rsid w:val="002C0DB8"/>
+    <w:rsid w:val="002C0E0D"/>
+    <w:rsid w:val="002C1CCF"/>
+    <w:rsid w:val="002C3C9B"/>
+    <w:rsid w:val="002C423C"/>
+    <w:rsid w:val="002C6C02"/>
+    <w:rsid w:val="002C78EC"/>
+    <w:rsid w:val="002D4176"/>
+    <w:rsid w:val="002D432F"/>
+    <w:rsid w:val="002D5EE2"/>
+    <w:rsid w:val="002D5FC4"/>
+    <w:rsid w:val="002D6067"/>
+    <w:rsid w:val="002D64AE"/>
+    <w:rsid w:val="002D67BD"/>
+    <w:rsid w:val="002D7184"/>
+    <w:rsid w:val="002E1BA6"/>
+    <w:rsid w:val="002E1BEB"/>
+    <w:rsid w:val="002E3BFE"/>
+    <w:rsid w:val="002E3FA7"/>
+    <w:rsid w:val="002E4284"/>
+    <w:rsid w:val="002E466D"/>
+    <w:rsid w:val="002E5BED"/>
+    <w:rsid w:val="002F060A"/>
+    <w:rsid w:val="002F09A9"/>
+    <w:rsid w:val="002F0B30"/>
+    <w:rsid w:val="002F12FD"/>
+    <w:rsid w:val="002F2A65"/>
+    <w:rsid w:val="002F4DA3"/>
+    <w:rsid w:val="002F4F12"/>
+    <w:rsid w:val="002F74D8"/>
+    <w:rsid w:val="002F7A2F"/>
+    <w:rsid w:val="002F7A5A"/>
+    <w:rsid w:val="002F7E41"/>
+    <w:rsid w:val="00300E37"/>
+    <w:rsid w:val="003021A1"/>
+    <w:rsid w:val="00302C26"/>
+    <w:rsid w:val="003032C4"/>
+    <w:rsid w:val="00303BAA"/>
+    <w:rsid w:val="0030460B"/>
+    <w:rsid w:val="00304679"/>
+    <w:rsid w:val="00306036"/>
+    <w:rsid w:val="00306AB3"/>
+    <w:rsid w:val="00310608"/>
+    <w:rsid w:val="00310D63"/>
+    <w:rsid w:val="00310EDC"/>
+    <w:rsid w:val="00312933"/>
+    <w:rsid w:val="00313713"/>
+    <w:rsid w:val="003148F6"/>
+    <w:rsid w:val="0031512C"/>
+    <w:rsid w:val="003155DE"/>
+    <w:rsid w:val="003164BD"/>
+    <w:rsid w:val="0031660A"/>
+    <w:rsid w:val="00322E5F"/>
+    <w:rsid w:val="00323CCF"/>
+    <w:rsid w:val="0032581F"/>
+    <w:rsid w:val="00326AC1"/>
+    <w:rsid w:val="0032796C"/>
+    <w:rsid w:val="0033001E"/>
+    <w:rsid w:val="00330C4F"/>
+    <w:rsid w:val="00330ECD"/>
     <w:rsid w:val="00334352"/>
-    <w:rsid w:val="0033478C"/>
-[...187 lines deleted...]
-    <w:rsid w:val="004336E7"/>
+    <w:rsid w:val="003347E0"/>
+    <w:rsid w:val="00337330"/>
+    <w:rsid w:val="00340CF9"/>
+    <w:rsid w:val="00340E01"/>
+    <w:rsid w:val="00341E33"/>
+    <w:rsid w:val="00342100"/>
+    <w:rsid w:val="003452FA"/>
+    <w:rsid w:val="00346D16"/>
+    <w:rsid w:val="00347A94"/>
+    <w:rsid w:val="0035142B"/>
+    <w:rsid w:val="00351CEF"/>
+    <w:rsid w:val="00351F41"/>
+    <w:rsid w:val="00351FF8"/>
+    <w:rsid w:val="00352146"/>
+    <w:rsid w:val="00353C0D"/>
+    <w:rsid w:val="00353EEA"/>
+    <w:rsid w:val="00354C92"/>
+    <w:rsid w:val="00356434"/>
+    <w:rsid w:val="003565B4"/>
+    <w:rsid w:val="003617E1"/>
+    <w:rsid w:val="00361A28"/>
+    <w:rsid w:val="00361D1C"/>
+    <w:rsid w:val="00363985"/>
+    <w:rsid w:val="00364F46"/>
+    <w:rsid w:val="00365A78"/>
+    <w:rsid w:val="00366130"/>
+    <w:rsid w:val="00366DE0"/>
+    <w:rsid w:val="00367B4F"/>
+    <w:rsid w:val="00370140"/>
+    <w:rsid w:val="0037076D"/>
+    <w:rsid w:val="003711E2"/>
+    <w:rsid w:val="00375A81"/>
+    <w:rsid w:val="00376F3A"/>
+    <w:rsid w:val="00377341"/>
+    <w:rsid w:val="003817CA"/>
+    <w:rsid w:val="00381830"/>
+    <w:rsid w:val="00382A9B"/>
+    <w:rsid w:val="00384AD6"/>
+    <w:rsid w:val="003927E8"/>
+    <w:rsid w:val="00394249"/>
+    <w:rsid w:val="00394D04"/>
+    <w:rsid w:val="00396EEB"/>
+    <w:rsid w:val="003974C7"/>
+    <w:rsid w:val="0039752B"/>
+    <w:rsid w:val="003A0C38"/>
+    <w:rsid w:val="003A20D4"/>
+    <w:rsid w:val="003A3E32"/>
+    <w:rsid w:val="003A40B7"/>
+    <w:rsid w:val="003A446D"/>
+    <w:rsid w:val="003A6D9D"/>
+    <w:rsid w:val="003A7D83"/>
+    <w:rsid w:val="003B00BA"/>
+    <w:rsid w:val="003B0978"/>
+    <w:rsid w:val="003B2277"/>
+    <w:rsid w:val="003B2448"/>
+    <w:rsid w:val="003B352A"/>
+    <w:rsid w:val="003B37CC"/>
+    <w:rsid w:val="003B50FB"/>
+    <w:rsid w:val="003B52D9"/>
+    <w:rsid w:val="003C065C"/>
+    <w:rsid w:val="003C37ED"/>
+    <w:rsid w:val="003C3F7A"/>
+    <w:rsid w:val="003C46CE"/>
+    <w:rsid w:val="003C4F9F"/>
+    <w:rsid w:val="003C7254"/>
+    <w:rsid w:val="003C7E4C"/>
+    <w:rsid w:val="003D14FB"/>
+    <w:rsid w:val="003D2CB5"/>
+    <w:rsid w:val="003D2F05"/>
+    <w:rsid w:val="003D43A5"/>
+    <w:rsid w:val="003D48F0"/>
+    <w:rsid w:val="003D5D0E"/>
+    <w:rsid w:val="003D7212"/>
+    <w:rsid w:val="003E06EE"/>
+    <w:rsid w:val="003E0A82"/>
+    <w:rsid w:val="003E1380"/>
+    <w:rsid w:val="003E2B2A"/>
+    <w:rsid w:val="003E323D"/>
+    <w:rsid w:val="003E45EC"/>
+    <w:rsid w:val="003E5316"/>
+    <w:rsid w:val="003E56A5"/>
+    <w:rsid w:val="003F0B25"/>
+    <w:rsid w:val="003F1ABE"/>
+    <w:rsid w:val="003F25ED"/>
+    <w:rsid w:val="003F405E"/>
+    <w:rsid w:val="003F4E45"/>
+    <w:rsid w:val="003F6499"/>
+    <w:rsid w:val="0040156E"/>
+    <w:rsid w:val="0040443A"/>
+    <w:rsid w:val="00405DA7"/>
+    <w:rsid w:val="0040615F"/>
+    <w:rsid w:val="00407890"/>
+    <w:rsid w:val="004100B8"/>
+    <w:rsid w:val="004115DF"/>
+    <w:rsid w:val="00412401"/>
+    <w:rsid w:val="004133D0"/>
+    <w:rsid w:val="00413AF5"/>
+    <w:rsid w:val="00413B9F"/>
+    <w:rsid w:val="00413DA9"/>
+    <w:rsid w:val="00416889"/>
+    <w:rsid w:val="004177C8"/>
+    <w:rsid w:val="00422A46"/>
+    <w:rsid w:val="0042320E"/>
+    <w:rsid w:val="00423642"/>
+    <w:rsid w:val="004251C1"/>
+    <w:rsid w:val="0042739D"/>
+    <w:rsid w:val="00427800"/>
+    <w:rsid w:val="00427BCC"/>
+    <w:rsid w:val="0043145B"/>
+    <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
-    <w:rsid w:val="00434B34"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00443D53"/>
+    <w:rsid w:val="0043538C"/>
+    <w:rsid w:val="00435A0E"/>
+    <w:rsid w:val="00443C1A"/>
+    <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
-    <w:rsid w:val="0044534E"/>
-[...180 lines deleted...]
-    <w:rsid w:val="00545C1E"/>
+    <w:rsid w:val="0044478A"/>
+    <w:rsid w:val="004448D5"/>
+    <w:rsid w:val="00444DA7"/>
+    <w:rsid w:val="00445663"/>
+    <w:rsid w:val="0044612A"/>
+    <w:rsid w:val="00446F6F"/>
+    <w:rsid w:val="00451346"/>
+    <w:rsid w:val="00451A84"/>
+    <w:rsid w:val="00453DFC"/>
+    <w:rsid w:val="004551B7"/>
+    <w:rsid w:val="00455435"/>
+    <w:rsid w:val="0045715A"/>
+    <w:rsid w:val="004622D1"/>
+    <w:rsid w:val="00463AC1"/>
+    <w:rsid w:val="0046623B"/>
+    <w:rsid w:val="0046649D"/>
+    <w:rsid w:val="0047034D"/>
+    <w:rsid w:val="004712F2"/>
+    <w:rsid w:val="00471939"/>
+    <w:rsid w:val="00473CC3"/>
+    <w:rsid w:val="00473F3E"/>
+    <w:rsid w:val="00474F85"/>
+    <w:rsid w:val="004807FD"/>
+    <w:rsid w:val="00480AAA"/>
+    <w:rsid w:val="00481E15"/>
+    <w:rsid w:val="00485F32"/>
+    <w:rsid w:val="004871BA"/>
+    <w:rsid w:val="00491C31"/>
+    <w:rsid w:val="0049385B"/>
+    <w:rsid w:val="00494198"/>
+    <w:rsid w:val="0049474E"/>
+    <w:rsid w:val="004974DE"/>
+    <w:rsid w:val="004977F0"/>
+    <w:rsid w:val="004A00AA"/>
+    <w:rsid w:val="004A2662"/>
+    <w:rsid w:val="004A67AA"/>
+    <w:rsid w:val="004A6834"/>
+    <w:rsid w:val="004B1226"/>
+    <w:rsid w:val="004B143B"/>
+    <w:rsid w:val="004B1676"/>
+    <w:rsid w:val="004B3749"/>
+    <w:rsid w:val="004B375F"/>
+    <w:rsid w:val="004C1E60"/>
+    <w:rsid w:val="004C4B9D"/>
+    <w:rsid w:val="004C4C33"/>
+    <w:rsid w:val="004D05CE"/>
+    <w:rsid w:val="004D14FE"/>
+    <w:rsid w:val="004D2334"/>
+    <w:rsid w:val="004D385C"/>
+    <w:rsid w:val="004E32DC"/>
+    <w:rsid w:val="004E4F03"/>
+    <w:rsid w:val="004E59AB"/>
+    <w:rsid w:val="004E6F9A"/>
+    <w:rsid w:val="004F107E"/>
+    <w:rsid w:val="004F2310"/>
+    <w:rsid w:val="004F27AE"/>
+    <w:rsid w:val="004F3396"/>
+    <w:rsid w:val="004F3462"/>
+    <w:rsid w:val="004F3C71"/>
+    <w:rsid w:val="004F4526"/>
+    <w:rsid w:val="004F6427"/>
+    <w:rsid w:val="004F6F5D"/>
+    <w:rsid w:val="004F789D"/>
+    <w:rsid w:val="00501848"/>
+    <w:rsid w:val="00501DC3"/>
+    <w:rsid w:val="0050337D"/>
+    <w:rsid w:val="00503F3F"/>
+    <w:rsid w:val="0050420A"/>
+    <w:rsid w:val="00505BB8"/>
+    <w:rsid w:val="005062D4"/>
+    <w:rsid w:val="005071A1"/>
+    <w:rsid w:val="005126D5"/>
+    <w:rsid w:val="00514378"/>
+    <w:rsid w:val="00514984"/>
+    <w:rsid w:val="005174BE"/>
+    <w:rsid w:val="00521549"/>
+    <w:rsid w:val="00521F4F"/>
+    <w:rsid w:val="005234AF"/>
+    <w:rsid w:val="0052404E"/>
+    <w:rsid w:val="005245EE"/>
+    <w:rsid w:val="005279E3"/>
+    <w:rsid w:val="00530359"/>
+    <w:rsid w:val="00531213"/>
+    <w:rsid w:val="005324B8"/>
+    <w:rsid w:val="00535651"/>
+    <w:rsid w:val="00535994"/>
+    <w:rsid w:val="00535FD1"/>
+    <w:rsid w:val="005366B0"/>
+    <w:rsid w:val="005374AD"/>
+    <w:rsid w:val="0053778E"/>
+    <w:rsid w:val="00540DC6"/>
+    <w:rsid w:val="00542D8E"/>
+    <w:rsid w:val="005439D4"/>
+    <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
-    <w:rsid w:val="005503CF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00553C82"/>
+    <w:rsid w:val="00546540"/>
+    <w:rsid w:val="0054759A"/>
+    <w:rsid w:val="00550DC0"/>
+    <w:rsid w:val="0055247C"/>
+    <w:rsid w:val="00552B1C"/>
+    <w:rsid w:val="005535B6"/>
+    <w:rsid w:val="00553AA1"/>
+    <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
-    <w:rsid w:val="00555E06"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00586576"/>
+    <w:rsid w:val="00556B02"/>
+    <w:rsid w:val="00557AA4"/>
+    <w:rsid w:val="005620C1"/>
+    <w:rsid w:val="0056289A"/>
+    <w:rsid w:val="005643B1"/>
+    <w:rsid w:val="00566C84"/>
+    <w:rsid w:val="00566E04"/>
+    <w:rsid w:val="00571260"/>
+    <w:rsid w:val="005726E2"/>
+    <w:rsid w:val="00572C78"/>
+    <w:rsid w:val="005730E2"/>
+    <w:rsid w:val="005735B5"/>
+    <w:rsid w:val="00573E6C"/>
+    <w:rsid w:val="005740BC"/>
+    <w:rsid w:val="00574DA7"/>
+    <w:rsid w:val="00574FC8"/>
+    <w:rsid w:val="00576E76"/>
+    <w:rsid w:val="00577226"/>
+    <w:rsid w:val="0057770F"/>
+    <w:rsid w:val="00577762"/>
+    <w:rsid w:val="0058124A"/>
+    <w:rsid w:val="005814AE"/>
+    <w:rsid w:val="005842C2"/>
+    <w:rsid w:val="005844EE"/>
+    <w:rsid w:val="005861F6"/>
+    <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
-    <w:rsid w:val="0058779B"/>
-[...14 lines deleted...]
-    <w:rsid w:val="005A0CC8"/>
+    <w:rsid w:val="00590BE3"/>
+    <w:rsid w:val="0059103B"/>
+    <w:rsid w:val="005914B3"/>
+    <w:rsid w:val="00592184"/>
+    <w:rsid w:val="00594CE9"/>
+    <w:rsid w:val="005958E2"/>
+    <w:rsid w:val="0059592F"/>
+    <w:rsid w:val="00595B72"/>
+    <w:rsid w:val="005969EA"/>
+    <w:rsid w:val="00596AF4"/>
     <w:rsid w:val="005A1002"/>
-    <w:rsid w:val="005A2CB9"/>
-[...44 lines deleted...]
-    <w:rsid w:val="005E02FC"/>
+    <w:rsid w:val="005A1AC5"/>
+    <w:rsid w:val="005A2E6C"/>
+    <w:rsid w:val="005A4B5A"/>
+    <w:rsid w:val="005A4D23"/>
+    <w:rsid w:val="005A7F7A"/>
+    <w:rsid w:val="005A7F9A"/>
+    <w:rsid w:val="005B0158"/>
+    <w:rsid w:val="005B03FD"/>
+    <w:rsid w:val="005B1449"/>
+    <w:rsid w:val="005B1D0F"/>
+    <w:rsid w:val="005B2A9E"/>
+    <w:rsid w:val="005B4438"/>
+    <w:rsid w:val="005B45E5"/>
+    <w:rsid w:val="005B4655"/>
+    <w:rsid w:val="005B67EA"/>
+    <w:rsid w:val="005B6939"/>
+    <w:rsid w:val="005C0F02"/>
+    <w:rsid w:val="005C1693"/>
+    <w:rsid w:val="005C3571"/>
+    <w:rsid w:val="005C5FDA"/>
+    <w:rsid w:val="005C664A"/>
+    <w:rsid w:val="005C7609"/>
+    <w:rsid w:val="005D3959"/>
+    <w:rsid w:val="005D493B"/>
+    <w:rsid w:val="005D4B12"/>
+    <w:rsid w:val="005D59C3"/>
+    <w:rsid w:val="005D5BA7"/>
+    <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
-    <w:rsid w:val="005E0E2C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005E3C40"/>
+    <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
-    <w:rsid w:val="005E4163"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00650854"/>
+    <w:rsid w:val="005E4314"/>
+    <w:rsid w:val="005E7D66"/>
+    <w:rsid w:val="005F0E66"/>
+    <w:rsid w:val="005F2731"/>
+    <w:rsid w:val="005F2DF4"/>
+    <w:rsid w:val="005F3A44"/>
+    <w:rsid w:val="005F4CBA"/>
+    <w:rsid w:val="005F4DBF"/>
+    <w:rsid w:val="005F500B"/>
+    <w:rsid w:val="005F5CA8"/>
+    <w:rsid w:val="005F6652"/>
+    <w:rsid w:val="005F7CFF"/>
+    <w:rsid w:val="005F7F3D"/>
+    <w:rsid w:val="00603B66"/>
+    <w:rsid w:val="006040EA"/>
+    <w:rsid w:val="006048DA"/>
+    <w:rsid w:val="0060493B"/>
+    <w:rsid w:val="00610241"/>
+    <w:rsid w:val="00611151"/>
+    <w:rsid w:val="006139C9"/>
+    <w:rsid w:val="00617938"/>
+    <w:rsid w:val="00617C98"/>
+    <w:rsid w:val="00620414"/>
+    <w:rsid w:val="0062114D"/>
+    <w:rsid w:val="006240C3"/>
+    <w:rsid w:val="0062582E"/>
+    <w:rsid w:val="00626240"/>
+    <w:rsid w:val="006265DD"/>
+    <w:rsid w:val="00626DB0"/>
+    <w:rsid w:val="00627298"/>
+    <w:rsid w:val="00627A32"/>
+    <w:rsid w:val="0063085E"/>
+    <w:rsid w:val="00630E6F"/>
+    <w:rsid w:val="00631676"/>
+    <w:rsid w:val="006321F1"/>
+    <w:rsid w:val="006323D9"/>
+    <w:rsid w:val="00634810"/>
+    <w:rsid w:val="00636DBC"/>
+    <w:rsid w:val="00636F65"/>
+    <w:rsid w:val="0063768B"/>
+    <w:rsid w:val="00637B42"/>
+    <w:rsid w:val="00637EBC"/>
+    <w:rsid w:val="00640D21"/>
+    <w:rsid w:val="00641482"/>
+    <w:rsid w:val="00641CF6"/>
+    <w:rsid w:val="00642BAB"/>
+    <w:rsid w:val="00644F77"/>
+    <w:rsid w:val="00646571"/>
+    <w:rsid w:val="00646854"/>
+    <w:rsid w:val="006505FC"/>
     <w:rsid w:val="00650BE3"/>
-    <w:rsid w:val="006510A5"/>
-[...58 lines deleted...]
-    <w:rsid w:val="006A7B47"/>
+    <w:rsid w:val="00651E88"/>
+    <w:rsid w:val="006524EB"/>
+    <w:rsid w:val="00652F60"/>
+    <w:rsid w:val="00654BA1"/>
+    <w:rsid w:val="0065793A"/>
+    <w:rsid w:val="006608F0"/>
+    <w:rsid w:val="00661505"/>
+    <w:rsid w:val="006615EC"/>
+    <w:rsid w:val="00661F14"/>
+    <w:rsid w:val="006621DD"/>
+    <w:rsid w:val="00662F2C"/>
+    <w:rsid w:val="006634DB"/>
+    <w:rsid w:val="00664470"/>
+    <w:rsid w:val="00666F49"/>
+    <w:rsid w:val="00667E95"/>
+    <w:rsid w:val="006707C9"/>
+    <w:rsid w:val="00671347"/>
+    <w:rsid w:val="00672110"/>
+    <w:rsid w:val="00672B1D"/>
+    <w:rsid w:val="006762A6"/>
+    <w:rsid w:val="00676723"/>
+    <w:rsid w:val="0068074A"/>
+    <w:rsid w:val="00680AA3"/>
+    <w:rsid w:val="00683B1E"/>
+    <w:rsid w:val="0068597C"/>
+    <w:rsid w:val="00687A64"/>
+    <w:rsid w:val="006906B5"/>
+    <w:rsid w:val="00691A2A"/>
+    <w:rsid w:val="00691B79"/>
+    <w:rsid w:val="00691DC6"/>
+    <w:rsid w:val="00694034"/>
+    <w:rsid w:val="00695132"/>
+    <w:rsid w:val="00696387"/>
+    <w:rsid w:val="0069712B"/>
+    <w:rsid w:val="0069775F"/>
+    <w:rsid w:val="00697D5C"/>
+    <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
-    <w:rsid w:val="006B1D29"/>
-[...34 lines deleted...]
-    <w:rsid w:val="006D6D4A"/>
+    <w:rsid w:val="006A7E87"/>
+    <w:rsid w:val="006B1034"/>
+    <w:rsid w:val="006B1328"/>
+    <w:rsid w:val="006B2A9F"/>
+    <w:rsid w:val="006B3A65"/>
+    <w:rsid w:val="006B4E07"/>
+    <w:rsid w:val="006B57C8"/>
+    <w:rsid w:val="006B6710"/>
+    <w:rsid w:val="006B7195"/>
+    <w:rsid w:val="006B7C04"/>
+    <w:rsid w:val="006C10EB"/>
+    <w:rsid w:val="006C2BB6"/>
+    <w:rsid w:val="006C489D"/>
+    <w:rsid w:val="006C496B"/>
+    <w:rsid w:val="006C6C19"/>
+    <w:rsid w:val="006C6CBC"/>
+    <w:rsid w:val="006C735F"/>
+    <w:rsid w:val="006D0BAB"/>
+    <w:rsid w:val="006D173E"/>
+    <w:rsid w:val="006D20EB"/>
+    <w:rsid w:val="006D2207"/>
+    <w:rsid w:val="006D31C5"/>
+    <w:rsid w:val="006D3288"/>
+    <w:rsid w:val="006D4B11"/>
+    <w:rsid w:val="006D5D29"/>
+    <w:rsid w:val="006D5F7E"/>
+    <w:rsid w:val="006D7316"/>
+    <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
-    <w:rsid w:val="006E0C71"/>
-[...169 lines deleted...]
-    <w:rsid w:val="007C1B1E"/>
+    <w:rsid w:val="006E27D7"/>
+    <w:rsid w:val="006E5A6D"/>
+    <w:rsid w:val="006E6147"/>
+    <w:rsid w:val="006F0F99"/>
+    <w:rsid w:val="006F2330"/>
+    <w:rsid w:val="006F34C8"/>
+    <w:rsid w:val="006F3CAA"/>
+    <w:rsid w:val="006F41CC"/>
+    <w:rsid w:val="006F57C3"/>
+    <w:rsid w:val="006F590A"/>
+    <w:rsid w:val="006F5CD9"/>
+    <w:rsid w:val="006F6A68"/>
+    <w:rsid w:val="006F6E31"/>
+    <w:rsid w:val="006F71F5"/>
+    <w:rsid w:val="00700CA4"/>
+    <w:rsid w:val="007024AE"/>
+    <w:rsid w:val="00702FCF"/>
+    <w:rsid w:val="00703823"/>
+    <w:rsid w:val="0070420E"/>
+    <w:rsid w:val="00710887"/>
+    <w:rsid w:val="00712337"/>
+    <w:rsid w:val="00712E65"/>
+    <w:rsid w:val="00713B89"/>
+    <w:rsid w:val="00715694"/>
+    <w:rsid w:val="00717834"/>
+    <w:rsid w:val="007218AB"/>
+    <w:rsid w:val="00722A4D"/>
+    <w:rsid w:val="007235E9"/>
+    <w:rsid w:val="00724BD4"/>
+    <w:rsid w:val="00724E01"/>
+    <w:rsid w:val="007263C8"/>
+    <w:rsid w:val="00727041"/>
+    <w:rsid w:val="007308C8"/>
+    <w:rsid w:val="00731FC9"/>
+    <w:rsid w:val="007325F1"/>
+    <w:rsid w:val="0073284C"/>
+    <w:rsid w:val="0073483F"/>
+    <w:rsid w:val="00735228"/>
+    <w:rsid w:val="007361E1"/>
+    <w:rsid w:val="0073730E"/>
+    <w:rsid w:val="0074374B"/>
+    <w:rsid w:val="00745DE0"/>
+    <w:rsid w:val="00746335"/>
+    <w:rsid w:val="007463F9"/>
+    <w:rsid w:val="00746845"/>
+    <w:rsid w:val="00751579"/>
+    <w:rsid w:val="00753011"/>
+    <w:rsid w:val="007531FD"/>
+    <w:rsid w:val="00754699"/>
+    <w:rsid w:val="00754942"/>
+    <w:rsid w:val="00754EBF"/>
+    <w:rsid w:val="00755B42"/>
+    <w:rsid w:val="00755F37"/>
+    <w:rsid w:val="00756D59"/>
+    <w:rsid w:val="00757259"/>
+    <w:rsid w:val="0076083C"/>
+    <w:rsid w:val="00760F63"/>
+    <w:rsid w:val="007612C8"/>
+    <w:rsid w:val="00761BE9"/>
+    <w:rsid w:val="00762489"/>
+    <w:rsid w:val="0076391F"/>
+    <w:rsid w:val="00765F25"/>
+    <w:rsid w:val="00770A33"/>
+    <w:rsid w:val="00770CFE"/>
+    <w:rsid w:val="00770D87"/>
+    <w:rsid w:val="00771286"/>
+    <w:rsid w:val="007761FC"/>
+    <w:rsid w:val="0077653F"/>
+    <w:rsid w:val="00780734"/>
+    <w:rsid w:val="007811D0"/>
+    <w:rsid w:val="0078174E"/>
+    <w:rsid w:val="00781FD6"/>
+    <w:rsid w:val="00783798"/>
+    <w:rsid w:val="00784235"/>
+    <w:rsid w:val="00785C58"/>
+    <w:rsid w:val="007869B0"/>
+    <w:rsid w:val="00786D47"/>
+    <w:rsid w:val="00787DC4"/>
+    <w:rsid w:val="00793719"/>
+    <w:rsid w:val="007942C0"/>
+    <w:rsid w:val="007943EA"/>
+    <w:rsid w:val="00794888"/>
+    <w:rsid w:val="00794C19"/>
+    <w:rsid w:val="00795E65"/>
+    <w:rsid w:val="007A03DE"/>
+    <w:rsid w:val="007A072C"/>
+    <w:rsid w:val="007A17D2"/>
+    <w:rsid w:val="007A34BC"/>
+    <w:rsid w:val="007A3585"/>
+    <w:rsid w:val="007A7B54"/>
+    <w:rsid w:val="007A7DB0"/>
+    <w:rsid w:val="007B109C"/>
+    <w:rsid w:val="007B264A"/>
+    <w:rsid w:val="007B2F34"/>
+    <w:rsid w:val="007B3BB1"/>
+    <w:rsid w:val="007B417A"/>
+    <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
-    <w:rsid w:val="007C2399"/>
-[...19 lines deleted...]
-    <w:rsid w:val="007D6C81"/>
+    <w:rsid w:val="007C1FC2"/>
+    <w:rsid w:val="007C2D0B"/>
+    <w:rsid w:val="007C3C97"/>
+    <w:rsid w:val="007C4C0F"/>
+    <w:rsid w:val="007C6657"/>
+    <w:rsid w:val="007C6C31"/>
+    <w:rsid w:val="007C6CEE"/>
+    <w:rsid w:val="007C6EDB"/>
+    <w:rsid w:val="007C7BBD"/>
+    <w:rsid w:val="007D25B6"/>
+    <w:rsid w:val="007D3FB3"/>
+    <w:rsid w:val="007D5006"/>
+    <w:rsid w:val="007D53C1"/>
+    <w:rsid w:val="007D652F"/>
+    <w:rsid w:val="007D71DC"/>
+    <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
-    <w:rsid w:val="007E101A"/>
-[...168 lines deleted...]
-    <w:rsid w:val="008C650F"/>
+    <w:rsid w:val="007E2415"/>
+    <w:rsid w:val="007E3198"/>
+    <w:rsid w:val="007E348A"/>
+    <w:rsid w:val="007E4CF8"/>
+    <w:rsid w:val="007E5A73"/>
+    <w:rsid w:val="007E6575"/>
+    <w:rsid w:val="007E6CEC"/>
+    <w:rsid w:val="007E79BD"/>
+    <w:rsid w:val="007E7A85"/>
+    <w:rsid w:val="007F034B"/>
+    <w:rsid w:val="007F0669"/>
+    <w:rsid w:val="007F43CB"/>
+    <w:rsid w:val="007F6140"/>
+    <w:rsid w:val="007F6A85"/>
+    <w:rsid w:val="007F6D44"/>
+    <w:rsid w:val="007F7155"/>
+    <w:rsid w:val="007F71D1"/>
+    <w:rsid w:val="0080081C"/>
+    <w:rsid w:val="0080174C"/>
+    <w:rsid w:val="00801BA4"/>
+    <w:rsid w:val="008032AC"/>
+    <w:rsid w:val="00807892"/>
+    <w:rsid w:val="00807B82"/>
+    <w:rsid w:val="00811849"/>
+    <w:rsid w:val="0081416D"/>
+    <w:rsid w:val="0081729B"/>
+    <w:rsid w:val="0082131A"/>
+    <w:rsid w:val="00822C04"/>
+    <w:rsid w:val="00823314"/>
+    <w:rsid w:val="00823CC4"/>
+    <w:rsid w:val="00826685"/>
+    <w:rsid w:val="00826A9D"/>
+    <w:rsid w:val="008302E9"/>
+    <w:rsid w:val="00830D63"/>
+    <w:rsid w:val="00831393"/>
+    <w:rsid w:val="00832161"/>
+    <w:rsid w:val="00833BAC"/>
+    <w:rsid w:val="008343EC"/>
+    <w:rsid w:val="00836D22"/>
+    <w:rsid w:val="0084013A"/>
+    <w:rsid w:val="00843415"/>
+    <w:rsid w:val="00843F5F"/>
+    <w:rsid w:val="00852519"/>
+    <w:rsid w:val="00852601"/>
+    <w:rsid w:val="00852674"/>
+    <w:rsid w:val="00853BAD"/>
+    <w:rsid w:val="0085411F"/>
+    <w:rsid w:val="0085535D"/>
+    <w:rsid w:val="00856881"/>
+    <w:rsid w:val="00856C33"/>
+    <w:rsid w:val="00856CDC"/>
+    <w:rsid w:val="008608D6"/>
+    <w:rsid w:val="008623B6"/>
+    <w:rsid w:val="0086363D"/>
+    <w:rsid w:val="00864AC7"/>
+    <w:rsid w:val="00867737"/>
+    <w:rsid w:val="008679C1"/>
+    <w:rsid w:val="008703CA"/>
+    <w:rsid w:val="00870EE7"/>
+    <w:rsid w:val="00871A80"/>
+    <w:rsid w:val="00871CF9"/>
+    <w:rsid w:val="0087206A"/>
+    <w:rsid w:val="00874901"/>
+    <w:rsid w:val="00874A7F"/>
+    <w:rsid w:val="0087509C"/>
+    <w:rsid w:val="00875A4E"/>
+    <w:rsid w:val="0088028A"/>
+    <w:rsid w:val="00880F8A"/>
+    <w:rsid w:val="008825BD"/>
+    <w:rsid w:val="00882875"/>
+    <w:rsid w:val="00883B97"/>
+    <w:rsid w:val="008843E9"/>
+    <w:rsid w:val="008858CC"/>
+    <w:rsid w:val="0088603C"/>
+    <w:rsid w:val="00886A16"/>
+    <w:rsid w:val="00890164"/>
+    <w:rsid w:val="008901C3"/>
+    <w:rsid w:val="00893518"/>
+    <w:rsid w:val="00895DB6"/>
+    <w:rsid w:val="008A0DD9"/>
+    <w:rsid w:val="008A1B43"/>
+    <w:rsid w:val="008A358D"/>
+    <w:rsid w:val="008A42EC"/>
+    <w:rsid w:val="008A4460"/>
+    <w:rsid w:val="008A7AFE"/>
+    <w:rsid w:val="008B1D4E"/>
+    <w:rsid w:val="008B219F"/>
+    <w:rsid w:val="008B2F5B"/>
+    <w:rsid w:val="008B2F90"/>
+    <w:rsid w:val="008B4E20"/>
+    <w:rsid w:val="008B5009"/>
+    <w:rsid w:val="008B55A5"/>
+    <w:rsid w:val="008B6B6E"/>
+    <w:rsid w:val="008B7711"/>
+    <w:rsid w:val="008C0616"/>
+    <w:rsid w:val="008C1D82"/>
+    <w:rsid w:val="008C2489"/>
+    <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
-    <w:rsid w:val="008C761A"/>
-[...25 lines deleted...]
-    <w:rsid w:val="008F4446"/>
+    <w:rsid w:val="008D0367"/>
+    <w:rsid w:val="008D0EC7"/>
+    <w:rsid w:val="008D4124"/>
+    <w:rsid w:val="008D4A1F"/>
+    <w:rsid w:val="008D4C17"/>
+    <w:rsid w:val="008D5445"/>
+    <w:rsid w:val="008D62D9"/>
+    <w:rsid w:val="008D7234"/>
+    <w:rsid w:val="008E048D"/>
+    <w:rsid w:val="008E14F7"/>
+    <w:rsid w:val="008E1E2E"/>
+    <w:rsid w:val="008E3762"/>
+    <w:rsid w:val="008E47B9"/>
+    <w:rsid w:val="008E55D8"/>
+    <w:rsid w:val="008E5825"/>
+    <w:rsid w:val="008E6333"/>
+    <w:rsid w:val="008E7C4E"/>
+    <w:rsid w:val="008F1180"/>
+    <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
-    <w:rsid w:val="008F5374"/>
-[...21 lines deleted...]
-    <w:rsid w:val="0091486A"/>
+    <w:rsid w:val="008F5526"/>
+    <w:rsid w:val="008F75F9"/>
+    <w:rsid w:val="008F7ED2"/>
+    <w:rsid w:val="008F7F27"/>
+    <w:rsid w:val="0090001D"/>
+    <w:rsid w:val="00900080"/>
+    <w:rsid w:val="00903816"/>
+    <w:rsid w:val="0090433D"/>
+    <w:rsid w:val="00904669"/>
+    <w:rsid w:val="00905816"/>
+    <w:rsid w:val="00907E3F"/>
+    <w:rsid w:val="00912572"/>
+    <w:rsid w:val="00912A6C"/>
+    <w:rsid w:val="0091309D"/>
+    <w:rsid w:val="009153FB"/>
+    <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
-    <w:rsid w:val="00916428"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009179CE"/>
+    <w:rsid w:val="009171F3"/>
+    <w:rsid w:val="009172AB"/>
+    <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
-    <w:rsid w:val="00921AAE"/>
-[...92 lines deleted...]
-    <w:rsid w:val="00997E83"/>
+    <w:rsid w:val="0092153F"/>
+    <w:rsid w:val="00921AEE"/>
+    <w:rsid w:val="0092481B"/>
+    <w:rsid w:val="00924D8D"/>
+    <w:rsid w:val="00925649"/>
+    <w:rsid w:val="00926CA7"/>
+    <w:rsid w:val="00926E3F"/>
+    <w:rsid w:val="0092760C"/>
+    <w:rsid w:val="009304DB"/>
+    <w:rsid w:val="0093189A"/>
+    <w:rsid w:val="0093388C"/>
+    <w:rsid w:val="0093449E"/>
+    <w:rsid w:val="00940103"/>
+    <w:rsid w:val="00941108"/>
+    <w:rsid w:val="00941E75"/>
+    <w:rsid w:val="009426EF"/>
+    <w:rsid w:val="009440CF"/>
+    <w:rsid w:val="009460F1"/>
+    <w:rsid w:val="009468F2"/>
+    <w:rsid w:val="009510E0"/>
+    <w:rsid w:val="0095184E"/>
+    <w:rsid w:val="00951FBB"/>
+    <w:rsid w:val="00952CAF"/>
+    <w:rsid w:val="00953023"/>
+    <w:rsid w:val="00953A48"/>
+    <w:rsid w:val="00953B94"/>
+    <w:rsid w:val="00957A6B"/>
+    <w:rsid w:val="00960047"/>
+    <w:rsid w:val="00961320"/>
+    <w:rsid w:val="0096251D"/>
+    <w:rsid w:val="0096460F"/>
+    <w:rsid w:val="0096473C"/>
+    <w:rsid w:val="00964CA9"/>
+    <w:rsid w:val="00965AB8"/>
+    <w:rsid w:val="00967854"/>
+    <w:rsid w:val="00970DD6"/>
+    <w:rsid w:val="00971098"/>
+    <w:rsid w:val="0097112B"/>
+    <w:rsid w:val="00971D1E"/>
+    <w:rsid w:val="00972BCB"/>
+    <w:rsid w:val="00973191"/>
+    <w:rsid w:val="00973E85"/>
+    <w:rsid w:val="00974340"/>
+    <w:rsid w:val="00975653"/>
+    <w:rsid w:val="0097566E"/>
+    <w:rsid w:val="00980330"/>
+    <w:rsid w:val="00982074"/>
+    <w:rsid w:val="0098291E"/>
+    <w:rsid w:val="00982D80"/>
+    <w:rsid w:val="009846B2"/>
+    <w:rsid w:val="0099239B"/>
+    <w:rsid w:val="0099440D"/>
+    <w:rsid w:val="00994793"/>
+    <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
-    <w:rsid w:val="009A0071"/>
-[...62 lines deleted...]
-    <w:rsid w:val="00A00222"/>
+    <w:rsid w:val="009A1F69"/>
+    <w:rsid w:val="009A369C"/>
+    <w:rsid w:val="009A3F11"/>
+    <w:rsid w:val="009A4F41"/>
+    <w:rsid w:val="009A587D"/>
+    <w:rsid w:val="009A791C"/>
+    <w:rsid w:val="009A7B7B"/>
+    <w:rsid w:val="009B2088"/>
+    <w:rsid w:val="009B47FE"/>
+    <w:rsid w:val="009B4A50"/>
+    <w:rsid w:val="009B7869"/>
+    <w:rsid w:val="009C0239"/>
+    <w:rsid w:val="009C0E02"/>
+    <w:rsid w:val="009C3FCD"/>
+    <w:rsid w:val="009C43B1"/>
+    <w:rsid w:val="009C66A8"/>
+    <w:rsid w:val="009D0624"/>
+    <w:rsid w:val="009D096E"/>
+    <w:rsid w:val="009D21B5"/>
+    <w:rsid w:val="009D279B"/>
+    <w:rsid w:val="009D4DE8"/>
+    <w:rsid w:val="009D51BB"/>
+    <w:rsid w:val="009D7DCA"/>
+    <w:rsid w:val="009E05D4"/>
+    <w:rsid w:val="009E2FF1"/>
+    <w:rsid w:val="009E3D9B"/>
+    <w:rsid w:val="009E40F1"/>
+    <w:rsid w:val="009E4C43"/>
+    <w:rsid w:val="009E67CB"/>
+    <w:rsid w:val="009E695F"/>
+    <w:rsid w:val="009F2DE5"/>
+    <w:rsid w:val="009F418B"/>
+    <w:rsid w:val="009F429C"/>
+    <w:rsid w:val="009F59EE"/>
+    <w:rsid w:val="009F5A46"/>
+    <w:rsid w:val="009F61B5"/>
+    <w:rsid w:val="009F7176"/>
+    <w:rsid w:val="009F7715"/>
+    <w:rsid w:val="009F7BE6"/>
+    <w:rsid w:val="00A01958"/>
     <w:rsid w:val="00A0243B"/>
-    <w:rsid w:val="00A02818"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00A6651E"/>
+    <w:rsid w:val="00A033A8"/>
+    <w:rsid w:val="00A06652"/>
+    <w:rsid w:val="00A119CB"/>
+    <w:rsid w:val="00A12C80"/>
+    <w:rsid w:val="00A13262"/>
+    <w:rsid w:val="00A15083"/>
+    <w:rsid w:val="00A2083E"/>
+    <w:rsid w:val="00A23F93"/>
+    <w:rsid w:val="00A251B7"/>
+    <w:rsid w:val="00A25B25"/>
+    <w:rsid w:val="00A2616D"/>
+    <w:rsid w:val="00A262B2"/>
+    <w:rsid w:val="00A30088"/>
+    <w:rsid w:val="00A317E9"/>
+    <w:rsid w:val="00A32F16"/>
+    <w:rsid w:val="00A33820"/>
+    <w:rsid w:val="00A356F6"/>
+    <w:rsid w:val="00A41FFD"/>
+    <w:rsid w:val="00A422C8"/>
+    <w:rsid w:val="00A44181"/>
+    <w:rsid w:val="00A449A7"/>
+    <w:rsid w:val="00A47E88"/>
+    <w:rsid w:val="00A50537"/>
+    <w:rsid w:val="00A50FF7"/>
+    <w:rsid w:val="00A51ED5"/>
+    <w:rsid w:val="00A540D8"/>
+    <w:rsid w:val="00A54938"/>
+    <w:rsid w:val="00A55FF4"/>
+    <w:rsid w:val="00A5681A"/>
+    <w:rsid w:val="00A609E2"/>
+    <w:rsid w:val="00A61B3D"/>
+    <w:rsid w:val="00A62B2F"/>
+    <w:rsid w:val="00A63E9F"/>
+    <w:rsid w:val="00A66263"/>
+    <w:rsid w:val="00A6634C"/>
+    <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
-    <w:rsid w:val="00A67D63"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00A90294"/>
+    <w:rsid w:val="00A70BFD"/>
+    <w:rsid w:val="00A71429"/>
+    <w:rsid w:val="00A716BB"/>
+    <w:rsid w:val="00A716DA"/>
+    <w:rsid w:val="00A71907"/>
+    <w:rsid w:val="00A7262E"/>
+    <w:rsid w:val="00A7652F"/>
+    <w:rsid w:val="00A77602"/>
+    <w:rsid w:val="00A77C37"/>
+    <w:rsid w:val="00A80D19"/>
+    <w:rsid w:val="00A82822"/>
+    <w:rsid w:val="00A87E4C"/>
+    <w:rsid w:val="00A9058B"/>
     <w:rsid w:val="00A91845"/>
+    <w:rsid w:val="00A91B4B"/>
     <w:rsid w:val="00A920BE"/>
-    <w:rsid w:val="00A92183"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A96C8A"/>
+    <w:rsid w:val="00A94ECB"/>
+    <w:rsid w:val="00A96FE1"/>
     <w:rsid w:val="00A9782C"/>
-    <w:rsid w:val="00A97E3B"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00AD1734"/>
+    <w:rsid w:val="00AA04A0"/>
+    <w:rsid w:val="00AA2310"/>
+    <w:rsid w:val="00AA2878"/>
+    <w:rsid w:val="00AB0DEF"/>
+    <w:rsid w:val="00AB26A8"/>
+    <w:rsid w:val="00AB3296"/>
+    <w:rsid w:val="00AB3C1B"/>
+    <w:rsid w:val="00AB5442"/>
+    <w:rsid w:val="00AB753F"/>
+    <w:rsid w:val="00AC0E9F"/>
+    <w:rsid w:val="00AC0F71"/>
+    <w:rsid w:val="00AC1AD3"/>
+    <w:rsid w:val="00AC1DCC"/>
+    <w:rsid w:val="00AC2047"/>
+    <w:rsid w:val="00AC318C"/>
+    <w:rsid w:val="00AC3907"/>
+    <w:rsid w:val="00AC6EF8"/>
+    <w:rsid w:val="00AD0166"/>
+    <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD1D6A"/>
-    <w:rsid w:val="00AD1FE2"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00AF662B"/>
+    <w:rsid w:val="00AD22EF"/>
+    <w:rsid w:val="00AD4420"/>
+    <w:rsid w:val="00AD5A4A"/>
+    <w:rsid w:val="00AD5A7B"/>
+    <w:rsid w:val="00AD758E"/>
+    <w:rsid w:val="00AD7BA1"/>
+    <w:rsid w:val="00AD7E83"/>
+    <w:rsid w:val="00AE00CB"/>
+    <w:rsid w:val="00AE0B76"/>
+    <w:rsid w:val="00AE2251"/>
+    <w:rsid w:val="00AE2314"/>
+    <w:rsid w:val="00AE2C0E"/>
+    <w:rsid w:val="00AE40FF"/>
+    <w:rsid w:val="00AE5CAD"/>
+    <w:rsid w:val="00AE60C3"/>
+    <w:rsid w:val="00AF0F80"/>
+    <w:rsid w:val="00AF26B6"/>
+    <w:rsid w:val="00AF2C7C"/>
+    <w:rsid w:val="00AF430E"/>
+    <w:rsid w:val="00AF44DF"/>
+    <w:rsid w:val="00AF6CCC"/>
     <w:rsid w:val="00AF6D4A"/>
-    <w:rsid w:val="00AF7A1A"/>
-[...100 lines deleted...]
-    <w:rsid w:val="00B91B6B"/>
+    <w:rsid w:val="00AF6E9A"/>
+    <w:rsid w:val="00AF6F56"/>
+    <w:rsid w:val="00AF7B2A"/>
+    <w:rsid w:val="00B001E3"/>
+    <w:rsid w:val="00B00BFE"/>
+    <w:rsid w:val="00B01353"/>
+    <w:rsid w:val="00B01B38"/>
+    <w:rsid w:val="00B01CC3"/>
+    <w:rsid w:val="00B025D8"/>
+    <w:rsid w:val="00B03BD1"/>
+    <w:rsid w:val="00B04AD1"/>
+    <w:rsid w:val="00B06B2A"/>
+    <w:rsid w:val="00B11118"/>
+    <w:rsid w:val="00B11772"/>
+    <w:rsid w:val="00B11E4C"/>
+    <w:rsid w:val="00B121FB"/>
+    <w:rsid w:val="00B13651"/>
+    <w:rsid w:val="00B1443A"/>
+    <w:rsid w:val="00B1593F"/>
+    <w:rsid w:val="00B16740"/>
+    <w:rsid w:val="00B16D8C"/>
+    <w:rsid w:val="00B16E96"/>
+    <w:rsid w:val="00B22CFF"/>
+    <w:rsid w:val="00B22FF3"/>
+    <w:rsid w:val="00B24518"/>
+    <w:rsid w:val="00B24CF1"/>
+    <w:rsid w:val="00B2607A"/>
+    <w:rsid w:val="00B26CAD"/>
+    <w:rsid w:val="00B27E57"/>
+    <w:rsid w:val="00B301FF"/>
+    <w:rsid w:val="00B309FB"/>
+    <w:rsid w:val="00B31E29"/>
+    <w:rsid w:val="00B32FA0"/>
+    <w:rsid w:val="00B3340A"/>
+    <w:rsid w:val="00B358A4"/>
+    <w:rsid w:val="00B35BC9"/>
+    <w:rsid w:val="00B36BF7"/>
+    <w:rsid w:val="00B37371"/>
+    <w:rsid w:val="00B405C5"/>
+    <w:rsid w:val="00B406D3"/>
+    <w:rsid w:val="00B40DE7"/>
+    <w:rsid w:val="00B41F89"/>
+    <w:rsid w:val="00B42AD8"/>
+    <w:rsid w:val="00B42CF6"/>
+    <w:rsid w:val="00B435E4"/>
+    <w:rsid w:val="00B44348"/>
+    <w:rsid w:val="00B4559F"/>
+    <w:rsid w:val="00B455A9"/>
+    <w:rsid w:val="00B45F67"/>
+    <w:rsid w:val="00B460EB"/>
+    <w:rsid w:val="00B469B0"/>
+    <w:rsid w:val="00B47994"/>
+    <w:rsid w:val="00B5049A"/>
+    <w:rsid w:val="00B5080A"/>
+    <w:rsid w:val="00B51BAC"/>
+    <w:rsid w:val="00B530CB"/>
+    <w:rsid w:val="00B53541"/>
+    <w:rsid w:val="00B53750"/>
+    <w:rsid w:val="00B54F4E"/>
+    <w:rsid w:val="00B55812"/>
+    <w:rsid w:val="00B55DE5"/>
+    <w:rsid w:val="00B56499"/>
+    <w:rsid w:val="00B618E2"/>
+    <w:rsid w:val="00B66C15"/>
+    <w:rsid w:val="00B6733A"/>
+    <w:rsid w:val="00B70EDE"/>
+    <w:rsid w:val="00B7198C"/>
+    <w:rsid w:val="00B7273A"/>
+    <w:rsid w:val="00B73084"/>
+    <w:rsid w:val="00B74140"/>
+    <w:rsid w:val="00B747C7"/>
+    <w:rsid w:val="00B7582D"/>
+    <w:rsid w:val="00B77D2C"/>
+    <w:rsid w:val="00B77E40"/>
+    <w:rsid w:val="00B80098"/>
+    <w:rsid w:val="00B83F85"/>
+    <w:rsid w:val="00B84AFB"/>
+    <w:rsid w:val="00B84E47"/>
+    <w:rsid w:val="00B8670C"/>
+    <w:rsid w:val="00B92B04"/>
+    <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
-    <w:rsid w:val="00B92F11"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00BE7BD6"/>
+    <w:rsid w:val="00B9419F"/>
+    <w:rsid w:val="00B96DC9"/>
+    <w:rsid w:val="00B97169"/>
+    <w:rsid w:val="00BA296A"/>
+    <w:rsid w:val="00BA3017"/>
+    <w:rsid w:val="00BA3756"/>
+    <w:rsid w:val="00BA4875"/>
+    <w:rsid w:val="00BA55E3"/>
+    <w:rsid w:val="00BA7B76"/>
+    <w:rsid w:val="00BB2BBE"/>
+    <w:rsid w:val="00BB3EE9"/>
+    <w:rsid w:val="00BB4FD3"/>
+    <w:rsid w:val="00BB5D58"/>
+    <w:rsid w:val="00BB6E7E"/>
+    <w:rsid w:val="00BB7C71"/>
+    <w:rsid w:val="00BC09F1"/>
+    <w:rsid w:val="00BC2073"/>
+    <w:rsid w:val="00BC3961"/>
+    <w:rsid w:val="00BC4112"/>
+    <w:rsid w:val="00BC4391"/>
+    <w:rsid w:val="00BC5453"/>
+    <w:rsid w:val="00BC68EF"/>
+    <w:rsid w:val="00BC6B44"/>
+    <w:rsid w:val="00BC7C7E"/>
+    <w:rsid w:val="00BD0846"/>
+    <w:rsid w:val="00BD41B1"/>
+    <w:rsid w:val="00BD43AD"/>
+    <w:rsid w:val="00BD5771"/>
+    <w:rsid w:val="00BD73AD"/>
+    <w:rsid w:val="00BD7527"/>
+    <w:rsid w:val="00BD7653"/>
+    <w:rsid w:val="00BD7ADB"/>
+    <w:rsid w:val="00BE1530"/>
+    <w:rsid w:val="00BE1CFB"/>
+    <w:rsid w:val="00BE29C1"/>
+    <w:rsid w:val="00BE3CF8"/>
+    <w:rsid w:val="00BE5AE5"/>
+    <w:rsid w:val="00BE6679"/>
+    <w:rsid w:val="00BF0089"/>
+    <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
-    <w:rsid w:val="00BF06F2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BF6FE8"/>
+    <w:rsid w:val="00BF145A"/>
+    <w:rsid w:val="00BF16FB"/>
+    <w:rsid w:val="00BF1CFB"/>
+    <w:rsid w:val="00BF1E76"/>
+    <w:rsid w:val="00BF3188"/>
+    <w:rsid w:val="00BF447E"/>
+    <w:rsid w:val="00BF770F"/>
+    <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
-    <w:rsid w:val="00BF7EA3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C00A11"/>
+    <w:rsid w:val="00C00E61"/>
+    <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
-    <w:rsid w:val="00C019DD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C01B4D"/>
     <w:rsid w:val="00C01B9B"/>
-    <w:rsid w:val="00C01C82"/>
+    <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
-    <w:rsid w:val="00C02091"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00C45105"/>
+    <w:rsid w:val="00C0494D"/>
+    <w:rsid w:val="00C05CED"/>
+    <w:rsid w:val="00C05D0F"/>
+    <w:rsid w:val="00C0772B"/>
+    <w:rsid w:val="00C10391"/>
+    <w:rsid w:val="00C114E0"/>
+    <w:rsid w:val="00C13255"/>
+    <w:rsid w:val="00C14C1E"/>
+    <w:rsid w:val="00C23277"/>
+    <w:rsid w:val="00C24897"/>
+    <w:rsid w:val="00C25E72"/>
+    <w:rsid w:val="00C2622C"/>
+    <w:rsid w:val="00C270A8"/>
+    <w:rsid w:val="00C30A97"/>
+    <w:rsid w:val="00C31876"/>
+    <w:rsid w:val="00C338AA"/>
+    <w:rsid w:val="00C358F1"/>
+    <w:rsid w:val="00C37869"/>
+    <w:rsid w:val="00C40F00"/>
+    <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
-    <w:rsid w:val="00C45CC9"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00C57598"/>
+    <w:rsid w:val="00C4527D"/>
+    <w:rsid w:val="00C4574F"/>
+    <w:rsid w:val="00C4577E"/>
+    <w:rsid w:val="00C471EF"/>
+    <w:rsid w:val="00C47634"/>
+    <w:rsid w:val="00C47E88"/>
+    <w:rsid w:val="00C50978"/>
+    <w:rsid w:val="00C50D0E"/>
+    <w:rsid w:val="00C511EC"/>
+    <w:rsid w:val="00C51572"/>
+    <w:rsid w:val="00C51BD9"/>
+    <w:rsid w:val="00C51BFF"/>
+    <w:rsid w:val="00C522CE"/>
+    <w:rsid w:val="00C53A62"/>
+    <w:rsid w:val="00C554E4"/>
+    <w:rsid w:val="00C55A53"/>
+    <w:rsid w:val="00C55BC6"/>
+    <w:rsid w:val="00C55E72"/>
+    <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
-    <w:rsid w:val="00C57BB6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00C71384"/>
+    <w:rsid w:val="00C57B84"/>
+    <w:rsid w:val="00C603C4"/>
+    <w:rsid w:val="00C611A9"/>
+    <w:rsid w:val="00C614EC"/>
+    <w:rsid w:val="00C619C5"/>
+    <w:rsid w:val="00C62E66"/>
+    <w:rsid w:val="00C63B4C"/>
+    <w:rsid w:val="00C66ABB"/>
+    <w:rsid w:val="00C67AC5"/>
+    <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
-    <w:rsid w:val="00C71CCC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C72CD2"/>
+    <w:rsid w:val="00C72273"/>
+    <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
-    <w:rsid w:val="00C7308F"/>
-[...80 lines deleted...]
-    <w:rsid w:val="00D00CCB"/>
+    <w:rsid w:val="00C8001F"/>
+    <w:rsid w:val="00C80710"/>
+    <w:rsid w:val="00C8071C"/>
+    <w:rsid w:val="00C8167A"/>
+    <w:rsid w:val="00C82A88"/>
+    <w:rsid w:val="00C83FDE"/>
+    <w:rsid w:val="00C84753"/>
+    <w:rsid w:val="00C84CD0"/>
+    <w:rsid w:val="00C84E6F"/>
+    <w:rsid w:val="00C857E2"/>
+    <w:rsid w:val="00C85F8B"/>
+    <w:rsid w:val="00C8610A"/>
+    <w:rsid w:val="00C867EC"/>
+    <w:rsid w:val="00C87F56"/>
+    <w:rsid w:val="00CA04EA"/>
+    <w:rsid w:val="00CA1348"/>
+    <w:rsid w:val="00CA35B5"/>
+    <w:rsid w:val="00CA386E"/>
+    <w:rsid w:val="00CA425C"/>
+    <w:rsid w:val="00CB28F2"/>
+    <w:rsid w:val="00CB3320"/>
+    <w:rsid w:val="00CB6C48"/>
+    <w:rsid w:val="00CB6E7E"/>
+    <w:rsid w:val="00CC17C2"/>
+    <w:rsid w:val="00CC30ED"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rsid w:val="00CC3EB4"/>
+    <w:rsid w:val="00CC4185"/>
+    <w:rsid w:val="00CC4D81"/>
+    <w:rsid w:val="00CC4F95"/>
+    <w:rsid w:val="00CC68E9"/>
+    <w:rsid w:val="00CC70E5"/>
+    <w:rsid w:val="00CD0C3D"/>
+    <w:rsid w:val="00CD2ABD"/>
+    <w:rsid w:val="00CD3128"/>
+    <w:rsid w:val="00CD3F7F"/>
+    <w:rsid w:val="00CD4318"/>
+    <w:rsid w:val="00CD47F7"/>
+    <w:rsid w:val="00CD4AB7"/>
+    <w:rsid w:val="00CD59A7"/>
+    <w:rsid w:val="00CD6C35"/>
+    <w:rsid w:val="00CE292A"/>
+    <w:rsid w:val="00CE29A9"/>
+    <w:rsid w:val="00CE3910"/>
+    <w:rsid w:val="00CE76DD"/>
+    <w:rsid w:val="00CE7B2D"/>
+    <w:rsid w:val="00CF0321"/>
+    <w:rsid w:val="00CF0CD9"/>
+    <w:rsid w:val="00CF294B"/>
+    <w:rsid w:val="00CF2B10"/>
+    <w:rsid w:val="00CF301B"/>
+    <w:rsid w:val="00CF306E"/>
+    <w:rsid w:val="00CF36F4"/>
+    <w:rsid w:val="00CF3ACD"/>
+    <w:rsid w:val="00CF4D44"/>
+    <w:rsid w:val="00CF50D8"/>
+    <w:rsid w:val="00CF55DA"/>
+    <w:rsid w:val="00CF72FF"/>
+    <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
-    <w:rsid w:val="00D02198"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00D75F99"/>
+    <w:rsid w:val="00D02201"/>
+    <w:rsid w:val="00D02210"/>
+    <w:rsid w:val="00D04B33"/>
+    <w:rsid w:val="00D053A3"/>
+    <w:rsid w:val="00D056BA"/>
+    <w:rsid w:val="00D07533"/>
+    <w:rsid w:val="00D11784"/>
+    <w:rsid w:val="00D13434"/>
+    <w:rsid w:val="00D141A3"/>
+    <w:rsid w:val="00D15D55"/>
+    <w:rsid w:val="00D15E61"/>
+    <w:rsid w:val="00D174EF"/>
+    <w:rsid w:val="00D20F09"/>
+    <w:rsid w:val="00D213EB"/>
+    <w:rsid w:val="00D24019"/>
+    <w:rsid w:val="00D25499"/>
+    <w:rsid w:val="00D258BA"/>
+    <w:rsid w:val="00D2727C"/>
+    <w:rsid w:val="00D278DA"/>
+    <w:rsid w:val="00D3079E"/>
+    <w:rsid w:val="00D33337"/>
+    <w:rsid w:val="00D339AE"/>
+    <w:rsid w:val="00D350E9"/>
+    <w:rsid w:val="00D36A9A"/>
+    <w:rsid w:val="00D40159"/>
+    <w:rsid w:val="00D401F0"/>
+    <w:rsid w:val="00D40BBB"/>
+    <w:rsid w:val="00D415EE"/>
+    <w:rsid w:val="00D42470"/>
+    <w:rsid w:val="00D44C1C"/>
+    <w:rsid w:val="00D45E1A"/>
+    <w:rsid w:val="00D47DFF"/>
+    <w:rsid w:val="00D51540"/>
+    <w:rsid w:val="00D52CCB"/>
+    <w:rsid w:val="00D539C0"/>
+    <w:rsid w:val="00D56167"/>
+    <w:rsid w:val="00D570D7"/>
+    <w:rsid w:val="00D57A8C"/>
+    <w:rsid w:val="00D61E98"/>
+    <w:rsid w:val="00D6323E"/>
+    <w:rsid w:val="00D64545"/>
+    <w:rsid w:val="00D6491C"/>
+    <w:rsid w:val="00D65D5B"/>
+    <w:rsid w:val="00D719AC"/>
+    <w:rsid w:val="00D72AFB"/>
+    <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
-    <w:rsid w:val="00D779BF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D91761"/>
+    <w:rsid w:val="00D76FB5"/>
+    <w:rsid w:val="00D77720"/>
+    <w:rsid w:val="00D82DB7"/>
+    <w:rsid w:val="00D85A56"/>
+    <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
-    <w:rsid w:val="00D93291"/>
-    <w:rsid w:val="00D93436"/>
+    <w:rsid w:val="00D92866"/>
+    <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
-    <w:rsid w:val="00D94CA0"/>
-[...65 lines deleted...]
-    <w:rsid w:val="00DD1EAB"/>
+    <w:rsid w:val="00D94404"/>
+    <w:rsid w:val="00D966C9"/>
+    <w:rsid w:val="00D96BBB"/>
+    <w:rsid w:val="00DA155B"/>
+    <w:rsid w:val="00DA1F7E"/>
+    <w:rsid w:val="00DA252E"/>
+    <w:rsid w:val="00DA2F4E"/>
+    <w:rsid w:val="00DA41A4"/>
+    <w:rsid w:val="00DA5816"/>
+    <w:rsid w:val="00DA6343"/>
+    <w:rsid w:val="00DA656A"/>
+    <w:rsid w:val="00DA79C7"/>
+    <w:rsid w:val="00DB0E59"/>
+    <w:rsid w:val="00DB0EEE"/>
+    <w:rsid w:val="00DB1ECD"/>
+    <w:rsid w:val="00DB3F3F"/>
+    <w:rsid w:val="00DB6B18"/>
+    <w:rsid w:val="00DC2779"/>
+    <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
-    <w:rsid w:val="00DD249F"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00DE0916"/>
+    <w:rsid w:val="00DD324C"/>
+    <w:rsid w:val="00DD71EF"/>
+    <w:rsid w:val="00DD778D"/>
+    <w:rsid w:val="00DE0FDD"/>
     <w:rsid w:val="00DE107A"/>
-    <w:rsid w:val="00DE1159"/>
-[...114 lines deleted...]
-    <w:rsid w:val="00E64DF5"/>
+    <w:rsid w:val="00DE1470"/>
+    <w:rsid w:val="00DE14E7"/>
+    <w:rsid w:val="00DE1EE2"/>
+    <w:rsid w:val="00DE2BEF"/>
+    <w:rsid w:val="00DE3252"/>
+    <w:rsid w:val="00DE4469"/>
+    <w:rsid w:val="00DE697B"/>
+    <w:rsid w:val="00DF0BF3"/>
+    <w:rsid w:val="00DF14EF"/>
+    <w:rsid w:val="00DF39CB"/>
+    <w:rsid w:val="00DF3AEF"/>
+    <w:rsid w:val="00DF4455"/>
+    <w:rsid w:val="00DF646B"/>
+    <w:rsid w:val="00DF7916"/>
+    <w:rsid w:val="00E027DB"/>
+    <w:rsid w:val="00E02E01"/>
+    <w:rsid w:val="00E107F4"/>
+    <w:rsid w:val="00E12E73"/>
+    <w:rsid w:val="00E13723"/>
+    <w:rsid w:val="00E142C7"/>
+    <w:rsid w:val="00E158E4"/>
+    <w:rsid w:val="00E17C2A"/>
+    <w:rsid w:val="00E20B57"/>
+    <w:rsid w:val="00E20CFB"/>
+    <w:rsid w:val="00E22380"/>
+    <w:rsid w:val="00E24057"/>
+    <w:rsid w:val="00E25DD1"/>
+    <w:rsid w:val="00E26472"/>
+    <w:rsid w:val="00E30987"/>
+    <w:rsid w:val="00E32152"/>
+    <w:rsid w:val="00E3271A"/>
+    <w:rsid w:val="00E345FC"/>
+    <w:rsid w:val="00E34B42"/>
+    <w:rsid w:val="00E34C11"/>
+    <w:rsid w:val="00E35258"/>
+    <w:rsid w:val="00E357E3"/>
+    <w:rsid w:val="00E35FE0"/>
+    <w:rsid w:val="00E361EA"/>
+    <w:rsid w:val="00E36D9E"/>
+    <w:rsid w:val="00E37C6C"/>
+    <w:rsid w:val="00E43247"/>
+    <w:rsid w:val="00E434FC"/>
+    <w:rsid w:val="00E44D57"/>
+    <w:rsid w:val="00E4634C"/>
+    <w:rsid w:val="00E47119"/>
+    <w:rsid w:val="00E515BB"/>
+    <w:rsid w:val="00E51BE3"/>
+    <w:rsid w:val="00E528E4"/>
+    <w:rsid w:val="00E537C7"/>
+    <w:rsid w:val="00E55B92"/>
+    <w:rsid w:val="00E56B15"/>
+    <w:rsid w:val="00E608CE"/>
+    <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
-    <w:rsid w:val="00E650A3"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E81B33"/>
+    <w:rsid w:val="00E660B7"/>
+    <w:rsid w:val="00E70499"/>
+    <w:rsid w:val="00E724DC"/>
+    <w:rsid w:val="00E724E6"/>
+    <w:rsid w:val="00E72E09"/>
+    <w:rsid w:val="00E73750"/>
+    <w:rsid w:val="00E76134"/>
+    <w:rsid w:val="00E76245"/>
+    <w:rsid w:val="00E80827"/>
+    <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
-    <w:rsid w:val="00E84197"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E951A1"/>
+    <w:rsid w:val="00E825CC"/>
+    <w:rsid w:val="00E848AA"/>
+    <w:rsid w:val="00E87DB6"/>
+    <w:rsid w:val="00E90F19"/>
+    <w:rsid w:val="00E92B3C"/>
+    <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
-    <w:rsid w:val="00E9607F"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00EC3D34"/>
+    <w:rsid w:val="00EA021A"/>
+    <w:rsid w:val="00EA231E"/>
+    <w:rsid w:val="00EA3F6C"/>
+    <w:rsid w:val="00EA4203"/>
+    <w:rsid w:val="00EA57CD"/>
+    <w:rsid w:val="00EB06C9"/>
+    <w:rsid w:val="00EB1900"/>
+    <w:rsid w:val="00EB20F4"/>
+    <w:rsid w:val="00EB2D21"/>
+    <w:rsid w:val="00EB39F7"/>
+    <w:rsid w:val="00EB5825"/>
+    <w:rsid w:val="00EB5C01"/>
+    <w:rsid w:val="00EB5F03"/>
+    <w:rsid w:val="00EB7D61"/>
+    <w:rsid w:val="00EC03F2"/>
+    <w:rsid w:val="00EC1A5F"/>
+    <w:rsid w:val="00EC1C6B"/>
+    <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
-    <w:rsid w:val="00EC5299"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00F13DAE"/>
+    <w:rsid w:val="00EC539A"/>
+    <w:rsid w:val="00EC5DBC"/>
+    <w:rsid w:val="00EC6728"/>
+    <w:rsid w:val="00EC6BBB"/>
+    <w:rsid w:val="00ED136F"/>
+    <w:rsid w:val="00ED2BC2"/>
+    <w:rsid w:val="00ED2E36"/>
+    <w:rsid w:val="00ED3486"/>
+    <w:rsid w:val="00ED3C96"/>
+    <w:rsid w:val="00ED3FD6"/>
+    <w:rsid w:val="00ED40A8"/>
+    <w:rsid w:val="00ED44EB"/>
+    <w:rsid w:val="00ED5473"/>
+    <w:rsid w:val="00ED7FA2"/>
+    <w:rsid w:val="00EE08CC"/>
+    <w:rsid w:val="00EE2B3F"/>
+    <w:rsid w:val="00EE494F"/>
+    <w:rsid w:val="00EE4B2B"/>
+    <w:rsid w:val="00EE4CC4"/>
+    <w:rsid w:val="00EE5563"/>
+    <w:rsid w:val="00EE591B"/>
+    <w:rsid w:val="00EE609B"/>
+    <w:rsid w:val="00EF192B"/>
+    <w:rsid w:val="00EF4018"/>
+    <w:rsid w:val="00EF70FF"/>
+    <w:rsid w:val="00EF732C"/>
+    <w:rsid w:val="00EF7D8D"/>
+    <w:rsid w:val="00F001DF"/>
+    <w:rsid w:val="00F00A15"/>
+    <w:rsid w:val="00F00B36"/>
+    <w:rsid w:val="00F02343"/>
+    <w:rsid w:val="00F02638"/>
+    <w:rsid w:val="00F02782"/>
+    <w:rsid w:val="00F02E80"/>
+    <w:rsid w:val="00F04700"/>
+    <w:rsid w:val="00F04DD8"/>
+    <w:rsid w:val="00F06A1C"/>
+    <w:rsid w:val="00F07226"/>
+    <w:rsid w:val="00F11334"/>
+    <w:rsid w:val="00F11768"/>
+    <w:rsid w:val="00F12F02"/>
+    <w:rsid w:val="00F134A2"/>
+    <w:rsid w:val="00F13ACE"/>
+    <w:rsid w:val="00F13C43"/>
+    <w:rsid w:val="00F148DB"/>
+    <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
-    <w:rsid w:val="00F15802"/>
-[...130 lines deleted...]
-    <w:rsid w:val="00FC7E85"/>
+    <w:rsid w:val="00F16BC5"/>
+    <w:rsid w:val="00F20770"/>
+    <w:rsid w:val="00F24A8E"/>
+    <w:rsid w:val="00F253A1"/>
+    <w:rsid w:val="00F25AB6"/>
+    <w:rsid w:val="00F27DCE"/>
+    <w:rsid w:val="00F30F8A"/>
+    <w:rsid w:val="00F3267F"/>
+    <w:rsid w:val="00F33019"/>
+    <w:rsid w:val="00F3498B"/>
+    <w:rsid w:val="00F3548C"/>
+    <w:rsid w:val="00F35653"/>
+    <w:rsid w:val="00F360C9"/>
+    <w:rsid w:val="00F364D7"/>
+    <w:rsid w:val="00F3737B"/>
+    <w:rsid w:val="00F37EAE"/>
+    <w:rsid w:val="00F404D5"/>
+    <w:rsid w:val="00F40F93"/>
+    <w:rsid w:val="00F415DF"/>
+    <w:rsid w:val="00F43707"/>
+    <w:rsid w:val="00F44916"/>
+    <w:rsid w:val="00F45061"/>
+    <w:rsid w:val="00F45208"/>
+    <w:rsid w:val="00F47F86"/>
+    <w:rsid w:val="00F503D2"/>
+    <w:rsid w:val="00F51B8C"/>
+    <w:rsid w:val="00F5271F"/>
+    <w:rsid w:val="00F5400A"/>
+    <w:rsid w:val="00F547F1"/>
+    <w:rsid w:val="00F55F44"/>
+    <w:rsid w:val="00F56143"/>
+    <w:rsid w:val="00F5677C"/>
+    <w:rsid w:val="00F57525"/>
+    <w:rsid w:val="00F575BE"/>
+    <w:rsid w:val="00F601C3"/>
+    <w:rsid w:val="00F60D7C"/>
+    <w:rsid w:val="00F61E8C"/>
+    <w:rsid w:val="00F6495C"/>
+    <w:rsid w:val="00F65A4B"/>
+    <w:rsid w:val="00F66431"/>
+    <w:rsid w:val="00F667B8"/>
+    <w:rsid w:val="00F6738A"/>
+    <w:rsid w:val="00F70A68"/>
+    <w:rsid w:val="00F710CD"/>
+    <w:rsid w:val="00F7514D"/>
+    <w:rsid w:val="00F75B5B"/>
+    <w:rsid w:val="00F761C6"/>
+    <w:rsid w:val="00F762BD"/>
+    <w:rsid w:val="00F805CD"/>
+    <w:rsid w:val="00F806AA"/>
+    <w:rsid w:val="00F83174"/>
+    <w:rsid w:val="00F8377D"/>
+    <w:rsid w:val="00F83F8C"/>
+    <w:rsid w:val="00F83FA6"/>
+    <w:rsid w:val="00F84701"/>
+    <w:rsid w:val="00F8757F"/>
+    <w:rsid w:val="00F902EF"/>
+    <w:rsid w:val="00F9280B"/>
+    <w:rsid w:val="00F92B50"/>
+    <w:rsid w:val="00F93709"/>
+    <w:rsid w:val="00F94A1D"/>
+    <w:rsid w:val="00F95E9D"/>
+    <w:rsid w:val="00F960D9"/>
+    <w:rsid w:val="00F97140"/>
+    <w:rsid w:val="00F97F1B"/>
+    <w:rsid w:val="00F97F96"/>
+    <w:rsid w:val="00FA19A2"/>
+    <w:rsid w:val="00FA1ECC"/>
+    <w:rsid w:val="00FA575A"/>
+    <w:rsid w:val="00FB0515"/>
+    <w:rsid w:val="00FB0F1D"/>
+    <w:rsid w:val="00FB10A0"/>
+    <w:rsid w:val="00FB27EF"/>
+    <w:rsid w:val="00FB37CE"/>
+    <w:rsid w:val="00FB4DB4"/>
+    <w:rsid w:val="00FB5608"/>
+    <w:rsid w:val="00FB5AF5"/>
+    <w:rsid w:val="00FB6B3E"/>
+    <w:rsid w:val="00FB70FD"/>
+    <w:rsid w:val="00FC0004"/>
+    <w:rsid w:val="00FC1975"/>
+    <w:rsid w:val="00FC258D"/>
+    <w:rsid w:val="00FC4A80"/>
+    <w:rsid w:val="00FC5E98"/>
+    <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
-    <w:rsid w:val="00FD035D"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00FF6FA6"/>
+    <w:rsid w:val="00FD046B"/>
+    <w:rsid w:val="00FD0CB8"/>
+    <w:rsid w:val="00FD128F"/>
+    <w:rsid w:val="00FD2ADB"/>
+    <w:rsid w:val="00FD3BB4"/>
+    <w:rsid w:val="00FD5830"/>
+    <w:rsid w:val="00FD5917"/>
+    <w:rsid w:val="00FD62AF"/>
+    <w:rsid w:val="00FD6E00"/>
+    <w:rsid w:val="00FD7F64"/>
+    <w:rsid w:val="00FE11F1"/>
+    <w:rsid w:val="00FE1C42"/>
+    <w:rsid w:val="00FE30E6"/>
+    <w:rsid w:val="00FE5E8F"/>
+    <w:rsid w:val="00FF0672"/>
+    <w:rsid w:val="00FF181F"/>
+    <w:rsid w:val="00FF2454"/>
+    <w:rsid w:val="00FF275C"/>
+    <w:rsid w:val="00FF2E39"/>
+    <w:rsid w:val="00FF46D6"/>
+    <w:rsid w:val="00FF493D"/>
+    <w:rsid w:val="00FF676E"/>
+    <w:rsid w:val="09014074"/>
+    <w:rsid w:val="10399FEC"/>
+    <w:rsid w:val="123D4CFB"/>
+    <w:rsid w:val="14A93882"/>
+    <w:rsid w:val="1965A103"/>
+    <w:rsid w:val="1A96F571"/>
+    <w:rsid w:val="1AE7837D"/>
+    <w:rsid w:val="247272E5"/>
+    <w:rsid w:val="2B598ABA"/>
+    <w:rsid w:val="2BAA4741"/>
+    <w:rsid w:val="2E4F050F"/>
+    <w:rsid w:val="31555641"/>
+    <w:rsid w:val="357A9105"/>
+    <w:rsid w:val="3614F239"/>
+    <w:rsid w:val="3A1319AC"/>
+    <w:rsid w:val="41A2AD3E"/>
+    <w:rsid w:val="45CD49FF"/>
+    <w:rsid w:val="4A256BB4"/>
+    <w:rsid w:val="4B50F5A9"/>
+    <w:rsid w:val="58597A80"/>
+    <w:rsid w:val="650C6EE4"/>
+    <w:rsid w:val="6FA9A3E7"/>
+    <w:rsid w:val="6FD925C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B91B59A"/>
-  <w15:docId w15:val="{D2F23086-3510-4358-9CAB-B653AB9E6D8B}"/>
+  <w14:docId w14:val="2F4FAB40"/>
+  <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans" w:eastAsia="Noto Sans" w:hAnsi="Noto Sans" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...107 lines deleted...]
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
+    <w:lsdException w:name="header" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
+    <w:lsdException w:name="page number" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="0" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
+    <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="0" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
-    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:locked="0" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...114 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="0" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="0" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:locked="0" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:locked="0" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:locked="0" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:locked="0" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:locked="0" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:locked="0" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:locked="0" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:locked="0" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:locked="0" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:locked="0" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:locked="0" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:locked="0" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:locked="0" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00333C34"/>
+    <w:rsid w:val="00CC68E9"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="BodytextRegular"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="0070600A"/>
+    <w:locked/>
+    <w:rsid w:val="00664470"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="002A5E"/>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="63C532" w:themeColor="accent2"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1736"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="002A5E"/>
+      <w:color w:val="A446BA" w:themeColor="text2"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="BodytextRegular"/>
     <w:link w:val="Heading2Char"/>
-    <w:qFormat/>
-    <w:rsid w:val="00C06A13"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00664470"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1736"/>
       </w:tabs>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="0074B7"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="BodytextRegular"/>
     <w:link w:val="Heading3Char"/>
     <w:autoRedefine/>
-    <w:qFormat/>
-    <w:rsid w:val="0025123E"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="002A5E"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
       <w:spacing w:val="-6"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="0025123E"/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="002A5E"/>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00850E0B"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT"/>
-      <w:color w:val="00142E"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
+    <w:name w:val="Document title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00215B52"/>
+    <w:next w:val="BodytextRegular"/>
+    <w:uiPriority w:val="27"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="-6" w:y="1"/>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="113"/>
+      <w:suppressOverlap/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00215B52"/>
     <w:rPr>
-      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT" w:cs="Schroders Circular TT Black"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
+    <w:name w:val="Document subtitle"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:next w:val="BodytextRegular"/>
+    <w:uiPriority w:val="28"/>
     <w:qFormat/>
-    <w:rsid w:val="00850E0B"/>
-[...28 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0095184E"/>
     <w:rPr>
       <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
-      <w:color w:val="FFFFFF"/>
-[...14 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="00A2B5" w:themeColor="background2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="0070600A"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00261FA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="002A5E"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00C06A13"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005245EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="0074B7"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="0025123E"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD758E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="002A5E"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
       <w:spacing w:val="-6"/>
-      <w:sz w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0025123E"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD758E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="002A5E"/>
-      <w:sz w:val="16"/>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F1271A"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00852601"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F1271A"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00852601"/>
     <w:rPr>
-      <w:sz w:val="17"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00F75CC8"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E64E0C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="40"/>
       <w:ind w:left="227" w:hanging="227"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
+    <w:locked/>
     <w:rsid w:val="00E64E0C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:locked/>
     <w:rsid w:val="00E64E0C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E64E0C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:ind w:left="907" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E64E0C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:ind w:left="1134" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
     <w:rsid w:val="007E0365"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:rsid w:val="00693BF3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0093189A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Noto Sans" w:eastAsia="Noto Sans" w:hAnsi="Noto Sans" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
-      <w:color w:val="002A5E"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberingBold">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chartandtablesubtitle">
+    <w:name w:val="Chart and table subtitle"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="18"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A51FE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:noProof/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:lang w:eastAsia="ja-JP"/>
-    </w:rPr>
-[...115 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    <w:semiHidden/>
+    <w:locked/>
     <w:rsid w:val="00C01FD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17BlueFooterPeriodCovered">
-[...13 lines deleted...]
-    <w:rsid w:val="00850E0B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00384AD6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Schroders Circular TT" w:eastAsia="Times New Roman" w:hAnsi="Schroders Circular TT" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="17"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17Mastheadsubtitle">
-    <w:name w:val="B17_Masthead subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTextBold">
+    <w:name w:val="Table Text Bold"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00A71987"/>
-[...101 lines deleted...]
-    <w:rsid w:val="00261495"/>
+    <w:locked/>
+    <w:rsid w:val="004977F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3402"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:aliases w:val="Table of Contents Level 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextRegular"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="009510E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="1701"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="1701" w:hanging="1701"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="002A5E"/>
+      <w:spacing w:val="-6"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletextunbold">
+    <w:name w:val="Table text unbold"/>
+    <w:basedOn w:val="TableTextBold"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="004977F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="left" w:pos="357"/>
+      </w:tabs>
+      <w:spacing w:before="40" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:aliases w:val="Table of Contents Level 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003F25ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="992"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="992" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:noProof/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0095184E"/>
+    <w:rPr>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:aliases w:val="Table of Contents Level 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00105004"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="992"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="993" w:hanging="568"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+      <w:noProof/>
+      <w:color w:val="002A5E"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C05D0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="001B725E"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="63C532" w:themeColor="accent2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Disclaimertext">
+    <w:name w:val="Disclaimer text"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="24"/>
+    <w:rsid w:val="00EF192B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3402"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="22"/>
-[...24 lines deleted...]
-      <w:color w:val="002A5E"/>
+      <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F59AF"/>
+    <w:locked/>
+    <w:rsid w:val="00D77720"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17BodyText">
-[...1 lines deleted...]
-    <w:basedOn w:val="BodyText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumerallistRegular">
+    <w:name w:val="Numeral list (Regular)"/>
+    <w:basedOn w:val="LetteredlistRegular"/>
+    <w:uiPriority w:val="15"/>
     <w:qFormat/>
-    <w:rsid w:val="00B6343F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00953A48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17TableText">
-    <w:name w:val="B17_Table Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumerallistBold">
+    <w:name w:val="Numeral list (Bold)"/>
+    <w:basedOn w:val="LetteredlistBold"/>
     <w:uiPriority w:val="16"/>
     <w:qFormat/>
-    <w:rsid w:val="00D87E92"/>
+    <w:rsid w:val="00CD6C35"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sourcetext">
+    <w:name w:val="Source text."/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A51FE"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:line="190" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="SchrodersTable">
-    <w:name w:val="Schroders Table"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prussiannavyfootertextright">
+    <w:name w:val="Prussian navy footer text (right)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:ind w:right="170"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextBold0">
+    <w:name w:val="Table text (Bold)"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543CFC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LetteredlistRegular">
+    <w:name w:val="Lettered list (Regular)"/>
+    <w:uiPriority w:val="13"/>
+    <w:rsid w:val="000172FF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LetteredlistBold">
+    <w:name w:val="Lettered list (Bold)"/>
+    <w:uiPriority w:val="14"/>
+    <w:qFormat/>
+    <w:rsid w:val="000172FF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletedtextRegular">
+    <w:name w:val="Bulleted text (Regular)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0F02"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytextforindentedparagraph">
+    <w:name w:val="Body text for indented paragraph"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F71F5"/>
+    <w:pPr>
+      <w:ind w:left="425"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletedtextBold">
+    <w:name w:val="Bulleted text (Bold)"/>
+    <w:basedOn w:val="BulletedtextRegular"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD6C35"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedlistRegular">
+    <w:name w:val="Numbered list (Regular)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="000172FF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphheaderprussiannavy">
+    <w:name w:val="Paragraph header prussian navy"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextRegular"/>
+    <w:uiPriority w:val="7"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
+      <w:b/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A51FE"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextRegular">
+    <w:name w:val="Body text (Regular)"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A51FE"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E6423F"/>
+    <w:locked/>
+    <w:rsid w:val="00F805CD"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="19"/>
+      <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="74" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="002A5E"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002A5E"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="74" w:type="dxa"/>
         <w:right w:w="74" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="60" w:beforeAutospacing="0" w:afterLines="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E8EC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="60" w:beforeAutospacing="0" w:afterLines="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="002A5E"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="002A5E"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D4E7FF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E8EC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="60" w:beforeAutospacing="0" w:afterLines="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="002A5E"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5E8EC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002A5E"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="001E41" w:themeColor="accent1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002A5E"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="001E41" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17Chartandtablesubtitle">
-    <w:name w:val="B17_Chart and table subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3heading">
+    <w:name w:val="Level 3 heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00664470"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="A446BA" w:themeColor="text2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coverdate">
+    <w:name w:val="Cover date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
-    <w:uiPriority w:val="16"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD4EC8"/>
+    <w:rsid w:val="001A51FE"/>
     <w:pPr>
-      <w:keepNext/>
-[...75 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
-      <w:color w:val="002A5E"/>
-      <w:sz w:val="32"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D93436"/>
+    <w:uiPriority w:val="23"/>
+    <w:locked/>
+    <w:rsid w:val="00B405C5"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="60" w:line="190" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="15"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D93436"/>
+    <w:uiPriority w:val="23"/>
+    <w:rsid w:val="00B405C5"/>
     <w:rPr>
-      <w:sz w:val="15"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D93436"/>
+    <w:locked/>
+    <w:rsid w:val="00D47DFF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletextbullet">
+    <w:name w:val="Table text bullet"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E31CE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="b17legalnumberedlist">
+    <w:name w:val="b17 legal numbered list"/>
+    <w:basedOn w:val="NoList"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:locked/>
+    <w:rsid w:val="00B7273A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17AtaGlance">
-[...1 lines deleted...]
-    <w:basedOn w:val="B17BodyText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sub-bulletedtext">
+    <w:name w:val="Sub-bulleted text"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00B6343F"/>
+    <w:rsid w:val="00953A48"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+      <w:ind w:left="709" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Multilevellist1">
+    <w:name w:val="Multilevel list 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Multilevellistlevel2"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3402"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B17SectionSubheading">
-[...2 lines deleted...]
-    <w:uiPriority w:val="12"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Multilevellistlevel2">
+    <w:name w:val="Multilevel list level 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Multilevellistlevel3"/>
+    <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="000D259D"/>
+    <w:rsid w:val="0095184E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="120" w:line="260" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="35"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="425" w:hanging="425"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
-      <w:color w:val="0074B7"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...1 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Multilevellistlevel3">
+    <w:name w:val="Multilevel list level 3"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:uiPriority w:val="6"/>
     <w:qFormat/>
-    <w:rsid w:val="00425C57"/>
+    <w:rsid w:val="00953A48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Multilevellistlevel4">
+    <w:name w:val="Multilevel list level 4"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:uiPriority w:val="7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00953A48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:locked/>
+    <w:rsid w:val="00251481"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:color w:val="5D2964" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7D3787" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3C6E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3C6E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chartandtabletitle">
+    <w:name w:val="Chart and table title"/>
+    <w:basedOn w:val="Paragraphheaderprussiannavy"/>
+    <w:uiPriority w:val="17"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046623B"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...36 lines deleted...]
-    <w:rsid w:val="00FF5C2F"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF5C2F"/>
+    <w:locked/>
+    <w:rsid w:val="00AD758E"/>
+    <w:rPr>
+      <w:color w:val="0074B7" w:themeColor="accent3"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="004448D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="004448D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7CCEFF" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3AB6FF" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="3AB6FF" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00A70BFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coverdisclaimer">
+    <w:name w:val="Cover disclaimer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="26"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextBold">
+    <w:name w:val="Body text (Bold)"/>
+    <w:basedOn w:val="BodytextRegular"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A51FE"/>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedlistBold">
+    <w:name w:val="Numbered list (Bold)"/>
+    <w:basedOn w:val="NumberedlistRegular"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="000172FF"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000172FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000172FF"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletextsub-bullet">
+    <w:name w:val="Table text sub-bullet"/>
+    <w:basedOn w:val="Tabletextbullet"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6067"/>
+    <w:pPr>
+      <w:ind w:left="568"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0036046C"/>
+    <w:rsid w:val="00E76134"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0003399A"/>
+    <w:rsid w:val="00156A61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000172FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000172FF"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="004D385C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D385C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="004D385C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphsubtitledeepcerulean">
+    <w:name w:val="Paragraph subtitle deep cerulean"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="BodytextRegular"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
+      <w:color w:val="00A2B5" w:themeColor="background2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageNumber1">
+    <w:name w:val="Page Number1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="0095184E"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="001E41" w:themeColor="accent1"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="32312064">
+    <w:div w:id="421335420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="249050318">
+    <w:div w:id="937451031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1033768715">
+          <w:marLeft w:val="403"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="40"/>
+          <w:marBottom w:val="40"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1211841490">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="313724127">
+    <w:div w:id="1284388970">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="445079417">
-[...77 lines deleted...]
-    <w:div w:id="2104720491">
+    <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schroders.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifs.lu/schroders" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/lu/professional-investor/footer/complaints-handling/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schroders.com/en/privacy-policy/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Schroders template latest">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="00A2B5"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="001E41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="63C532"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="0074B7"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="7D3787"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="BAE659"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="00796D"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0074B7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="00A2B5"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Schroders Word">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Schroders Circular TT"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Noto Sans"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr rtlCol="0" anchor="ctr"/>
+      <a:lstStyle>
+        <a:defPPr algn="ctr">
+          <a:defRPr sz="1200" dirty="0"/>
+        </a:defPPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+      </a:spPr>
+      <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr algn="l">
+          <a:defRPr sz="1400" dirty="0" err="1" smtClean="0">
+            <a:latin typeface="+mn-lt"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:custClrLst>
+    <a:custClr name="Prussian Navy">
+      <a:srgbClr val="001E41"/>
+    </a:custClr>
+    <a:custClr name="Bright blue">
+      <a:srgbClr val="0074B7"/>
+    </a:custClr>
+    <a:custClr name="Deep Cerulean">
+      <a:srgbClr val="00A2B5"/>
+    </a:custClr>
+    <a:custClr name="Dark green">
+      <a:srgbClr val="00796D"/>
+    </a:custClr>
+    <a:custClr name="Mid green">
+      <a:srgbClr val="63C532"/>
+    </a:custClr>
+    <a:custClr name="Light green">
+      <a:srgbClr val="BAE659"/>
+    </a:custClr>
+    <a:custClr name="Dark purple">
+      <a:srgbClr val="4F3398"/>
+    </a:custClr>
+    <a:custClr name="Mid purple">
+      <a:srgbClr val="7D3787"/>
+    </a:custClr>
+    <a:custClr name="Light purple">
+      <a:srgbClr val="A446BA"/>
+    </a:custClr>
+    <a:custClr name="Dark pink">
+      <a:srgbClr val="B71962"/>
+    </a:custClr>
+    <a:custClr name="Mid pink">
+      <a:srgbClr val="DF536A"/>
+    </a:custClr>
+    <a:custClr name="Light pink">
+      <a:srgbClr val="FF90A1"/>
+    </a:custClr>
+    <a:custClr name="Dark orange">
+      <a:srgbClr val="EA5204"/>
+    </a:custClr>
+    <a:custClr name="Mid orange">
+      <a:srgbClr val="F8A908"/>
+    </a:custClr>
+    <a:custClr name="Light orange">
+      <a:srgbClr val="FFDC53"/>
+    </a:custClr>
+    <a:custClr name="Red">
+      <a:srgbClr val="E00716"/>
+    </a:custClr>
+    <a:custClr name="Light Grey highlight">
+      <a:srgbClr val="DCE1E5"/>
+    </a:custClr>
+  </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...102 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<AllWordPDs>
-[...411 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
-<file path=customXml/item20.xml><?xml version="1.0" encoding="utf-8"?>
-[...137 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C367B8A-B37A-4BCB-BC9C-2FD188816234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{562E14D2-B55C-4BE9-929D-E2F326081235}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>12504</Characters>
+  <Pages>7</Pages>
+  <Words>4268</Words>
+  <Characters>23690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>357</Lines>
-  <Paragraphs>110</Paragraphs>
+  <Lines>377</Lines>
+  <Paragraphs>155</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14650</CharactersWithSpaces>
+  <CharactersWithSpaces>27905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
-  <dc:creator>Shirodkar, Marco</dc:creator>
+  <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Schroder ISF* EURO Credit Conviction</cp:category>
+  <cp:category>Document title with one line</cp:category>
+  <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AEFF028DBF6A5A4AACCE86F7DC7A62B5</vt:lpwstr>
-[...23 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>0x010100A8101AE86B09AA42911FCC6E265D4503</vt:lpwstr>
   </property>
 </Properties>
 </file>