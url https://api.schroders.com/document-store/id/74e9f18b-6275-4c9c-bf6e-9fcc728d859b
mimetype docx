--- v4 (2026-04-29)
+++ v5 (2026-06-10)
@@ -29,64 +29,64 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="413F769B" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="56581F51" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74F04978" w14:textId="090B1235" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
+          <w:p w14:paraId="07C97347" w14:textId="2D25000F" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -129,75 +129,75 @@
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schroder ISF* </w:t>
+              <w:t>Schroder ISF* E</w:t>
             </w:r>
-            <w:r w:rsidR="00A422C8">
+            <w:r w:rsidR="00253684">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>EURO</w:t>
+              <w:t>URO</w:t>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AB5F572" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+    <w:p w14:paraId="0DB64CEE" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-599440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559040" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -240,1194 +240,1218 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="1EE9EDE7" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="3A971DCA" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7195E7C9" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="25B20C85" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Fund Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Patrick Vogel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="4EB42DD4" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="10A84F94" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F586F58" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="525E8F32" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">March 2026 </w:t>
+              <w:t xml:space="preserve">April 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="7CF1E4F4" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="6ADD68FD" w14:textId="77777777" w:rsidTr="00A317E9">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="714EF3F5" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="24018F26" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66E954A8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+    <w:p w14:paraId="4B1196FD" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2061A027" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
+    <w:p w14:paraId="7CDA4318" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C49B9F4" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
+    <w:p w14:paraId="5C4CF218" w14:textId="77777777" w:rsidR="00994793" w:rsidRPr="00A23F93" w:rsidRDefault="00994793" w:rsidP="00994793">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="136FB1EA" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="0EF05EA9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F09238B" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="2FF66B0A" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>The war in the Middle East dominated bond markets during March, although investment grade credit remained resilient with US dollar markets performing broadly in line with government bonds. The prospect of tighter financial conditions weighed on European credit markets, which underperformed the US.</w:t>
+        <w:t>April was another volatile month for bond markets as the oil price remained elevated, reflecting ongoing disruption in the Middle East, with Brent crude briefly moving above $120 a barrel for the first time since 2022. However, risk markets showed a strong recovery following President Trump’s initial ceasefire announcement towards the end of March, which was subsequently extended. Credit spreads tightened across the board in European markets. On average, euro-denominated issues outperformed US dollar credit, with high yield outperforming investment grade markets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF083B1" w14:textId="2F6AD191" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In Europe, initial first quarter corporate earnings announcements have been encouraging with positive updates from the banking, energy and technology sectors offsetting weakness in cyclical sectors such as autos. The technical backdrop for European credit markets remained favourable.  April saw a continuation of strong year-to-date supply in the primary market, boosted by large investment grade issues from leading US technology companies to fund the build out of data centres.  However, this supply is well absorbed by high demand for European credit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B3C4C5" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>European government bond markets remained particularly sensitive to events in the Middle East given the region’s dependency on energy imports, with the 10-year German bund yield recording its highest level since 2011. However, in a reversal of the trend exhibited during March, peripheral markets outperformed the core. The European Central Bank (ECB) left the deposit rate unchanged at 2% although officials adopted a cautious stance on monetary policy guidance, emphasising the impact of the Middle East conflict on inflation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366C2800" w14:textId="7F906459" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">European economic indicators reflected a more stagflationary economic outlook. The flash eurozone composite purchasing managers index (PMI) came in well below expectations, signalling the first contraction in economic activity for 16 months with evidence that higher energy costs have begun to impact consumer spending while services sector activity, previously an area of relative strength, has also softened. On the other hand, inflation increased to 3% - its highest level since September 2023, driven largely by an upsurge in energy costs, creating a challenging backdrop for the ECB over the coming months.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E476116" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Drivers of Fund Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA7FEA7" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund posted a positive total return and outperformed the reference benchmark during April after fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563CBB8D" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Positioning in the healthcare, utility and financial services sectors made a positive contribution to performance over the month, as spread compression led to higher beta holdings outperforming.</w:t>
+      </w:r>
+      <w:r w:rsidR="00253684">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Exposure to corporate hybrid securities was also additive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAEAA2" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An off-benchmark allocation to emerging market sovereign debt contributed to returns. Most notably, investments in Hungary – both sovereign issues and corporate bonds. The Hungarian market was the standout performer over the month, as parliamentary elections delivered a decisive victory to the opposition which has a pro-EU stance, with a higher probability of frozen EU funds being unlocked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43648812" w14:textId="42A0C390" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Exposure to the energy sector was additive as higher oil prices are a key driver of operating margins and earnings. </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Given the outbreak of conflict in the Middle East, primary market activity in European credit was relatively subdued while inflows into investment grade funds have largely dried up. During March, the decompression in credit spreads saw corporate hybrids, cyclical names and interest rate sensitive sectors, particularly real estate, underperform. </w:t>
+        <w:t xml:space="preserve">On the other hand, security selection in real estate detracted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C4F6C8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:lastRenderedPageBreak/>
+        <w:t>Portfolio Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BD2687" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As credit spreads compressed during the month, with higher yielding euro-denominated credit outperforming the US market, we identified several investment opportunities in the US technology sector. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Heightened volatility and a surge in oil and gas prices triggered a significant sell-off in government bond markets. While there was some regional divergence, government bond yields rose across the board, with short-dated securities the worst affected, as the energy price shock and the potential lead through into inflation saw bond markets pricing in interest rate hikes, where previously rate cuts were discounted. </w:t>
-      </w:r>
+        <w:t>We continued to focus on data centre infrastructure assets, adding senior secured notes from a leading provider of digital infrastructure in the US and new issues from financing vehicles backed by leading US technology companies to fund AI-related expenditure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E902DF" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:t>Our emphasis is on identifying infrastructure assets with long fixed-term leases with strong covenants, where the tenant is committed to regular rental payments during the build out phase while covering any potential liability for cost overruns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C09E8C8" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00253684" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve">n the communications sector, we added a holding in a new issue from an Italian cable operator to fund the expansion of its </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>fiber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve"> optic network.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D6D0B6" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00253684" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>n the real estate sector, we have maintained a preference for retail assets adding a holding in a new issue in refinancing from a developer of a major UK shopping centre which was priced on an attractive yield.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593BFAC5" w14:textId="4AB3BBD1" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00253684" w:rsidP="00A119CB">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve">e reduced exposure to core eurozone government bonds and securities issued by pharmaceutical and healthcare groups where the credit spreads had tightened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D104689" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00B5080A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Outlook/positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C15D515" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
       <w:r>
+        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3C99EE" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00253684" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>e expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327A26A7" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed in recent weeks euro investment grade credit spreads remain close to historically tight levels, and while we would generally consider a widening of credit spreads as a buying opportunity in the meantime we are concentrating on enhancing returns through credit selection and exploiting mis-priced bonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246EE6FD" w14:textId="1329B2EE" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00253684" w:rsidP="002C423C">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t>e continue to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA5548D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
-[...149 lines deleted...]
-    <w:p w14:paraId="15D5AB0C" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
+    <w:p w14:paraId="4DA03D12" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> yearly performance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410FB8C3" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="002C423C" w:rsidP="00BE29C1">
+    <w:p w14:paraId="1753A81E" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="00BE29C1">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A23F93">
+      <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Past performance does not predict future returns.</w:t>
+        <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="372196C0" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="494AB950" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132FDCAC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7F6552CC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E315F11" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="6D265C62" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3718EBF0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="73B31A9A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Fund I Acc EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52202B15" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
+          <w:p w14:paraId="391081A7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2446DEBD" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="14B63B99" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA12097" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="52B3FD24" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="266BF65B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5E032811" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16D6CF10" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3A24F3C9" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49D24FA9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="36A9372B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7C7070CE" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3E21F2D0" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDBB20E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2E19214B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="004AA22D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="151F0361" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3C38B7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="61D15E81" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0358B04F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="38235288" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4DE18DC6" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5C42C958" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="00A49230" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="376CF360" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4488FEF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="69C16D3C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56A97D01" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3C887BF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D74AB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5B07FB5B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="642765F4" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1EA2B72B" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6108D3F9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="09331568" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB8D8A4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="07C8E17E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-11.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="105BD59C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="407F66C8" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-10.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1E86D5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7296CF7C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="07DA7D90" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2C2BAFF6" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="567F33E8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6359AE7B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="68F72531" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="028797ED" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5AC7CD" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="26DC2083" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71AFFF1A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="65D80B05" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="515C87E6" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="243EF097" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="640FAD31" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="230A2E7C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="48740D43" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="58A614C6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="272DA2BA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7677E5F0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC875D1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="70BD2B9C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4BB7407D" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4EFADDD6" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="65D66C80" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1DA0A082" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0D648E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="363A51ED" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D797AC" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7665BB80" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73E24D2A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="37D70580" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1A96D2F2" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7B4CBCEE" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5031DB8B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="091D2885" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="23C03F0F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3EA83E9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="213FFAF1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="57773E77" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8AB6E2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14A439DE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0AF08CDD" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4DD13117" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="27275566" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="49F8FB02" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2B03E879" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6FC26200" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFA2932" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0F3697E2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0B48B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="3C6D7292" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1FA9C550" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4A1DCEED" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4958B69A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6D552854" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6B621440" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="76F90AB6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAFC114" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4B1CCD0C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8EF068" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2AF3129D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F034788" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+    <w:p w14:paraId="74983548" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BDC1275" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00F02638" w:rsidP="007D25B6">
+    <w:p w14:paraId="0E410D89" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00C20672" w:rsidP="007D25B6">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -1455,784 +1479,793 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BCFB7A" w14:textId="77777777" w:rsidR="00F00B36" w:rsidRPr="00257058" w:rsidRDefault="00F00B36" w:rsidP="00257058">
+    <w:p w14:paraId="70B0F657" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00257058" w:rsidRDefault="00253684" w:rsidP="00257058">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71086384" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+    <w:p w14:paraId="4FE762F0" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">snapshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DEA3E1" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="007F6A85" w:rsidP="007F6A85">
+    <w:p w14:paraId="7ACB6A6D" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007F6A85">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A02">
+      <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Past performance does not predict future returns.</w:t>
+        <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41E25B" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
+    <w:p w14:paraId="68BEBE3F" w14:textId="77777777" w:rsidR="00E848AA" w:rsidRDefault="00E848AA" w:rsidP="007F6A85">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="31540143" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="5DB74E6F" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03957AF4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="78957164" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189A9778" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="182C08DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB18C3D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6C5C9964" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5E0276" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="37757762" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74913DE8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="3071AD5D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0300F3B5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="14149C8F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56921522" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="75C6D045" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D41A3E7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6730DB5A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39AAA3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="585C084D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Since Inception</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="2723F770" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="57AE0ECC" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC13D34" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="5C48D7B5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5655FA3C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
-[...74 lines deleted...]
-          <w:p w14:paraId="21E5B4DE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="71881D5B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="045877ED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="0DDB2DC3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C775580" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7917EA29" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="257F1EDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CF8A0F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF01466" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FD7951" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="514B7AAD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.5 </w:t>
+              <w:t xml:space="preserve">1.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="036E3C73" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="1EE6D91F" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="29D84374" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="4B7A7AAE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A082B8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="34C1457F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-1.8</w:t>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C3B4EB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="7593DC45" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.7</w:t>
+              <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0080AD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="447639AE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.7</w:t>
+              <w:t>0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71553680" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="068F905F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.3</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D18BB8B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="4CA23CEA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68DFA4D3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="0707C3E3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.4</w:t>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C3310E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="4FF29E00" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693DD055" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="29A44B3B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.0</w:t>
+              <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="444EB808" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="1A9FC9AD" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3711CD03" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+          <w:p w14:paraId="19244711" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F2BFA3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="1FC7119F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-1.7</w:t>
+              <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAE97FF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="32FBCE50" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.8</w:t>
+              <w:t>-0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3409EBED" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="0126ACD5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.8</w:t>
+              <w:t>-0.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BACB836" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="43C10BB8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.0</w:t>
+              <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C23FD02" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="5FEB6F5B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.6</w:t>
+              <w:t>4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAE0645" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="661BCF5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.9</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E338F62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="53EF5D22" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.2</w:t>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B10886D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="20D4B13A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.2</w:t>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AF6DD41" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+    <w:p w14:paraId="7F08AFE2" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B92D1FF" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00F02638" w:rsidP="00FC602F">
+    <w:p w14:paraId="0B508098" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C20672" w:rsidP="00FC602F">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 31 March 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -2246,282 +2279,282 @@
         </w:rPr>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8ECCC6" w14:textId="77777777" w:rsidR="00F00B36" w:rsidRPr="00A7120C" w:rsidRDefault="00F00B36" w:rsidP="00A7120C">
+    <w:p w14:paraId="2A61F4B4" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00A7120C" w:rsidRDefault="00253684" w:rsidP="00A7120C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7352970D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
+    <w:p w14:paraId="0AF55AAF" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
       <w:r w:rsidR="00620414">
         <w:t>verview</w:t>
       </w:r>
       <w:r w:rsidR="00260CCF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4279C6BB" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+    <w:p w14:paraId="01A4B562" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The fund aims to provide income and capital growth </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the ICE BofA 1-5 Year BBB Euro Corporate total return index over a three to five year period after fees have been deducted by investing in bonds denominated in Euro issued by companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C9DB42" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+    <w:p w14:paraId="26CF20DB" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t>Risk considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EED5F52" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="732C4A7F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ABS and MBS risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536EBFA7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="0532E6C9" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capital risk / distribution policy:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABB54F7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="0CCC5376" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB765C4" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="15AA9050" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C7E879" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4B6F1A9D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E1C63" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="005CD2CE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2538,433 +2571,460 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7503BECE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="040FCD2E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBBD18F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="6D3F14DB" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F632401" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="28101825" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Emerging markets &amp; frontier risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emerging markets, and especially frontier markets, generally carry greater political, legal, counterparty, operational and liquidity risk than developed markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79691805" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="0C7B1D6F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB79F7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="6A24E491" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C12E633" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="24618630" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C161AD5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4C65AE69" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47100ADC" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="73E0DD37" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7D7D93" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="1493767A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62476091" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="7834E495" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>particular investor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675097A7" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+    <w:p w14:paraId="20322629" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Important information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D6E0F9" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="008302E9" w:rsidRDefault="00B66C15" w:rsidP="001A0473">
+    <w:p w14:paraId="3EEEBA74" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00415F34" w:rsidRDefault="00253684" w:rsidP="00415F34">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Target audience in Europe: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000155C2">
+        <w:t>For EEA and UK:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Marketing material for Professional Clients and Qualified Investors only</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Marketing material for Professional Clients only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63817B3C" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="6773B986" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79619146" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="5DA12B29" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0F1A86" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+    <w:p w14:paraId="0B01A9CD" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -2976,190 +3036,190 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71795653" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+    <w:p w14:paraId="59DBD225" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1B193" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+    <w:p w14:paraId="6119C9E1" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11364553" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="3562A0EB" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For United Arab Emirates, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0E2A5C" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="23C42B98" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Switzerland, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7C07E1" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="37C91FFD" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Spain, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
       </w:r>
@@ -3178,320 +3238,320 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S.A..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D471142" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="39DD0879" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For the UK, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6E1EF8" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="6F9AE272" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Italy, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA6CBA9" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="23EE1D1C" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DFFBBE" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="00DF9205" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C990B3" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="1BF16AF0" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C0F359" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="17A0379B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654492BE" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="7882000C" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BE7511" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="2E48C089" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DD230" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="380F26DB" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54953A14" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="3852664B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE1E568" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="4C2B10B4" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242AC650" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="2B2CB1D8" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1806A489" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="6CAF66E2" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E2DB75" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="200AEDE1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For your security, communications may be recorded or monitored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070A007B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="5E549B4A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C13485" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="6ED65BD1" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000890E3" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="308D5D62" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AAFB47" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="3A444734" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3176B015" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="686C5E1F" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="314DDC36" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+    <w:p w14:paraId="2063A900" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10060940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1536700" cy="287655"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -3543,88 +3603,88 @@
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SustainEx</w:t>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>™ </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1305E181" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="2A572165" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A8DC31" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="6BA8E29A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -3637,51 +3697,51 @@
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601424D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="490A0FA7" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -3695,173 +3755,173 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD5E1D5" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="22074E1D" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B459C25" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="0D4C7D37" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48840358" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="4A6C4FD1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8120E3" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="383EDE8A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -3891,310 +3951,310 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57F8EF97" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="0D3F4A9E" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040C5B30" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="49F9C970" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="501E4C77" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="35684C7E" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="7D4B60C0" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="4FCBA3EE" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="525CB6CE" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50385A6E" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="5DDDA3E4" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF2112B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77B95142" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="1AE53FF1" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="67D2B96B" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="1A2038E8" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="6133D97F" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="1D2BC657" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16B59877" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="382694C0" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E18B072" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="10CEEBA3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="1E23EDB7" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="07C19252" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2435F61C" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="6D329185" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="452F4AD7" w14:textId="4DF2D5A8" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="48059C31" w14:textId="7B4BF230" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="00A422C8">
+          <w:r w:rsidR="00253684">
             <w:t>EURO</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4256FC90" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="1A45EDD4" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6363514E" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="2816FF06" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66F894B3" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="30710EA0" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="696D926F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="7C4ADF3F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4229,67 +4289,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27278C4B" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="005B67EA">
+    <w:p w14:paraId="2710EB18" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68F9F7CD" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7" w:rsidP="00EC4E49">
+    <w:p w14:paraId="5DE6829B" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A46F54" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="6F2D57BC" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B791B0D" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
-    <w:p w14:paraId="400F7A38" w14:textId="77777777" w:rsidR="00926CA7" w:rsidRPr="00A23F93" w:rsidRDefault="00926CA7"/>
+    <w:p w14:paraId="42A7E8DD" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="3E9D4C0A" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -6437,50 +6497,51 @@
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
+    <w:rsid w:val="00253684"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
@@ -6754,50 +6815,51 @@
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
+    <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
     <w:rsid w:val="005620C1"/>
     <w:rsid w:val="0056289A"/>
     <w:rsid w:val="005643B1"/>
     <w:rsid w:val="00566C84"/>
     <w:rsid w:val="00566E04"/>
     <w:rsid w:val="00571260"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="00572C78"/>
     <w:rsid w:val="005730E2"/>
     <w:rsid w:val="005735B5"/>
     <w:rsid w:val="00573E6C"/>
@@ -6812,50 +6874,51 @@
     <w:rsid w:val="005814AE"/>
     <w:rsid w:val="005842C2"/>
     <w:rsid w:val="005844EE"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
     <w:rsid w:val="00590BE3"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
+    <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="005D3959"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
@@ -7109,50 +7172,51 @@
     <w:rsid w:val="007F71D1"/>
     <w:rsid w:val="0080081C"/>
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
+    <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
@@ -7179,50 +7243,51 @@
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
+    <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
@@ -7322,51 +7387,50 @@
     <w:rsid w:val="009F5A46"/>
     <w:rsid w:val="009F61B5"/>
     <w:rsid w:val="009F7176"/>
     <w:rsid w:val="009F7715"/>
     <w:rsid w:val="009F7BE6"/>
     <w:rsid w:val="00A01958"/>
     <w:rsid w:val="00A0243B"/>
     <w:rsid w:val="00A033A8"/>
     <w:rsid w:val="00A06652"/>
     <w:rsid w:val="00A119CB"/>
     <w:rsid w:val="00A12C80"/>
     <w:rsid w:val="00A13262"/>
     <w:rsid w:val="00A15083"/>
     <w:rsid w:val="00A2083E"/>
     <w:rsid w:val="00A23F93"/>
     <w:rsid w:val="00A251B7"/>
     <w:rsid w:val="00A25B25"/>
     <w:rsid w:val="00A2616D"/>
     <w:rsid w:val="00A262B2"/>
     <w:rsid w:val="00A30088"/>
     <w:rsid w:val="00A317E9"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A33820"/>
     <w:rsid w:val="00A356F6"/>
     <w:rsid w:val="00A41FFD"/>
-    <w:rsid w:val="00A422C8"/>
     <w:rsid w:val="00A44181"/>
     <w:rsid w:val="00A449A7"/>
     <w:rsid w:val="00A47E88"/>
     <w:rsid w:val="00A50537"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A51ED5"/>
     <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A55FF4"/>
     <w:rsid w:val="00A5681A"/>
     <w:rsid w:val="00A609E2"/>
     <w:rsid w:val="00A61B3D"/>
     <w:rsid w:val="00A62B2F"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00A66263"/>
     <w:rsid w:val="00A6634C"/>
     <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70BFD"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A716DA"/>
     <w:rsid w:val="00A71907"/>
     <w:rsid w:val="00A7262E"/>
     <w:rsid w:val="00A7652F"/>
@@ -7544,54 +7608,56 @@
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
+    <w:rsid w:val="00C10210"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
+    <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C24897"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
@@ -7663,93 +7729,93 @@
     <w:rsid w:val="00CE3910"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
     <w:rsid w:val="00CF2B10"/>
     <w:rsid w:val="00CF301B"/>
     <w:rsid w:val="00CF306E"/>
     <w:rsid w:val="00CF36F4"/>
     <w:rsid w:val="00CF3ACD"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF50D8"/>
     <w:rsid w:val="00CF55DA"/>
     <w:rsid w:val="00CF72FF"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
     <w:rsid w:val="00D02201"/>
     <w:rsid w:val="00D02210"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D053A3"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
+    <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
     <w:rsid w:val="00D65D5B"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
     <w:rsid w:val="00D82DB7"/>
-    <w:rsid w:val="00D85A56"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
     <w:rsid w:val="00D94404"/>
     <w:rsid w:val="00D966C9"/>
     <w:rsid w:val="00D96BBB"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1F7E"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA41A4"/>
     <w:rsid w:val="00DA5816"/>
     <w:rsid w:val="00DA6343"/>
     <w:rsid w:val="00DA656A"/>
     <w:rsid w:val="00DA79C7"/>
     <w:rsid w:val="00DB0E59"/>
     <w:rsid w:val="00DB0EEE"/>
     <w:rsid w:val="00DB1ECD"/>
     <w:rsid w:val="00DB3F3F"/>
     <w:rsid w:val="00DB6B18"/>
     <w:rsid w:val="00DC2779"/>
     <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
@@ -7764,50 +7830,51 @@
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
     <w:rsid w:val="00DF14EF"/>
     <w:rsid w:val="00DF39CB"/>
     <w:rsid w:val="00DF3AEF"/>
     <w:rsid w:val="00DF4455"/>
     <w:rsid w:val="00DF646B"/>
     <w:rsid w:val="00DF7916"/>
     <w:rsid w:val="00E027DB"/>
     <w:rsid w:val="00E02E01"/>
     <w:rsid w:val="00E107F4"/>
     <w:rsid w:val="00E12E73"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E142C7"/>
     <w:rsid w:val="00E158E4"/>
     <w:rsid w:val="00E17C2A"/>
     <w:rsid w:val="00E20B57"/>
     <w:rsid w:val="00E20CFB"/>
     <w:rsid w:val="00E22380"/>
     <w:rsid w:val="00E24057"/>
     <w:rsid w:val="00E25DD1"/>
     <w:rsid w:val="00E26472"/>
+    <w:rsid w:val="00E267E0"/>
     <w:rsid w:val="00E30987"/>
     <w:rsid w:val="00E32152"/>
     <w:rsid w:val="00E3271A"/>
     <w:rsid w:val="00E345FC"/>
     <w:rsid w:val="00E34B42"/>
     <w:rsid w:val="00E34C11"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E357E3"/>
     <w:rsid w:val="00E35FE0"/>
     <w:rsid w:val="00E361EA"/>
     <w:rsid w:val="00E36D9E"/>
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
@@ -7856,51 +7923,50 @@
     <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
     <w:rsid w:val="00EF192B"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
-    <w:rsid w:val="00F00B36"/>
     <w:rsid w:val="00F02343"/>
     <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F3267F"/>
@@ -7919,50 +7985,51 @@
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
+    <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
@@ -8030,51 +8097,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2F4FAB40"/>
+  <w14:docId w14:val="5A6DCE79"/>
   <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10628,85 +10695,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{562E14D2-B55C-4BE9-929D-E2F326081235}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F4C26D8-E7D8-4FC6-8408-300B19E64C06}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>4268</Words>
-  <Characters>23690</Characters>
+  <Words>4396</Words>
+  <Characters>24267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>377</Lines>
-  <Paragraphs>155</Paragraphs>
+  <Lines>379</Lines>
+  <Paragraphs>187</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27905</CharactersWithSpaces>
+  <CharactersWithSpaces>28476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">