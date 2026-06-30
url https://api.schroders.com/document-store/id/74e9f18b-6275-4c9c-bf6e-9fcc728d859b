--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -29,64 +29,64 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="56581F51" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3F6F46C8" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07C97347" w14:textId="2D25000F" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00CC68E9">
+          <w:p w14:paraId="5E0D4DD2" w14:textId="0F71F0AB" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -129,2905 +129,2880 @@
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schroder ISF* E</w:t>
+              <w:t xml:space="preserve">Schroder ISF* </w:t>
             </w:r>
-            <w:r w:rsidR="00253684">
+            <w:r w:rsidR="00270346">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>URO</w:t>
+              <w:t>EURO</w:t>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DB64CEE" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="001A51FE">
+    <w:p w14:paraId="2AFB4A2A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="4790F27C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="6B5F3DEC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-599440</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7559040" cy="2705100"/>
-            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:extent cx="7572625" cy="2703600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267668238" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7559040" cy="2705100"/>
+                      <a:ext cx="7572625" cy="2703600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="409"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="390"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="3A971DCA" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="3EF44F7C" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25B20C85" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="0558E921" w14:textId="77777777" w:rsidR="006B3B46" w:rsidRPr="006B3B46" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Fund Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Patrick Vogel</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="10A84F94" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="5CD395FB" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="525E8F32" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="3D9A203D" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">April 2026 </w:t>
+              <w:t xml:space="preserve">May 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34B42" w:rsidRPr="00A23F93" w14:paraId="6ADD68FD" w14:textId="77777777" w:rsidTr="00A317E9">
+      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="3E335893" w14:textId="77777777" w:rsidTr="00F54DF4">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24018F26" w14:textId="77777777" w:rsidR="00E34B42" w:rsidRPr="00A23F93" w:rsidRDefault="00E34B42" w:rsidP="00A317E9">
+          <w:p w14:paraId="3C2DA583" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B1196FD" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="001A51FE">
+    <w:p w14:paraId="52D9CBE7" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CDA4318" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00A23F93" w:rsidRDefault="00B5080A" w:rsidP="001A51FE">
-[...6 lines deleted...]
-        <w:pStyle w:val="Sourcetext"/>
+    <w:p w14:paraId="08704838" w14:textId="77777777" w:rsidR="00236BD4" w:rsidRDefault="00236BD4" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
     </w:p>
-    <w:p w14:paraId="0EF05EA9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="568F4404" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRPr="00F54DF4" w:rsidRDefault="00F54DF4" w:rsidP="00F54DF4">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513125B8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF66B0A" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="1C33D1BA" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>April was another volatile month for bond markets as the oil price remained elevated, reflecting ongoing disruption in the Middle East, with Brent crude briefly moving above $120 a barrel for the first time since 2022. However, risk markets showed a strong recovery following President Trump’s initial ceasefire announcement towards the end of March, which was subsequently extended. Credit spreads tightened across the board in European markets. On average, euro-denominated issues outperformed US dollar credit, with high yield outperforming investment grade markets.</w:t>
+        <w:t>Overall, May was a positive month for global bond markets although volatility remained elevated. The Middle East conflict remained in full focus, with the direction of yields tracking energy markets very closely. As fears of escalation intensified mid-month, government bond yields rose to multi-year highs. However, by month-end bond yields had retraced this move following multiple reports suggesting that a US-Iran deal might be moving closer and stagflation fears receded. Corporate bonds generated positive total returns and outperformed government bond markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF083B1" w14:textId="2F6AD191" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="27B24192" w14:textId="46CC06F5" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In Europe, initial first quarter corporate earnings announcements have been encouraging with positive updates from the banking, energy and technology sectors offsetting weakness in cyclical sectors such as autos. The technical backdrop for European credit markets remained favourable.  April saw a continuation of strong year-to-date supply in the primary market, boosted by large investment grade issues from leading US technology companies to fund the build out of data centres.  However, this supply is well absorbed by high demand for European credit.</w:t>
+        <w:t xml:space="preserve">In European credit, high yield issues outperformed investment grade securities as spreads tightened across the market. Continued enthusiasm around the rollout of artificial intelligence (AI) was positive for risk assets. The primary market was very busy during May, with new issues generally well absorbed given the liquidity in the market. Nevertheless, inflows have become more muted with the primary market exhibiting early signs of supply indigestion, with new issue premiums returning to their March peak while book coverage ratios are nearing two-year lows. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B3C4C5" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="05B00608" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>European government bond markets remained particularly sensitive to events in the Middle East given the region’s dependency on energy imports, with the 10-year German bund yield recording its highest level since 2011. However, in a reversal of the trend exhibited during March, peripheral markets outperformed the core. The European Central Bank (ECB) left the deposit rate unchanged at 2% although officials adopted a cautious stance on monetary policy guidance, emphasising the impact of the Middle East conflict on inflation.</w:t>
+        <w:t>Apart from in very short-dated maturities, German government bond yields ended the month lower, with peripheral markets (including Spain, Italy and Greece) outperforming.  The European Central Bank (ECB) did not meet in May, but markets were looking ahead to the June meeting with bonds pricing reflecting a high probability that the Governing Council will raise interest rates. April’s harmonised index of consumer prices (HICP) data showed a re-acceleration of headline inflation, even though underlying price pressures remained more stable.  Significantly, several ECB policymakers cautioned that higher energy prices are beginning to feed through into broader inflation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366C2800" w14:textId="7F906459" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="6580DCA2" w14:textId="7B6FA8EA" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">European economic indicators reflected a more stagflationary economic outlook. The flash eurozone composite purchasing managers index (PMI) came in well below expectations, signalling the first contraction in economic activity for 16 months with evidence that higher energy costs have begun to impact consumer spending while services sector activity, previously an area of relative strength, has also softened. On the other hand, inflation increased to 3% - its highest level since September 2023, driven largely by an upsurge in energy costs, creating a challenging backdrop for the ECB over the coming months.  </w:t>
+        <w:t xml:space="preserve">Survey data released in May highlighted further signs of a slowdown in the eurozone economy. The flash eurozone composite purchasing managers index (PMI) showed a further contraction in economic activity, declining to a 31-month low and highlighting back-to-back contraction for the first time since the end of 2024. Weakness in the services sector outweighed a continued expansion in manufacturing. Exports were a drag on growth while signs of weakness were also apparent in the employment market, with unemployment in Germany recording its highest level for 15 years. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E476116" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="1B9D160F" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA7FEA7" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="233579E3" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a positive total return and outperformed the reference benchmark during April after fees.</w:t>
+        <w:t>The fund posted a positive total return and outperformed the reference benchmark during May after fees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563CBB8D" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="44A9D0AE" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Positioning in the healthcare, utility and financial services sectors made a positive contribution to performance over the month, as spread compression led to higher beta holdings outperforming.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00253684">
+        <w:t>Positioning in the technology, financial services and services sectors made a positive contribution to performance over the month.</w:t>
+      </w:r>
+      <w:r w:rsidR="00270346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Exposure to corporate hybrid securities was also additive.</w:t>
+        <w:t xml:space="preserve">Exposure to corporate hybrid securities was also additive. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FAEAA2" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="0DBCEFE0" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An off-benchmark allocation to emerging market sovereign debt contributed to returns. Most notably, investments in Hungary – both sovereign issues and corporate bonds. The Hungarian market was the standout performer over the month, as parliamentary elections delivered a decisive victory to the opposition which has a pro-EU stance, with a higher probability of frozen EU funds being unlocked. </w:t>
+        <w:t xml:space="preserve">Exposure to the energy sector was additive, as higher oil prices are a key driver of operating margins and earnings. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43648812" w14:textId="42A0C390" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="2929B1FD" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Exposure to the energy sector was additive as higher oil prices are a key driver of operating margins and earnings. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">On the other hand, security selection in the real estate sector detracted. The holding in an Eastern European developer underperformed despite solid operational performance as slow progress on asset disposals and a relatively high loan-to-value (LTV) weakened the bonds over the month. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746403CE" w14:textId="730F3323" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">On the other hand, security selection in real estate detracted. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C4F6C8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="00A119CB">
+    <w:p w14:paraId="3BF2E52E" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:lastRenderedPageBreak/>
         <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BD2687" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
+    <w:p w14:paraId="6C49C524" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">As credit spreads compressed during the month, with higher yielding euro-denominated credit outperforming the US market, we identified several investment opportunities in the US technology sector. </w:t>
+        <w:t xml:space="preserve">As credit spreads compressed further during May, we were highly selective in identifying investment opportunities in the primary market. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E3A0EF" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Within the AI theme, we continue to focus on hyperscalers and data centre infrastructure assets. We added to our holding in a special purpose vehicle to finance the construction of a large data centre campus in the US. The issue has a strong covenant, as the facility is fully pre-leased to a major US technology company which is responsible for all operating costs and maintenance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00270346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">We also added </w:t>
+      </w:r>
+      <w:r w:rsidR="00270346">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>our holding in a European data centre construction project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19599CDA" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In the primary market, we added a holding in a European hardware provider for cloud services and data centres, which has established a partnership with a leading semiconductor group. The company’s AI-RAN (radio access network) architecture should be pivotal in supporting the development of physical AI, such as self-driving vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704EEC8D" w14:textId="2E3BFDAA" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On the disposals side, we sold out of a structured funding arrangement designed to support a Mexican state-owned energy company.</w:t>
+      </w:r>
+      <w:r w:rsidR="00270346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">We reduced exposure to German government bonds while taking profits on holdings in a US investment bank, a European vehicle leasing company and an Italian utility group. </w:t>
       </w:r>
       <w:r>
         <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED5CB12" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Outlook/positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C00CB9D" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CACA805" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474DDA6C" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed further in recent weeks euro investment grade credit spreads at historically tight levels do not warrant adding risk and we have been very selective in the primary market. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC301C" w14:textId="54E098AC" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We continue to maintain a cautious outlook having actively de-risked the portfolio over recent months, bringing spread duration to historical lows.  We are maintaining a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>We continued to focus on data centre infrastructure assets, adding senior secured notes from a leading provider of digital infrastructure in the US and new issues from financing vehicles backed by leading US technology companies to fund AI-related expenditure.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E902DF" w14:textId="77777777" w:rsidR="00253684" w:rsidRDefault="00C66ABB" w:rsidP="00A119CB">
-[...98 lines deleted...]
-    <w:p w14:paraId="4DA03D12" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="002C423C">
+    <w:p w14:paraId="3C2E48FC" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
-        <w:t xml:space="preserve"> yearly performance (%)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:t xml:space="preserve">early </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
+        <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753A81E" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="00BE29C1">
+    <w:p w14:paraId="56B2C8D5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="494AB950" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="387B6B5B" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6552CC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="23CF72B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D265C62" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="686FA593" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73B31A9A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0013085F">
+          <w:p w14:paraId="1E2FD7DD" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Fund I Acc EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="391081A7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0013085F">
+          <w:p w14:paraId="2C78FC7F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="14B63B99" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7CE20B81" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="52B3FD24" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="71D24604" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5E032811" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2AD4FDFE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A24F3C9" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4820BA89" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36A9372B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2AA0FBA1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="3E21F2D0" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6D31E301" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2E19214B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="06E040AA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="151F0361" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="641D6357" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D15E81" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5678F98A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38235288" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7A0A036A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5C42C958" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="69F8EA1F" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="376CF360" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="2DDE93FA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="69C16D3C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4EDFA5FA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C887BF3" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="74EF3E96" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B07FB5B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1940E75F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1EA2B72B" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6F374853" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="09331568" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0D3A9376" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="07C8E17E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1B37D46F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-11.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="407F66C8" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="47DD7380" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-10.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7296CF7C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="15A4D2CA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2C2BAFF6" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5E9BCF0C" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6359AE7B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="36DE9A27" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="028797ED" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14CCA9B4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26DC2083" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0A972893" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65D80B05" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="63FC3C22" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="243EF097" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2B65D252" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="230A2E7C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1A62F260" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="58A614C6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="60F91FBE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7677E5F0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="5043B82E" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70BD2B9C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="50FD95BA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4EFADDD6" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="568C7435" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA0A082" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7C424DC8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="363A51ED" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="16AEE220" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7665BB80" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4E25B1D4" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37D70580" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="1723E171" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7B4CBCEE" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5679AB29" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="091D2885" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="6552EC05" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA83E9F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="393562B2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57773E77" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="50180933" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14A439DE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="4525CEC1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4DD13117" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="176793E8" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="49F8FB02" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14A83710" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC26200" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="14551B42" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3697E2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="20038088" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6D7292" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="416694CF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4A1DCEED" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4C6ADC0E" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6D552854" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="7BA1E26D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="76F90AB6" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0C7863D1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1CCD0C" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="0199F1EA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF3129D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0013085F">
+          <w:p w14:paraId="09E25F33" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="0" w:after="120"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74983548" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="00BD7ADB">
+    <w:p w14:paraId="3A88D0BA" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E410D89" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00C20672" w:rsidP="007D25B6">
+    <w:p w14:paraId="2DBC443E" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 May 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Performance data does not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B0F657" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00257058" w:rsidRDefault="00253684" w:rsidP="00257058">
+    <w:p w14:paraId="2A92BBBE" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00257058" w:rsidRDefault="00914CF4" w:rsidP="00257058">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE762F0" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="00FF2E39">
+    <w:p w14:paraId="5A392ADC" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
+      <w:r w:rsidR="007B5A24">
+        <w:t>S</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">snapshot </w:t>
+        <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACB6A6D" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007F6A85">
+    <w:p w14:paraId="5E2E14A9" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="5DB74E6F" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="3EC03980" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78957164" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="28DB6FF6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182C08DC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="0562FEAC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5C9964" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="41D0B8D8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37757762" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="7F4FFE52" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3071AD5D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="3ADC9769" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14149C8F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="3BA9684B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75C6D045" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="6D12D438" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6730DB5A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="0664536C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="585C084D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0013085F">
+          <w:p w14:paraId="51E0F913" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Since Inception</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="57AE0ECC" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="52FC20F6" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C48D7B5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="6F6AB70B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71881D5B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="6BFD0F23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.9 </w:t>
+              <w:t xml:space="preserve">0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDB2DC3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="663AB284" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-0.7 </w:t>
+              <w:t xml:space="preserve">-0.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C775580" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="74DF5515" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-0.1 </w:t>
+              <w:t xml:space="preserve">0.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7917EA29" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="36CFEC62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.5 </w:t>
+              <w:t xml:space="preserve">2.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257F1EDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="61AC38DA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">5.4 </w:t>
+              <w:t xml:space="preserve">5.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CF8A0F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="270DE774" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.1 </w:t>
+              <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF01466" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="5B7501F7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.6 </w:t>
+              <w:t xml:space="preserve">1.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514B7AAD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="32D93CBE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.6 </w:t>
+              <w:t xml:space="preserve">1.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="1EE6D91F" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="4F305686" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7A7AAE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0013085F">
+          <w:p w14:paraId="2D895256" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I Acc EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C1457F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="08288656" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7593DC45" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="15B64399" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.3</w:t>
+              <w:t>-0.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="447639AE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="0C4BFA75" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.3</w:t>
+              <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068F905F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="59D424FB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.0</w:t>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA23CEA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="3A9BA027" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>7.0</w:t>
+              <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0707C3E3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="7F5BD261" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.5</w:t>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF29E00" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="00A2C7C2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.0</w:t>
+              <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A44B3B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0013085F">
+          <w:p w14:paraId="7FD5FBF8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="1A9FC9AD" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="7D2832FE" w14:textId="77777777" w:rsidTr="00FB5608">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="19244711" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0013085F">
+          <w:p w14:paraId="0C743A9C" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC7119F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="61F923AC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.8</w:t>
+              <w:t>0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32FBCE50" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="2DDA75BF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.6</w:t>
+              <w:t>-0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0126ACD5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="30E3E852" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.0</w:t>
+              <w:t>0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C10BB8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="325453A7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.2</w:t>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB6F5B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="6819FA8B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.8</w:t>
+              <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661BCF5F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="47AD8E46" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.0</w:t>
+              <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53EF5D22" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="6837DCDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.3</w:t>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D4B13A" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0013085F">
+          <w:p w14:paraId="4220BE10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F08AFE2" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="00754699">
+    <w:p w14:paraId="0A39298C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B508098" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C20672" w:rsidP="00FC602F">
+    <w:p w14:paraId="4DFB894B" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 April 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 May 2026. Performance shown is based on the currency of the share class shown and is net of fees. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25AB6">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Performance data does not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A61F4B4" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00A7120C" w:rsidRDefault="00253684" w:rsidP="00A7120C">
+    <w:p w14:paraId="45CEED3E" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A7120C" w:rsidRDefault="00914CF4" w:rsidP="00A7120C">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF55AAF" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="00260CCF">
+    <w:p w14:paraId="2E704C0D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
       <w:r w:rsidR="00620414">
         <w:t>verview</w:t>
       </w:r>
       <w:r w:rsidR="00260CCF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A4B562" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="00E70499">
+    <w:p w14:paraId="2522511C" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The fund aims to provide income and capital growth </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the ICE BofA 1-5 Year BBB Euro Corporate total return index over a three to five year period after fees have been deducted by investing in bonds denominated in Euro issued by companies worldwide.</w:t>
+        <w:t>The fund aims to provide income and capital growth in excess of the ICE BofA 1-5 Year BBB Euro Corporate total return index over a three to five year period after fees have been deducted by investing in bonds denominated in Euro issued by companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CF20DB" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="00753011">
+    <w:p w14:paraId="308E7677" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
-        <w:t>Risk considerations</w:t>
+        <w:t xml:space="preserve">Risk </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753011">
+        <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C4A7F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="64637E28" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ABS and MBS risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0532E6C9" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="57EBB6F2" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capital risk / distribution policy:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCC5376" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="08D649C5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AA9050" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="1FD8B49A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6F1A9D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="57954DF6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005CD2CE" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="15DCC44A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> movements in currency rates.</w:t>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040FCD2E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="51631044" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3F14DB" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="6073E22F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28101825" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="58B90AFA" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Emerging markets &amp; frontier risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emerging markets, and especially frontier markets, generally carry greater political, legal, counterparty, operational and liquidity risk than developed markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7B1D6F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="4DE6F3DC" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A24E491" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="30260D00" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24618630" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="3ECD76D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C65AE69" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="6B540425" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E0DD37" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="112FDF94" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1493767A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="74A0E609" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7834E495" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="00794888">
+    <w:p w14:paraId="5BA5ED17" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any particular investor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20322629" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="001A0473">
+    <w:p w14:paraId="07857515" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:pageBreakBefore/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Important information</w:t>
+        <w:t xml:space="preserve">Important </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEEBA74" w14:textId="77777777" w:rsidR="00253684" w:rsidRPr="00415F34" w:rsidRDefault="00253684" w:rsidP="00415F34">
+    <w:p w14:paraId="25E9656C" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00C86AF7" w:rsidRDefault="00914CF4" w:rsidP="00C86AF7">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For EEA and UK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Marketing material for Professional Clients only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6773B986" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="05E49BF5" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA12B29" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="00113154">
+    <w:p w14:paraId="2E3FB091" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Subscriptions for shares of the Company can only be made </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+        <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B01A9CD" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="00EB7D61">
+    <w:p w14:paraId="5C6564BE" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>d'Investissement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3036,525 +3011,427 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DBD225" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="00113154">
+    <w:p w14:paraId="38D6C476" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6119C9E1" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="00113154">
+    <w:p w14:paraId="223BAAE0" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3562A0EB" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="66171C34" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For United Arab Emirates, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>This document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA1E603" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Switzerland, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C42B98" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="2101C2E1" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For Switzerland, </w:t>
+        <w:t xml:space="preserve">For Spain, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+        <w:t>The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan SE and its management company is Schroder Investment Management (Europe) S.A.. The Company is a UCITS registered in Luxembourg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C91FFD" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
+    <w:p w14:paraId="5B9DF7A5" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For Spain, </w:t>
+        <w:t xml:space="preserve">For the UK, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563260D6" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Italy, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>SE</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+        <w:t>The prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DD0879" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="001A0473">
-[...73 lines deleted...]
-    <w:p w14:paraId="23EE1D1C" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="65B9E129" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to www.schroders.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DF9205" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="26FFBF8F" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF16AF0" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="3C648660" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+        <w:t>Schroders may decide to cease the distribution of any fund(s) in any EEA country at any time but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A0379B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="7783D7E7" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7882000C" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="00C83FDE">
+    <w:p w14:paraId="17FEC09E" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Performance data does not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23301F14" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t>take into account</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Schroders has expressed its own views and opinions in this document and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E48C089" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="08250628" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3852664B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="0F69CF60" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>This document may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this document are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2B10B4" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="69455B1B" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2CB1D8" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="24C514B8" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAF66E2" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="37B89EA0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200AEDE1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="40AA3A6A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For your security, communications may be recorded or monitored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E549B4A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="001A0473">
+    <w:p w14:paraId="5D8FC9A0" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Issued by Schroder Investment Management (Europe) S.A., 5, rue Höhenhof, L-1736 Senningerberg, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED65BD1" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="7036E626" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, Talstrasse 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, Laupenstrasse 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308D5D62" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="052836A5" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A444734" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="72C50EB6" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686C5E1F" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="001A0473">
+    <w:p w14:paraId="0CD253DB" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2063A900" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00A23F93" w:rsidP="001A0473">
+    <w:p w14:paraId="7BE7B639" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00B338EF" w:rsidRDefault="00A23F93" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1D9CFC" wp14:editId="52EE3E11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10060940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1536700" cy="287655"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="700565160" name="Picture 5" descr="A blue and black logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
@@ -3600,151 +3477,369 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SustainEx</w:t>
       </w:r>
       <w:r w:rsidR="00310EDC" w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>™ </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
+        <w:t xml:space="preserve">Schroders uses SustainEx™ to estimate the net social and environmental “cost” or “benefit” of an investment portfolio having regard to certain sustainability measures in comparison to a product’s benchmark where relevant. It does this using third party </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>data as well as Schroders own estimates and assumptions and the outcome may differ from other sustainability tools and measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A572165" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="0346955B" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B338EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DC8638" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA8E29A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="3815FB19" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B338EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B338EF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4EB603" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (www.msci.com).</w:t>
+        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CC1FD7" w:rsidRPr="006A00E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.msci.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490A0FA7" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="6CA97950" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For readers in EU/EEA: Certain information contained herein (the “Information”) is sourced from/copyright of MSCI Inc., MSCI Solutions LLC, or their affiliates (“MSCI”), or information providers (together the “MSCI Parties”) and may have been used to calculate scores, signals, or other indicators. The Information is for internal use only and may not be reproduced or disseminated in whole or part without prior written permission. The Information may not be used for, nor does it constitute, an offer to buy or sell, or a promotion or recommendation of, any security, financial instrument or product, trading strategy, or index, nor should it be taken as an indication or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>guarantee of any future performance. Some funds may be based on or linked to MSCI indexes, and MSCI may be compensated based on the fund’s assets under management or other measures. MSCI has established an information barrier between index research and certain Information. None of the Information in and of itself can be used to determine which securities to buy or sell or when to buy or sell them. For regulatory disclosures mandated under the EU ESG Rating Activities Regulation (Regulation (EU) 2024/3005), please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CC1FD7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.msci.com/legal/sustainability-and-climate-resources-and-disclosures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> for methodology and organizational disclosures and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CC1FD7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://one.msci.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC1FD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for rating level disclosures. The Information is provided “as is” and the user assumes the entire risk of any use it may make or permit to be made of the Information. No MSCI Party warrants or guarantees the originality, accuracy and/or completeness of the Information and each expressly disclaims all express or implied warranties. No MSCI Party shall have any liability for any errors or omissions in connection with any Information herein, or any liability for any direct, indirect, special, punitive, consequential or any other damages (including lost profits) even if notified of the possibility of such damages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9FE54E" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -3755,176 +3850,171 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22074E1D" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="5D2CA2E6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4C7D37" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="147228ED" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6C4FD1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="7A98B7A1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00C51BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383EDE8A" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="001A0473">
+    <w:p w14:paraId="4FC989C8" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="59" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -3936,325 +4026,326 @@
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3F4A9E" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="5B4D56F0" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501E4C77" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="525CB6CE" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="410D1B8A" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="2EE65B9E" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="5655981C" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="2CB9509A" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="5C55E309" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DDDA3E4" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="4F7B89B9" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE53FF1" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1D2BC657" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="515F6023" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="52F80810" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="105A367E" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="6FE929BB" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="5EF2E058" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="382694C0" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="50AC51F8" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10CEEBA3" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="59245D37" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="07C19252" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="09304A74" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6D329185" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="6318E4CA" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="48059C31" w14:textId="7B4BF230" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="4D0E031B" w14:textId="2F5CF070" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="00253684">
+          <w:r w:rsidR="00270346">
             <w:t>EURO</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A45EDD4" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="2D9A07F7" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2816FF06" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="1CA4EEB4" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30710EA0" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="60A4AB85" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C4ADF3F" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="2854F432" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4289,67 +4380,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2710EB18" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="005B67EA">
+    <w:p w14:paraId="775CBFCA" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE6829B" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888" w:rsidP="00EC4E49">
+    <w:p w14:paraId="169B2381" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2D57BC" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="58ADB96B" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42A7E8DD" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
-    <w:p w14:paraId="3E9D4C0A" w14:textId="77777777" w:rsidR="00543888" w:rsidRPr="00A23F93" w:rsidRDefault="00543888"/>
+    <w:p w14:paraId="29B155D2" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="13363049" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -6252,84 +6343,88 @@
     <w:rsid w:val="000031BF"/>
     <w:rsid w:val="00003573"/>
     <w:rsid w:val="0000375A"/>
     <w:rsid w:val="00003D11"/>
     <w:rsid w:val="000066AB"/>
     <w:rsid w:val="00006AD1"/>
     <w:rsid w:val="00006F11"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="00007F4D"/>
     <w:rsid w:val="000117A5"/>
     <w:rsid w:val="000120F1"/>
     <w:rsid w:val="0001267C"/>
     <w:rsid w:val="00012EB8"/>
     <w:rsid w:val="00013CD9"/>
     <w:rsid w:val="00014018"/>
     <w:rsid w:val="0001403E"/>
     <w:rsid w:val="000155C2"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00016394"/>
     <w:rsid w:val="000172FF"/>
     <w:rsid w:val="00020E55"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00022C02"/>
     <w:rsid w:val="00025D1A"/>
     <w:rsid w:val="00026731"/>
+    <w:rsid w:val="00027A38"/>
     <w:rsid w:val="000311FB"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="000345B2"/>
+    <w:rsid w:val="00034B4C"/>
     <w:rsid w:val="000374AB"/>
     <w:rsid w:val="00041658"/>
     <w:rsid w:val="00044619"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="000470CE"/>
     <w:rsid w:val="0004770C"/>
     <w:rsid w:val="00047D5D"/>
     <w:rsid w:val="00051AFE"/>
     <w:rsid w:val="00052460"/>
     <w:rsid w:val="00053DE4"/>
     <w:rsid w:val="00056072"/>
     <w:rsid w:val="00056D6A"/>
     <w:rsid w:val="00057A42"/>
     <w:rsid w:val="00057BC9"/>
     <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
     <w:rsid w:val="0006152F"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
     <w:rsid w:val="000652FB"/>
     <w:rsid w:val="0006657D"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00067232"/>
     <w:rsid w:val="00067C96"/>
     <w:rsid w:val="0007333E"/>
     <w:rsid w:val="00073A5C"/>
     <w:rsid w:val="00076530"/>
+    <w:rsid w:val="0008300B"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
+    <w:rsid w:val="00086EAB"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C4793"/>
     <w:rsid w:val="000C4876"/>
     <w:rsid w:val="000C48F1"/>
     <w:rsid w:val="000C5914"/>
@@ -6428,54 +6523,56 @@
     <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
     <w:rsid w:val="001A23FC"/>
     <w:rsid w:val="001A2E20"/>
     <w:rsid w:val="001A3924"/>
     <w:rsid w:val="001A3E3C"/>
     <w:rsid w:val="001A4092"/>
     <w:rsid w:val="001A444C"/>
     <w:rsid w:val="001A51FE"/>
     <w:rsid w:val="001B0D5D"/>
     <w:rsid w:val="001B497F"/>
     <w:rsid w:val="001B4A2A"/>
     <w:rsid w:val="001B6FBA"/>
     <w:rsid w:val="001B725E"/>
     <w:rsid w:val="001B784A"/>
     <w:rsid w:val="001C4A7E"/>
     <w:rsid w:val="001C4AC6"/>
     <w:rsid w:val="001C4C02"/>
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C6156"/>
     <w:rsid w:val="001C6E39"/>
     <w:rsid w:val="001C7A41"/>
     <w:rsid w:val="001D05FE"/>
     <w:rsid w:val="001D0876"/>
     <w:rsid w:val="001D1627"/>
+    <w:rsid w:val="001D2095"/>
     <w:rsid w:val="001D242A"/>
     <w:rsid w:val="001D2CBE"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D48B5"/>
+    <w:rsid w:val="001D5300"/>
     <w:rsid w:val="001D5665"/>
     <w:rsid w:val="001D56B5"/>
     <w:rsid w:val="001D5CDE"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001E1145"/>
     <w:rsid w:val="001E3265"/>
     <w:rsid w:val="001E3C26"/>
     <w:rsid w:val="001E3E47"/>
     <w:rsid w:val="001E696A"/>
     <w:rsid w:val="001E6E49"/>
     <w:rsid w:val="001F0732"/>
     <w:rsid w:val="001F0BA6"/>
     <w:rsid w:val="001F0D15"/>
     <w:rsid w:val="001F29F0"/>
     <w:rsid w:val="001F35C2"/>
     <w:rsid w:val="001F37FA"/>
     <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
     <w:rsid w:val="001F586A"/>
     <w:rsid w:val="001F5A8D"/>
     <w:rsid w:val="001F66A9"/>
     <w:rsid w:val="00200182"/>
     <w:rsid w:val="00202B52"/>
     <w:rsid w:val="002030CE"/>
     <w:rsid w:val="00203BB4"/>
@@ -6487,79 +6584,81 @@
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="002067AE"/>
     <w:rsid w:val="002071E0"/>
     <w:rsid w:val="00207BBE"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="0021118F"/>
     <w:rsid w:val="0021191F"/>
     <w:rsid w:val="00212B0E"/>
     <w:rsid w:val="00212FED"/>
     <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
+    <w:rsid w:val="00236BD4"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
-    <w:rsid w:val="00253684"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
+    <w:rsid w:val="00270346"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
+    <w:rsid w:val="00280CA6"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
@@ -6641,50 +6740,51 @@
     <w:rsid w:val="0035142B"/>
     <w:rsid w:val="00351CEF"/>
     <w:rsid w:val="00351F41"/>
     <w:rsid w:val="00351FF8"/>
     <w:rsid w:val="00352146"/>
     <w:rsid w:val="00353C0D"/>
     <w:rsid w:val="00353EEA"/>
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
     <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
+    <w:rsid w:val="00377686"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
@@ -6727,62 +6827,65 @@
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
+    <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
+    <w:rsid w:val="00456415"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
+    <w:rsid w:val="004673B1"/>
     <w:rsid w:val="0047034D"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
@@ -6881,72 +6984,75 @@
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
+    <w:rsid w:val="005B641C"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="005D3959"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
+    <w:rsid w:val="005F087C"/>
     <w:rsid w:val="005F0E66"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="005F2DF4"/>
+    <w:rsid w:val="005F39F0"/>
     <w:rsid w:val="005F3A44"/>
     <w:rsid w:val="005F4CBA"/>
     <w:rsid w:val="005F4DBF"/>
     <w:rsid w:val="005F500B"/>
     <w:rsid w:val="005F5CA8"/>
     <w:rsid w:val="005F6652"/>
     <w:rsid w:val="005F7CFF"/>
     <w:rsid w:val="005F7F3D"/>
     <w:rsid w:val="00603B66"/>
     <w:rsid w:val="006040EA"/>
     <w:rsid w:val="006048DA"/>
     <w:rsid w:val="0060493B"/>
     <w:rsid w:val="00610241"/>
     <w:rsid w:val="00611151"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00617938"/>
     <w:rsid w:val="00617C98"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
     <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
@@ -6992,50 +7098,51 @@
     <w:rsid w:val="00672B1D"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
+    <w:rsid w:val="006B3B46"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
     <w:rsid w:val="006C489D"/>
     <w:rsid w:val="006C496B"/>
     <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006D0BAB"/>
     <w:rsid w:val="006D173E"/>
     <w:rsid w:val="006D20EB"/>
     <w:rsid w:val="006D2207"/>
     <w:rsid w:val="006D31C5"/>
     <w:rsid w:val="006D3288"/>
     <w:rsid w:val="006D4B11"/>
     <w:rsid w:val="006D5D29"/>
     <w:rsid w:val="006D5F7E"/>
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
@@ -7085,77 +7192,79 @@
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
+    <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
     <w:rsid w:val="00793719"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
     <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
     <w:rsid w:val="007B417A"/>
+    <w:rsid w:val="007B5A24"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C2D0B"/>
     <w:rsid w:val="007C3C97"/>
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C6CEE"/>
     <w:rsid w:val="007C6EDB"/>
     <w:rsid w:val="007C7BBD"/>
     <w:rsid w:val="007D25B6"/>
     <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D5006"/>
     <w:rsid w:val="007D53C1"/>
     <w:rsid w:val="007D652F"/>
     <w:rsid w:val="007D71DC"/>
     <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E2415"/>
     <w:rsid w:val="007E3198"/>
     <w:rsid w:val="007E348A"/>
     <w:rsid w:val="007E4CF8"/>
     <w:rsid w:val="007E5A73"/>
     <w:rsid w:val="007E6575"/>
@@ -7174,199 +7283,205 @@
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
     <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
+    <w:rsid w:val="00850AB7"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
     <w:rsid w:val="0088028A"/>
     <w:rsid w:val="00880F8A"/>
     <w:rsid w:val="008825BD"/>
     <w:rsid w:val="00882875"/>
     <w:rsid w:val="00883B97"/>
     <w:rsid w:val="008843E9"/>
     <w:rsid w:val="008858CC"/>
     <w:rsid w:val="0088603C"/>
     <w:rsid w:val="00886A16"/>
     <w:rsid w:val="00890164"/>
     <w:rsid w:val="008901C3"/>
     <w:rsid w:val="00893518"/>
+    <w:rsid w:val="008947A8"/>
     <w:rsid w:val="00895DB6"/>
     <w:rsid w:val="008A0DD9"/>
     <w:rsid w:val="008A1B43"/>
     <w:rsid w:val="008A358D"/>
     <w:rsid w:val="008A42EC"/>
     <w:rsid w:val="008A4460"/>
     <w:rsid w:val="008A7AFE"/>
     <w:rsid w:val="008B1D4E"/>
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
     <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
+    <w:rsid w:val="008E5487"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
+    <w:rsid w:val="00914CF4"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
     <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
     <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
     <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
     <w:rsid w:val="00965AB8"/>
     <w:rsid w:val="00967854"/>
     <w:rsid w:val="00970DD6"/>
     <w:rsid w:val="00971098"/>
     <w:rsid w:val="0097112B"/>
     <w:rsid w:val="00971D1E"/>
     <w:rsid w:val="00972BCB"/>
     <w:rsid w:val="00973191"/>
     <w:rsid w:val="00973E85"/>
     <w:rsid w:val="00974340"/>
+    <w:rsid w:val="0097503C"/>
     <w:rsid w:val="00975653"/>
     <w:rsid w:val="0097566E"/>
     <w:rsid w:val="00980330"/>
     <w:rsid w:val="00982074"/>
     <w:rsid w:val="0098291E"/>
     <w:rsid w:val="00982D80"/>
     <w:rsid w:val="009846B2"/>
+    <w:rsid w:val="009902DD"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="0099440D"/>
     <w:rsid w:val="00994793"/>
     <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A369C"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A4F41"/>
     <w:rsid w:val="009A587D"/>
     <w:rsid w:val="009A791C"/>
     <w:rsid w:val="009A7B7B"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B47FE"/>
     <w:rsid w:val="009B4A50"/>
     <w:rsid w:val="009B7869"/>
     <w:rsid w:val="009C0239"/>
     <w:rsid w:val="009C0E02"/>
     <w:rsid w:val="009C3FCD"/>
     <w:rsid w:val="009C43B1"/>
     <w:rsid w:val="009C66A8"/>
     <w:rsid w:val="009D0624"/>
     <w:rsid w:val="009D096E"/>
     <w:rsid w:val="009D21B5"/>
     <w:rsid w:val="009D279B"/>
@@ -7500,99 +7615,102 @@
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
     <w:rsid w:val="00B301FF"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
+    <w:rsid w:val="00B338EF"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
+    <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
+    <w:rsid w:val="00B94CE5"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
@@ -7608,127 +7726,129 @@
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
-    <w:rsid w:val="00C10210"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
+    <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C24897"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
+    <w:rsid w:val="00C515EF"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
     <w:rsid w:val="00C554E4"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55BC6"/>
     <w:rsid w:val="00C55E72"/>
     <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C57B84"/>
     <w:rsid w:val="00C603C4"/>
     <w:rsid w:val="00C611A9"/>
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
     <w:rsid w:val="00C87F56"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
+    <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
     <w:rsid w:val="00CD47F7"/>
     <w:rsid w:val="00CD4AB7"/>
     <w:rsid w:val="00CD59A7"/>
     <w:rsid w:val="00CD6C35"/>
     <w:rsid w:val="00CE292A"/>
     <w:rsid w:val="00CE29A9"/>
     <w:rsid w:val="00CE3910"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
@@ -7751,50 +7871,51 @@
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
+    <w:rsid w:val="00D42D12"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
     <w:rsid w:val="00D65D5B"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
@@ -7917,131 +8038,135 @@
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
     <w:rsid w:val="00EF192B"/>
+    <w:rsid w:val="00EF3EA6"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
     <w:rsid w:val="00F02343"/>
     <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
+    <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
+    <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
     <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
+    <w:rsid w:val="00F91247"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
@@ -8097,51 +8222,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5A6DCE79"/>
+  <w14:docId w14:val="70F8808F"/>
   <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10314,51 +10439,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com/legal/sustainability-and-climate-resources-and-disclosures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.msci.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
@@ -10695,85 +10820,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F4C26D8-E7D8-4FC6-8408-300B19E64C06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54EA6DCF-E83C-4506-9E85-0FCFAAEFE7E4}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>4396</Words>
-  <Characters>24267</Characters>
+  <Words>4818</Words>
+  <Characters>26838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>379</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>394</Lines>
+  <Paragraphs>194</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28476</CharactersWithSpaces>
+  <CharactersWithSpaces>31462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">