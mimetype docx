--- v6 (2026-06-30)
+++ v7 (2026-08-10)
@@ -29,64 +29,64 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3F6F46C8" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3E8A9E94" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0D4DD2" w14:textId="0F71F0AB" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
+          <w:p w14:paraId="5049E95E" w14:textId="6C8FC322" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -118,3726 +118,3630 @@
                                 <a:schemeClr val="accent2"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
-                    <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="37753D44"/>
+                    <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="73FC190B"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Schroder ISF* </w:t>
             </w:r>
-            <w:r w:rsidR="00270346">
+            <w:r w:rsidR="005A0430">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EURO</w:t>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AFB4A2A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="66F26F07" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="6B5F3DEC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="0A9ADEF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-599440</wp:posOffset>
+              <wp:posOffset>-597534</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7572625" cy="2703600"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:extent cx="7571491" cy="2647950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267668238" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7572625" cy="2703600"/>
+                      <a:ext cx="7577643" cy="2650102"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="390"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="152"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="3EF44F7C" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="21F6E67F" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0558E921" w14:textId="77777777" w:rsidR="006B3B46" w:rsidRPr="006B3B46" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="7D9A4285" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
+              <w:spacing w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A23F93">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Fund Manager: </w:t>
             </w:r>
             <w:r>
               <w:t>Patrick Vogel</w:t>
             </w:r>
+            <w:r w:rsidR="00D67FCC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="5CD395FB" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="3D292341" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9A203D" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="17F56B7C" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 2026 </w:t>
+              <w:t xml:space="preserve">June 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009902DD" w:rsidRPr="00A23F93" w14:paraId="3E335893" w14:textId="77777777" w:rsidTr="00F54DF4">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="4A9EEF51" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2DA583" w14:textId="77777777" w:rsidR="009902DD" w:rsidRPr="00A23F93" w:rsidRDefault="009902DD" w:rsidP="00F54DF4">
+          <w:p w14:paraId="6E3A38B8" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52D9CBE7" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4E4FD5A9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08704838" w14:textId="77777777" w:rsidR="00236BD4" w:rsidRDefault="00236BD4" w:rsidP="007B5A24">
+    <w:p w14:paraId="67C48910" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc72515832"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc72584036"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc72584036"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc72515832"/>
     </w:p>
-    <w:p w14:paraId="568F4404" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRPr="00F54DF4" w:rsidRDefault="00F54DF4" w:rsidP="00F54DF4">
-[...4 lines deleted...]
-    <w:p w14:paraId="513125B8" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="79CB0E64" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C33D1BA" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="042D744D" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Overall, May was a positive month for global bond markets although volatility remained elevated. The Middle East conflict remained in full focus, with the direction of yields tracking energy markets very closely. As fears of escalation intensified mid-month, government bond yields rose to multi-year highs. However, by month-end bond yields had retraced this move following multiple reports suggesting that a US-Iran deal might be moving closer and stagflation fears receded. Corporate bonds generated positive total returns and outperformed government bond markets.</w:t>
+        <w:t>June was generally a positive month for global bond markets although yields remained sensitive to fluctuations in energy prices throughout the month. An early rise in government bond yields was subsequently reversed, leaving yields broadly slightly lower over the month.  Corporate bonds were resilient although there was modest spread widening across credit markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B24192" w14:textId="46CC06F5" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="655150C8" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In European credit, high yield issues outperformed investment grade securities as spreads tightened across the market. Continued enthusiasm around the rollout of artificial intelligence (AI) was positive for risk assets. The primary market was very busy during May, with new issues generally well absorbed given the liquidity in the market. Nevertheless, inflows have become more muted with the primary market exhibiting early signs of supply indigestion, with new issue premiums returning to their March peak while book coverage ratios are nearing two-year lows. </w:t>
+        <w:t>In European credit, the automotive sector was notably weaker driven by company-specific developments. Volkswagen announced further job cuts in response to overcapacity and competition from Chinese auto manufacturers. An unexpected profit warning from BMW also unsettled credit investors, as the impact of weaker demand in China and competitive pressures in the premium electric vehicles (EV) market led management to downgrade earnings forecasts for 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B00608" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="5E6D99EC" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Apart from in very short-dated maturities, German government bond yields ended the month lower, with peripheral markets (including Spain, Italy and Greece) outperforming.  The European Central Bank (ECB) did not meet in May, but markets were looking ahead to the June meeting with bonds pricing reflecting a high probability that the Governing Council will raise interest rates. April’s harmonised index of consumer prices (HICP) data showed a re-acceleration of headline inflation, even though underlying price pressures remained more stable.  Significantly, several ECB policymakers cautioned that higher energy prices are beginning to feed through into broader inflation.</w:t>
+        <w:t>The technical backdrop for credit markets has also softened since the beginning of the year, notably inflows into euro investment grade funds which are now focused on shorter duration products, while the primary market remains busy with a further tranche of new issues in June. Premiums on new issues have returned to their March peak while book coverage ratios are near two-year lows, indicating early signs of supply indigestion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6580DCA2" w14:textId="7B6FA8EA" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="7F9F08CF" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Survey data released in May highlighted further signs of a slowdown in the eurozone economy. The flash eurozone composite purchasing managers index (PMI) showed a further contraction in economic activity, declining to a 31-month low and highlighting back-to-back contraction for the first time since the end of 2024. Weakness in the services sector outweighed a continued expansion in manufacturing. Exports were a drag on growth while signs of weakness were also apparent in the employment market, with unemployment in Germany recording its highest level for 15 years. </w:t>
+        <w:t>As expected, the European Central Bank (ECB) increased interest rates by 25 basis points to 2.25% in June – the first major central bank to tighten monetary policy in response to inflationary pressures triggered by the Middle East conflict. ECB officials highlighted evidence that the impact of higher energy costs was beginning to filter through into the broader economy. The ECB now expects headline inflation to average 3% this year, before easing in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3FC3BF" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>However, data for June highlighted eurozone inflation fell below 3% with oil prices now back at levels immediately prior to the outbreak of the conflict in the spring. Core inflation was also below expectations, also suggesting inflationary pressures are now beginning to ease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF3FB86" w14:textId="6EFF7BDD" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The latest Eurozone composite purchasing managers index (PMI) survey for June also highlighted a more benign backdrop with some signs of stabilisation in private sector activity with a continued expansion in manufacturing, while weakness in the services sector was less pronounced. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9D160F" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="140544C9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Drivers of Fund Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233579E3" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="45D74EFB" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a positive total return and outperformed the reference benchmark during May after fees.</w:t>
+        <w:t>The fund posted a positive total return and outperformed the reference benchmark during June after fees.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Positioning in the real estate sector and in subordinated financials made a positive contribution to performance over the month</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9D0AE" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="0B82D378" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Positioning in the technology, financial services and services sectors made a positive contribution to performance over the month.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Exposure to corporate hybrid securities was also additive. </w:t>
+        <w:t>In the real estate sector, the successful completion of a hybrid tender and new issue from a central European commercial developer benefited performance,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBCEFE0" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6C0DAFCE" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Exposure to the energy sector was additive, as higher oil prices are a key driver of operating margins and earnings. </w:t>
+        <w:t>Among subordinated financials, the holding in a European insurer was additive as the issuance of Tier 2 securities following a recent acquisition was well received by credit investors. An underweight allocation to the automotive sector was additive.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0430">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2929B1FD" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="292C854C" w14:textId="184A0E27" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">On the other hand, security selection in the real estate sector detracted. The holding in an Eastern European developer underperformed despite solid operational performance as slow progress on asset disposals and a relatively high loan-to-value (LTV) weakened the bonds over the month. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">On the other hand, exposure to the technology and telecommunication sector detracted on concerns about the volume on new issuance arising from large scale investment from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">As credit spreads compressed further during May, we were highly selective in identifying investment opportunities in the primary market. </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">We reduced exposure to German government bonds while taking profits on holdings in a US investment bank, a European vehicle leasing company and an Italian utility group. </w:t>
+        <w:t xml:space="preserve"> in data centre assets. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED5CB12" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="2C0289E1" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
-        <w:t>Outlook/positioning</w:t>
+        <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C00CB9D" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="79F675D5" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Given the eurozone’s reliance on energy imports, the region is doubly affected by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. Though the initial reaction to the war was sharp, gas prices have retraced a significant portion of this move, leaving them elevated relative to their pre-war baseline but still significantly lower than after the Russia/Ukraine conflict in 2022.</w:t>
+        <w:t xml:space="preserve">As credit spreads remained compressed, there was little change over the month to portfolio headline duration and spread duration, which remained in line with the benchmark with the emphasis on identifying investment opportunities providing good carry. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CACA805" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="04B94994" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We expect that the impact of elevated energy prices on the eurozone economy will be noticeable, but not recessionary. As is the case with the US, this is partly a function of a solid starting point. </w:t>
+        <w:t xml:space="preserve">We participated in a new dollar-denominated issue from a leading commodity trader that we consider has investment grade credentials, with a strong balance sheet and potential to exploit arbitrage opportunities in periods of market volatility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474DDA6C" w14:textId="77777777" w:rsidR="00270346" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="18960C15" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB commences hiking interest rates. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, having compressed further in recent weeks euro investment grade credit spreads at historically tight levels do not warrant adding risk and we have been very selective in the primary market. </w:t>
+        <w:t xml:space="preserve">Within the AI theme, we continue to focus on data centre infrastructure assets. In the European primary market, we added a senior euro-denominated issue on an attractive yield backed by tenancy agreements to fund the build out of data centres in Scandinavia, which also benefit from relatively low energy costs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADC301C" w14:textId="54E098AC" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="45F3AAEA" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>We continue to maintain a cautious outlook having actively de-risked the portfolio over recent months, bringing spread duration to historical lows.  We are maintaining a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
+        <w:t xml:space="preserve">In the real estate sector, we participated in a new issue of senior bonds to repay debts and fund acquisitions from a retail-focused developer in central Europe and Italy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78704B56" w14:textId="2DB64EA4" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We reduced exposure to cyclical sectors, moving further underweight in auto manufacturers and component suppliers. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">We parked the proceeds of these disposals in highly liquid short-dated core European government bonds, as a buffer against near-term market volatility and a widening of credit spreads. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2E48FC" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="070710D7" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Outlook/positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03523264" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, the region has been doubly affected since the outbreak of the Middle East conflict by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. However, with the ceasefire between the US and Iran now extended, and the Strait of Hormuz reopened, near-term inflationary pressures in the eurozone have eased. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Having raised interest rates in June, the ECB is now likely to adopt a wait and see approach to monetary policy, continuing to monitor the secondary impact of elevated energy prices. The latest inflation data further suggests the ECB’s response to the inflationary impact of the Middle East conflict will be markedly less hawkish than four years ago following the outbreak of the Russia/Ukraine conflict in 2022.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Nevertheless, European bond markets are likely to remain driven by global events, with bond valuations already pricing in a reflationary outlook where the ECB embarks on interest rate hikes. Credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, euro investment grade credit spreads at historically tight levels do not warrant adding risk and we have been very selective in the primary market. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351DBF7A" w14:textId="4162B8A4" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We continue to maintain a cautious outlook having actively de-risked the portfolio over recent months, maintaining spread duration to historical lows.  We continue to place a strong emphasis on credit quality, focusing on opportunities that offer good carry and favourable underlying credit fundamentals.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51478E13" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B2C8D5" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
+    <w:p w14:paraId="4122582D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="387B6B5B" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="48F2C2A2" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23CF72B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5D9D980D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="686FA593" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="007B5A24">
+          <w:p w14:paraId="01DF2589" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+              <w:t xml:space="preserve">Fund A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2FD7DD" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="007B5A24">
+          <w:p w14:paraId="68AFA114" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Fund I Acc EUR</w:t>
+              <w:t xml:space="preserve">Fund I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C78FC7F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="007B5A24">
+          <w:p w14:paraId="34C371D5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7CE20B81" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7F83564E" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="71D24604" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="24219AEB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD4FDFE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="3840E996" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4820BA89" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2D4DEC85" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA0FBA1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="217779AB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6D31E301" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="36E1149F" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="06E040AA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="6C92EF96" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="641D6357" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5BFE3411" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5678F98A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="422063A4" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0A036A" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="6F9B60E5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="69F8EA1F" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0D8C2A97" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDE93FA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="73E0F319" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDFA5FA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="17DAF009" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74EF3E96" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="453736C0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1940E75F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="723C4767" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="6F374853" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1B71E799" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3A9376" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="554A932F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1B37D46F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="28FD51FC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-11.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47DD7380" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="193EF735" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-10.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15A4D2CA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1F9E6ABF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5E9BCF0C" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B6A121A" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="36DE9A27" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="7BCE939F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14CCA9B4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="3F02400F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A972893" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="54605EAF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63FC3C22" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="101D343F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2B65D252" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1CCDF8F1" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1A62F260" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="3F4558A5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="60F91FBE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="62668CAE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5043B82E" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="132FC7C7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50FD95BA" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="2B0FEB98" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="568C7435" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B5F12A6" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7C424DC8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="24D3FD69" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="16AEE220" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="73AD6009" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E25B1D4" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5D4A30A1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1723E171" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="023877F8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5679AB29" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CA274CF" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6552EC05" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="195B54EF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="393562B2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5FD60B25" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50180933" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="31767EBB" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4525CEC1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="29E8A22D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="176793E8" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1E36112C" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14A83710" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5F680895" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14551B42" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="351E1EBC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20038088" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="5F8DEDA2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="416694CF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="62E249CC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4C6ADC0E" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="062CDBBE" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA1E26D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1B3D7457" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7863D1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="1FA4FFA7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0199F1EA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="17F07F8A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09E25F33" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="007B5A24">
+          <w:p w14:paraId="00598AC2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A88D0BA" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="007B5A24">
+    <w:p w14:paraId="01F6C266" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBC443E" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
+    <w:p w14:paraId="728C71A5" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
-      <w:r w:rsidRPr="00F25AB6">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000658EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU1293074719) inception on 11 November 2015; I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU1293074982) inception on 11 November 2015. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001246F1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+        <w:t xml:space="preserve"> Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001246F1">
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A92BBBE" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00257058" w:rsidRDefault="00914CF4" w:rsidP="00257058">
+    <w:p w14:paraId="10F0AF84" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A392ADC" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
+    <w:p w14:paraId="7C8A0609" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r w:rsidR="007B5A24">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E14A9" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
+    <w:p w14:paraId="5616721E" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="3EC03980" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="20DE38AB" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28DB6FF6" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="3624C3A3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0562FEAC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="3B721CC8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41D0B8D8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="23C6F2F5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4FFE52" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="226373BA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADC9769" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="5C5B6E6D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA9684B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="3AA82CDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D12D438" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="60CD9E8E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0664536C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="4B4894FD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E0F913" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="007B5A24">
+          <w:p w14:paraId="3A887ADD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Since Inception</w:t>
+              <w:t>Since Inception p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="52FC20F6" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="7BB6796B" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6AB70B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
+          <w:p w14:paraId="0830BD6F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fund A Acc EUR </w:t>
+              <w:t xml:space="preserve">Fund A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFD0F23" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="50DFFF79" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.7 </w:t>
+              <w:t xml:space="preserve">0.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663AB284" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="3C58AEFB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">-0.4 </w:t>
+              <w:t xml:space="preserve">2.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF5515" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="313DADD9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0.5 </w:t>
+              <w:t xml:space="preserve">1.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CFEC62" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="26432F6E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.6 </w:t>
+              <w:t xml:space="preserve">2.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AC38DA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="7A7F6161" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">5.6 </w:t>
+              <w:t xml:space="preserve">5.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="270DE774" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="03C7BEF4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7501F7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="20F53BBB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D93CBE" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="7B014B66" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="4F305686" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="5D89AEF6" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D895256" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="007B5A24">
+          <w:p w14:paraId="225CF755" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fund I Acc EUR </w:t>
+              <w:t xml:space="preserve">Fund I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Acc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08288656" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="63893C49" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.8</w:t>
+              <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B64399" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="22DAB681" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.0</w:t>
+              <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4BFA75" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="3B98419D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.1</w:t>
+              <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D424FB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="5B19FA34" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.1</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9BA027" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="0EA07263" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>7.1</w:t>
+              <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5BD261" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="3C50FD1B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00A2C7C2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="0A0AD70B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.1</w:t>
+              <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD5FBF8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="007B5A24">
+          <w:p w14:paraId="5CE8797E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.1</w:t>
+              <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="7D2832FE" w14:textId="77777777" w:rsidTr="00FB5608">
+      <w:tr w:rsidR="00A9058B" w14:paraId="031CEFE2" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C743A9C" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="007B5A24">
+          <w:p w14:paraId="060A0B8E" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61F923AC" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="4A6A078C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.7</w:t>
+              <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDA75BF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="60B07234" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>-0.2</w:t>
+              <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E3E852" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="6C1A27C1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.7</w:t>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="325453A7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="42740269" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6819FA8B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="778D542D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.9</w:t>
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AD8E46" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="03E340FB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.2</w:t>
+              <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6837DCDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="40408FC3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4220BE10" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="007B5A24">
+          <w:p w14:paraId="07D7F69F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A39298C" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="007B5A24">
+    <w:p w14:paraId="082B5479" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DFB894B" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00EF3EA6" w:rsidP="007B5A24">
+    <w:p w14:paraId="01544F40" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C26839" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
-      <w:r w:rsidRPr="00F25AB6">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82A07">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU1293074719) inception on 11 November 2015; I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share class (LU1293074982) inception on 11 November 2015. Please see factsheet for other share classes. The value of investments and the income from them may go down as well as up and investors may not get back the amount originally invested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3525">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25AB6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Performance data does not take into account any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeeme</w:t>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D5084">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3525">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CEED3E" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A7120C" w:rsidRDefault="00914CF4" w:rsidP="00A7120C">
+    <w:p w14:paraId="1A70F195" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00DE5CAE" w:rsidRDefault="00A62EF4" w:rsidP="00DE5CAE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
-        <w:spacing w:before="60" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E704C0D" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="79F09335" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Investment O</w:t>
       </w:r>
-      <w:r w:rsidR="00620414">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007F2566">
+        <w:t>bjective</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2522511C" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
+    <w:p w14:paraId="1D4C51E2" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund aims to provide income and capital growth in excess of the ICE BofA 1-5 Year BBB Euro Corporate total return index over a three to five year period after fees have been deducted by investing in bonds denominated in Euro issued by companies worldwide.</w:t>
+        <w:t>The fund is actively managed and invests at least two-thirds of its assets, long (directly or indirectly through derivatives) or short (through derivatives), in bonds denominated in Euro issued by governments, government agencies, supra-nationals and companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E7677" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="13EE15A9" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00753011">
         <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64637E28" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="2FC19D9B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ABS and MBS risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EBB6F2" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="31C81967" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capital risk / distribution policy:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D649C5" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="648352F1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD8B49A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="1D11CF2E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57954DF6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4F45D334" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DCC44A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="44C45446" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value as a result of movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses as a result of movements in currency rates.</w:t>
+        <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51631044" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3AE1C7DD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6073E22F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="02BD393D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B90AFA" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3049855E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Emerging markets &amp; frontier risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emerging markets, and especially frontier markets, generally carry greater political, legal, counterparty, operational and liquidity risk than developed markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE6F3DC" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="0F8E4770" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30260D00" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="60574776" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECD76D1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="0F5D676A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B540425" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="0D55166B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112FDF94" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="1449B03C" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0E609" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="69FAAB76" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the macro economic environment, investment objectives may become more difficult to achieve.</w:t>
+        <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>macro economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA5ED17" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="5090BA83" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any particular investor.</w:t>
+        <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>particular investor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07857515" w14:textId="77777777" w:rsidR="00953023" w:rsidRDefault="00953023" w:rsidP="007B5A24">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B501BF7" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00310254" w:rsidRDefault="003911E6" w:rsidP="00310254">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00310254" w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00194907">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>nformation</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dditional Disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E9656C" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00C86AF7" w:rsidRDefault="00914CF4" w:rsidP="00C86AF7">
+    <w:p w14:paraId="2B4DAD8C" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00FE3D18" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="59" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The disclosures below cover Schroders' proprietary sustainability tools, third-party index and data providers, and related EU regulatory requirements. Each disclosure applies only to the extent that the relevant tool output, index, data, ESG rating or content </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>actually appears</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this material. Their inclusion is not intended as, and should not be read as, a sustainability-related claim or an indication that any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>particular index</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE3D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or data source has been used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E49BF5" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="5E078D07" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00EB7D56" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00113154">
-[...5 lines deleted...]
-        <w:t>d'Investissement</w:t>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00113154">
-[...515 lines deleted...]
-        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B338EF">
-[...4 lines deleted...]
-        <w:t>Heienhaff</w:t>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B338EF">
-[...17 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00B338EF">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EB7D56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B338EF">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00EB7D56">
+        <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DC8638" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="62BA3615" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SustainEx™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides an aggregate estimate of the social and environmental costs and benefits that an issuer may create. It does this by scoring the issuer against a list of indicators – scores may be positive (for example, when an issuer pays more than average living wages) or negative (for example, when an issuer emits carbon). The result is expressed as an aggregate score of the sustainability indicators for each issuer, specifically a notional percentage (positive or negative) of sales or GDP of the relevant underlying issuer. SustainEx™ utilises and is reliant on third party data (including third party estimates) as well as Schroders’ own modelling assumptions, and the outcome may differ from other sustainability tools and measures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB9BD17" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where SustainEx™ relies on data and estimates produced by third parties, Schroders cannot and does not warrant the accuracy, completeness and adequacy of such third party data and estimates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C97DFB1" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Like any model, SustainEx™ will evolve and develop over time as Schroders continues to assess, refine and add to the metrics and their relative contributions. Generating SustainEx™ scores involves an element of judgment and subjectivity across the different metrics chosen by Schroders, and accordingly Schroders does not accept any liability arising from any inaccuracy or omission in, or the use of or reliance on, SustainEx™ scores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096D55F5" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the model evolves, changes made to how metrics are applied may result in changes to the SustainEx™ score of any issuer and ultimately the overall fund/portfolio score. At the same time, of course, the issuer’s SustainEx™ performance might improve or deteriorate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42874483" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schroders’ proprietary sustainability tools including SustainEx™ may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5C2B62" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3815FB19" w14:textId="77777777" w:rsidR="00B338EF" w:rsidRPr="00B338EF" w:rsidRDefault="00B338EF" w:rsidP="007B5A24">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1CF9279E" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B338EF">
-[...4 lines deleted...]
-        <w:t>Heienhaff</w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B338EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, L-1736 </w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provides an estimate of the potential “impact” that an issuer may create in terms of net nature-related environmental “costs” or “benefits” of that issuer. It does this by using certain metrics with respect to that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>issuer, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quantifying them positively (for example by recycling plastics) and negatively (for example the non-GHG air pollutants an issuer emits) to produce an aggregate notional measure of the relevant underlying issuer’s environmental “costs”, “externalities” or “impacts”. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B338EF">
-[...4 lines deleted...]
-        <w:t>Senningerberg</w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B338EF">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ utilises and is reliant on third party data (including third party estimates) as well as Schroders’ own modelling assumptions, and the outcome may differ from other sustainability tools and measures. Where </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ relies on data and estimates produced by third parties, Schroders seeks to ensure that such data and estimates are accurate, but Schroders cannot and does not warrant the accuracy, completeness and adequacy of such third party data and estimates. Like any model, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ will evolve and develop over time as Schroders continues to assess, refine and add to the metrics and their relative contributions. Generating </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ scores involves an element of judgment and subjectivity across the different metrics chosen by Schroders, and accordingly Schroders does not accept any liability arising from any inaccuracy or omission in, or the use of or reliance on, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ scores. As the model evolves, changes made to how metrics are applied may result in changes to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ score of any issuer and ultimately the overall fund/portfolio score. At the same time, of course, the issuer’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ performance might improve or deteriorate. Schroders’ proprietary sustainability tools including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>NatCapEx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash and certain equivalent securities) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4EB603" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="1D71AA26" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ThemEx™ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is part of Schroders’ suite of proprietary sustainability tools. ThemEx™ seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. Alignment is estimated systematically based on the company’s revenue from its underlying business activities. We draw on a range of data sources including data we have collected and aggregated ourselves. The model output estimates the degree to which business activities are positively or negatively aligned to super themes or the UN SDGs. Some business activities have complex and offsetting exposures which we aim to capture through alignment to multiple themes. Fertilisers, for instance, are positively aligned to reducing world hunger but this should be offset against the negative impacts on biodiversity. ThemEx™ will evolve and develop over time as Schroders continues to assess and refine the tool, including where applicable according to research and publications. As ThemEx™ is focused on revenue alignment from a company’s products and services, there is no alignment for operationally focused SDGs such as SDG 13 – Climate Action.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C992DCD" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Schroders’ proprietary tools, including ThemEx™, may not cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7EDB95" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Overall net scores are generated based on the output of Schroders’ proprietary sustainability tool, ThemEx™, which seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. It does this by aggregating company scaled revenue exposure to business activities; the result is expressed as a notional percentage (positive or negative) of scaled revenue of the relevant underlying company. For example, a company with a ThemEx™ net score of +100% has revenue from products and services that are deemed completely positively aligned with one or more sustainable investment themes. Where revenue is aligned with multiple themes, to avoid revenue overstatement at the net level, the net alignment strength for a business activity is limited to 1. This means that if a company has full positive alignment with two or more themes for a business activity, the revenue exposure is only considered once at the net level but accounted for in both themes in a theme view. As such, SDG and super theme breakdown scores may not necessarily total to the overall net score. Additionally, as the UN SDGs are not identical to Schroders’ super themes, the overall SDG net score may not be the same as the overall theme net score in some cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBA88E5" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D6C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schroders’ proprietary sustainability tools generate scores by using certain metrics and how scores are generated may change over time. Schroders’ proprietary sustainability tools may utilise and be reliant on third party data (including third party estimates) as well as our own modelling assumptions, and the outcome may differ from other sustainability tools and measures. Schroders seeks to ensure that such third party data and estimates are accurate, but Schroders cannot confirm the accuracy, completeness and adequacy of such third party data and estimates. Generating scores involves an element of judgment and subjectivity by Schroders, and, as Schroders’ proprietary sustainability tools evolve, changes made to how metrics are applied may result in changes to the score of any company. At the same time, of course, the company’s performance might improve or deteriorate. A company will be scored across applicable metrics and may score higher or lower on some metrics than on others. The scores are combined to provide an overall net score for the issuer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2281A6" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>assumes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00CC1FD7" w:rsidRPr="006A00E3">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006A00E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.msci.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F75F9" w:rsidRPr="008F75F9">
+      <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA97950" w14:textId="77777777" w:rsidR="00CC1FD7" w:rsidRPr="00CC1FD7" w:rsidRDefault="00CC1FD7" w:rsidP="007B5A24">
-[...64 lines deleted...]
-    <w:p w14:paraId="3C9FE54E" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="35D48995" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -3850,169 +3754,177 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2CA2E6" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="35AEEF86" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147228ED" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="1327ABB8" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
-      <w:r w:rsidR="00C51BFF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A98B7A1" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="73F3629F" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
-      <w:r w:rsidR="00C51BFF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
+        <w:t xml:space="preserve">All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC989C8" w14:textId="77777777" w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="5B1B511E" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -4025,327 +3937,971 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00310EDC" w:rsidRPr="00067C96" w:rsidSect="007943EA">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="4203C058" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="003911E6" w:rsidRDefault="00953023" w:rsidP="00D65237">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2095" w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003911E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F6BEA5" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="0087273E" w:rsidRDefault="00A62EF4" w:rsidP="0087273E">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E267E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For EEA and UK:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000155C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marketing material for Professional Clients only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FC8F24" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0C31B0" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB366D" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>d'Investissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C3FFCA" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>aforementioned languages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6838BC86" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Middle East, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A56035" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in United Arab Emirates, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A68B0F0" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in Switzerland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D58BF4D" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in Spain, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S.A..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AFDE30" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in the UK, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements. The fund is authorised overseas and recognised in the UK under the Overseas Fund Regime. The UK Financial Ombudsman Service is unlikely to be able to consider complaints relating to this fund, its operator, or its depositary. Any claims for losses relating to the operator or depositary of the fund are unlikely to be covered by the UK Financial Services Compensation Scheme. Prospective investors should consider seeking independent financial advice and review the fund prospectus before making an investment decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EBC2F7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Notice to investors in Italy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A323F2" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to https://www.schroders.com/en/global/individual/all-eu-sites/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA6C6D1" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122619D8" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABA25BF" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4080"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00970DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3246E5A8" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Performance data does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E52CA1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and these may change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EE0B15" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352C025D" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This material may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this material are not guaranteed and are provided for information purposes only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74638C8A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Communications with Schroder’s representatives may be recorded for regulatory and monitoring purposes. Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A137369" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473F3E90" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604FF5B9" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For your security, communications may be recorded or monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7692AB1F" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Luxembourg. Registration No B 37.799. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BBBA32" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Talstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Laupenstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 27, CH-3003 Bern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E30CC6" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386DBE1B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6522D1CC" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Disclaimertext"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:sectPr w:rsidR="00194907" w:rsidSect="007943EA">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B4D56F0" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="330FA26F" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410D1B8A" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C55E309" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="79D75CD4" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="56112F6B" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="6C550631" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="14DB7C57" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="433DD6DE" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F7B89B9" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="71130B3E" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515F6023" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5EF2E058" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="02A33653" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="4A67B7BD" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="0800A03D" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="1B0FEEB9" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="4D45E947" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50AC51F8" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="0DD421A8" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0804020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Schroders Circular TT Black">
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59245D37" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+  <w:p w14:paraId="34FA03F2" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="09304A74" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="295DCE48" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6318E4CA" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="76761E46" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D0E031B" w14:textId="2F5CF070" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="2C744896" w14:textId="3DDDA1B6" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="00270346">
+          <w:r w:rsidR="005A0430">
             <w:t>EURO</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2D9A07F7" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="04115E5D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1CA4EEB4" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="0EBF785A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60A4AB85" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+  <w:p w14:paraId="4D707F7E" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2854F432" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="6FD7F11E" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4380,67 +4936,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="775CBFCA" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="005B67EA">
+    <w:p w14:paraId="7E6CB51C" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169B2381" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="0D965D7D" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ADB96B" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="5C8D4EE3" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29B155D2" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
-    <w:p w14:paraId="13363049" w14:textId="77777777" w:rsidR="00914CF4" w:rsidRPr="00A23F93" w:rsidRDefault="00914CF4"/>
+    <w:p w14:paraId="22C6018A" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="2135D949" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -6350,1865 +6906,1987 @@
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="00007F4D"/>
     <w:rsid w:val="000117A5"/>
     <w:rsid w:val="000120F1"/>
     <w:rsid w:val="0001267C"/>
     <w:rsid w:val="00012EB8"/>
     <w:rsid w:val="00013CD9"/>
     <w:rsid w:val="00014018"/>
     <w:rsid w:val="0001403E"/>
     <w:rsid w:val="000155C2"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00016394"/>
     <w:rsid w:val="000172FF"/>
     <w:rsid w:val="00020E55"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00022C02"/>
     <w:rsid w:val="00025D1A"/>
     <w:rsid w:val="00026731"/>
     <w:rsid w:val="00027A38"/>
     <w:rsid w:val="000311FB"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="000345B2"/>
     <w:rsid w:val="00034B4C"/>
     <w:rsid w:val="000374AB"/>
     <w:rsid w:val="00041658"/>
+    <w:rsid w:val="0004186D"/>
     <w:rsid w:val="00044619"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="000470CE"/>
     <w:rsid w:val="0004770C"/>
     <w:rsid w:val="00047D5D"/>
     <w:rsid w:val="00051AFE"/>
     <w:rsid w:val="00052460"/>
     <w:rsid w:val="00053DE4"/>
     <w:rsid w:val="00056072"/>
     <w:rsid w:val="00056D6A"/>
     <w:rsid w:val="00057A42"/>
     <w:rsid w:val="00057BC9"/>
     <w:rsid w:val="00060D93"/>
     <w:rsid w:val="000613AD"/>
     <w:rsid w:val="0006152F"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="00062C8E"/>
     <w:rsid w:val="00062ECD"/>
     <w:rsid w:val="000652FB"/>
+    <w:rsid w:val="000658EF"/>
     <w:rsid w:val="0006657D"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00067232"/>
     <w:rsid w:val="00067C96"/>
     <w:rsid w:val="0007333E"/>
     <w:rsid w:val="00073A5C"/>
+    <w:rsid w:val="00075001"/>
     <w:rsid w:val="00076530"/>
+    <w:rsid w:val="00082D3C"/>
     <w:rsid w:val="0008300B"/>
     <w:rsid w:val="00085242"/>
     <w:rsid w:val="0008623E"/>
     <w:rsid w:val="00086792"/>
     <w:rsid w:val="00086EAB"/>
     <w:rsid w:val="00086EC2"/>
     <w:rsid w:val="00091247"/>
     <w:rsid w:val="00093647"/>
     <w:rsid w:val="000939FD"/>
     <w:rsid w:val="00094952"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A140C"/>
     <w:rsid w:val="000A3F5A"/>
     <w:rsid w:val="000A41E8"/>
     <w:rsid w:val="000A5750"/>
     <w:rsid w:val="000A71B3"/>
     <w:rsid w:val="000B1056"/>
     <w:rsid w:val="000B33D5"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B44F7"/>
     <w:rsid w:val="000B5185"/>
     <w:rsid w:val="000B545A"/>
     <w:rsid w:val="000B6560"/>
     <w:rsid w:val="000B6ABA"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C4793"/>
     <w:rsid w:val="000C4876"/>
     <w:rsid w:val="000C48F1"/>
     <w:rsid w:val="000C5914"/>
     <w:rsid w:val="000C5DFA"/>
+    <w:rsid w:val="000C7147"/>
     <w:rsid w:val="000D05B8"/>
     <w:rsid w:val="000D099A"/>
     <w:rsid w:val="000D0CA0"/>
     <w:rsid w:val="000D3B4F"/>
     <w:rsid w:val="000D5417"/>
     <w:rsid w:val="000D5429"/>
     <w:rsid w:val="000D67CD"/>
     <w:rsid w:val="000D7AD1"/>
     <w:rsid w:val="000E0B41"/>
     <w:rsid w:val="000E31CE"/>
     <w:rsid w:val="000E4302"/>
     <w:rsid w:val="000E74C9"/>
     <w:rsid w:val="000E77A1"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000E7BF9"/>
     <w:rsid w:val="000F2A53"/>
     <w:rsid w:val="000F4368"/>
     <w:rsid w:val="000F61FA"/>
     <w:rsid w:val="000F638B"/>
     <w:rsid w:val="00101343"/>
     <w:rsid w:val="0010159F"/>
     <w:rsid w:val="001019D9"/>
     <w:rsid w:val="00102792"/>
     <w:rsid w:val="00103B62"/>
     <w:rsid w:val="00105004"/>
     <w:rsid w:val="001050D4"/>
     <w:rsid w:val="00110C75"/>
     <w:rsid w:val="0011206B"/>
     <w:rsid w:val="00113154"/>
     <w:rsid w:val="00113E2B"/>
     <w:rsid w:val="00115FCA"/>
     <w:rsid w:val="0011709D"/>
     <w:rsid w:val="00117130"/>
     <w:rsid w:val="001175A5"/>
     <w:rsid w:val="001176C9"/>
     <w:rsid w:val="00117814"/>
+    <w:rsid w:val="00120A2C"/>
     <w:rsid w:val="00122363"/>
     <w:rsid w:val="0012247B"/>
+    <w:rsid w:val="001246F1"/>
     <w:rsid w:val="00124C11"/>
     <w:rsid w:val="00125307"/>
     <w:rsid w:val="00126CA6"/>
     <w:rsid w:val="00127693"/>
     <w:rsid w:val="0013085F"/>
     <w:rsid w:val="00131698"/>
     <w:rsid w:val="00131C6C"/>
     <w:rsid w:val="00131EC2"/>
     <w:rsid w:val="00132535"/>
     <w:rsid w:val="0013257C"/>
     <w:rsid w:val="00133724"/>
+    <w:rsid w:val="00133D02"/>
     <w:rsid w:val="00135CDB"/>
     <w:rsid w:val="00136166"/>
     <w:rsid w:val="00136A48"/>
     <w:rsid w:val="00143C0D"/>
     <w:rsid w:val="00144004"/>
     <w:rsid w:val="00147E57"/>
     <w:rsid w:val="00150110"/>
     <w:rsid w:val="00153577"/>
     <w:rsid w:val="0015678D"/>
     <w:rsid w:val="00156A61"/>
     <w:rsid w:val="0015762F"/>
     <w:rsid w:val="00160212"/>
     <w:rsid w:val="00160B89"/>
     <w:rsid w:val="00160E60"/>
     <w:rsid w:val="00165662"/>
     <w:rsid w:val="001658A5"/>
+    <w:rsid w:val="00165BAC"/>
     <w:rsid w:val="00165FA4"/>
     <w:rsid w:val="00170529"/>
     <w:rsid w:val="00173380"/>
     <w:rsid w:val="00173927"/>
     <w:rsid w:val="001766BD"/>
     <w:rsid w:val="00176772"/>
     <w:rsid w:val="0017720C"/>
     <w:rsid w:val="00181010"/>
     <w:rsid w:val="00182329"/>
     <w:rsid w:val="0018264A"/>
     <w:rsid w:val="0018273E"/>
     <w:rsid w:val="00184EC9"/>
     <w:rsid w:val="00185669"/>
     <w:rsid w:val="00186DEB"/>
     <w:rsid w:val="00187867"/>
     <w:rsid w:val="00190131"/>
     <w:rsid w:val="00190513"/>
     <w:rsid w:val="001914CC"/>
     <w:rsid w:val="00191907"/>
     <w:rsid w:val="00191AA7"/>
     <w:rsid w:val="0019230D"/>
     <w:rsid w:val="001923FE"/>
     <w:rsid w:val="00194311"/>
     <w:rsid w:val="00194907"/>
     <w:rsid w:val="001950AD"/>
     <w:rsid w:val="001A0473"/>
     <w:rsid w:val="001A1ECF"/>
     <w:rsid w:val="001A2352"/>
     <w:rsid w:val="001A23FC"/>
     <w:rsid w:val="001A2E20"/>
     <w:rsid w:val="001A3924"/>
     <w:rsid w:val="001A3E3C"/>
     <w:rsid w:val="001A4092"/>
     <w:rsid w:val="001A444C"/>
     <w:rsid w:val="001A51FE"/>
     <w:rsid w:val="001B0D5D"/>
+    <w:rsid w:val="001B0E2F"/>
     <w:rsid w:val="001B497F"/>
     <w:rsid w:val="001B4A2A"/>
+    <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B6FBA"/>
     <w:rsid w:val="001B725E"/>
     <w:rsid w:val="001B784A"/>
     <w:rsid w:val="001C4A7E"/>
     <w:rsid w:val="001C4AC6"/>
     <w:rsid w:val="001C4C02"/>
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C6156"/>
     <w:rsid w:val="001C6E39"/>
     <w:rsid w:val="001C7A41"/>
+    <w:rsid w:val="001C7CC1"/>
     <w:rsid w:val="001D05FE"/>
     <w:rsid w:val="001D0876"/>
     <w:rsid w:val="001D1627"/>
     <w:rsid w:val="001D2095"/>
     <w:rsid w:val="001D242A"/>
     <w:rsid w:val="001D2CBE"/>
+    <w:rsid w:val="001D3525"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D48B5"/>
+    <w:rsid w:val="001D4BB5"/>
     <w:rsid w:val="001D5300"/>
     <w:rsid w:val="001D5665"/>
     <w:rsid w:val="001D56B5"/>
     <w:rsid w:val="001D5CDE"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001E1145"/>
     <w:rsid w:val="001E3265"/>
     <w:rsid w:val="001E3C26"/>
     <w:rsid w:val="001E3E47"/>
     <w:rsid w:val="001E696A"/>
     <w:rsid w:val="001E6E49"/>
     <w:rsid w:val="001F0732"/>
     <w:rsid w:val="001F0BA6"/>
     <w:rsid w:val="001F0D15"/>
     <w:rsid w:val="001F29F0"/>
     <w:rsid w:val="001F35C2"/>
     <w:rsid w:val="001F37FA"/>
     <w:rsid w:val="001F4AC5"/>
     <w:rsid w:val="001F4DB1"/>
     <w:rsid w:val="001F586A"/>
     <w:rsid w:val="001F5A8D"/>
     <w:rsid w:val="001F66A9"/>
     <w:rsid w:val="00200182"/>
     <w:rsid w:val="00202B52"/>
     <w:rsid w:val="002030CE"/>
     <w:rsid w:val="00203BB4"/>
     <w:rsid w:val="002045AD"/>
     <w:rsid w:val="002045CD"/>
     <w:rsid w:val="0020517D"/>
     <w:rsid w:val="0020570E"/>
     <w:rsid w:val="002061AF"/>
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="002067AE"/>
     <w:rsid w:val="002071E0"/>
     <w:rsid w:val="00207BBE"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="0021118F"/>
     <w:rsid w:val="0021191F"/>
     <w:rsid w:val="00212B0E"/>
     <w:rsid w:val="00212FED"/>
     <w:rsid w:val="00214BF6"/>
     <w:rsid w:val="00215B52"/>
     <w:rsid w:val="00217499"/>
     <w:rsid w:val="002207B2"/>
     <w:rsid w:val="00224392"/>
+    <w:rsid w:val="002259E5"/>
     <w:rsid w:val="00226117"/>
     <w:rsid w:val="00230355"/>
     <w:rsid w:val="00232B2C"/>
     <w:rsid w:val="0023392D"/>
     <w:rsid w:val="00234370"/>
     <w:rsid w:val="002345DF"/>
     <w:rsid w:val="0023509A"/>
     <w:rsid w:val="00236053"/>
     <w:rsid w:val="002360B9"/>
     <w:rsid w:val="00236136"/>
     <w:rsid w:val="0023654B"/>
     <w:rsid w:val="00236BD4"/>
     <w:rsid w:val="00237B40"/>
     <w:rsid w:val="002422D1"/>
     <w:rsid w:val="00242A67"/>
     <w:rsid w:val="00243BAE"/>
     <w:rsid w:val="00244A21"/>
     <w:rsid w:val="0024617D"/>
     <w:rsid w:val="00247837"/>
+    <w:rsid w:val="00250EED"/>
     <w:rsid w:val="0025123E"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="00251540"/>
+    <w:rsid w:val="00251C1B"/>
     <w:rsid w:val="002541D8"/>
     <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00260CCF"/>
+    <w:rsid w:val="002613D5"/>
     <w:rsid w:val="00261A9F"/>
     <w:rsid w:val="00261D48"/>
     <w:rsid w:val="00261FA2"/>
     <w:rsid w:val="00262EBB"/>
+    <w:rsid w:val="00263CDD"/>
     <w:rsid w:val="002644A8"/>
     <w:rsid w:val="002652C6"/>
     <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002675CD"/>
-    <w:rsid w:val="00270346"/>
     <w:rsid w:val="00270854"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00273856"/>
     <w:rsid w:val="00274546"/>
     <w:rsid w:val="002745E6"/>
     <w:rsid w:val="00274F9F"/>
     <w:rsid w:val="00275704"/>
     <w:rsid w:val="00280CA6"/>
     <w:rsid w:val="00281D5F"/>
     <w:rsid w:val="00282DE8"/>
     <w:rsid w:val="00283010"/>
     <w:rsid w:val="00285D8B"/>
+    <w:rsid w:val="00286B89"/>
     <w:rsid w:val="00287C01"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="00291EFC"/>
     <w:rsid w:val="00291FBC"/>
+    <w:rsid w:val="00292E26"/>
     <w:rsid w:val="0029401F"/>
     <w:rsid w:val="002947AF"/>
     <w:rsid w:val="00294A48"/>
+    <w:rsid w:val="00295A2D"/>
     <w:rsid w:val="00295E7B"/>
     <w:rsid w:val="00297003"/>
     <w:rsid w:val="002A07EE"/>
     <w:rsid w:val="002A0A80"/>
     <w:rsid w:val="002A1B97"/>
     <w:rsid w:val="002A3AD0"/>
     <w:rsid w:val="002A5578"/>
     <w:rsid w:val="002A5ACE"/>
     <w:rsid w:val="002A67D8"/>
     <w:rsid w:val="002A6F3F"/>
     <w:rsid w:val="002A73C3"/>
     <w:rsid w:val="002A7782"/>
     <w:rsid w:val="002A7A47"/>
     <w:rsid w:val="002B0A37"/>
     <w:rsid w:val="002B169E"/>
     <w:rsid w:val="002B1C49"/>
     <w:rsid w:val="002B6056"/>
     <w:rsid w:val="002B6112"/>
     <w:rsid w:val="002B7035"/>
     <w:rsid w:val="002C0DB8"/>
     <w:rsid w:val="002C0E0D"/>
     <w:rsid w:val="002C1CCF"/>
     <w:rsid w:val="002C3C9B"/>
     <w:rsid w:val="002C423C"/>
     <w:rsid w:val="002C6C02"/>
     <w:rsid w:val="002C78EC"/>
     <w:rsid w:val="002D4176"/>
     <w:rsid w:val="002D432F"/>
     <w:rsid w:val="002D5EE2"/>
     <w:rsid w:val="002D5FC4"/>
     <w:rsid w:val="002D6067"/>
     <w:rsid w:val="002D64AE"/>
     <w:rsid w:val="002D67BD"/>
     <w:rsid w:val="002D7184"/>
     <w:rsid w:val="002E1BA6"/>
     <w:rsid w:val="002E1BEB"/>
     <w:rsid w:val="002E3BFE"/>
     <w:rsid w:val="002E3FA7"/>
     <w:rsid w:val="002E4284"/>
     <w:rsid w:val="002E466D"/>
     <w:rsid w:val="002E5BED"/>
+    <w:rsid w:val="002E6C9E"/>
     <w:rsid w:val="002F060A"/>
     <w:rsid w:val="002F09A9"/>
     <w:rsid w:val="002F0B30"/>
     <w:rsid w:val="002F12FD"/>
     <w:rsid w:val="002F2A65"/>
     <w:rsid w:val="002F4DA3"/>
     <w:rsid w:val="002F4F12"/>
     <w:rsid w:val="002F74D8"/>
     <w:rsid w:val="002F7A2F"/>
     <w:rsid w:val="002F7A5A"/>
     <w:rsid w:val="002F7E41"/>
     <w:rsid w:val="00300E37"/>
     <w:rsid w:val="003021A1"/>
     <w:rsid w:val="00302C26"/>
     <w:rsid w:val="003032C4"/>
     <w:rsid w:val="00303BAA"/>
     <w:rsid w:val="0030460B"/>
     <w:rsid w:val="00304679"/>
     <w:rsid w:val="00306036"/>
     <w:rsid w:val="00306AB3"/>
+    <w:rsid w:val="00310254"/>
     <w:rsid w:val="00310608"/>
     <w:rsid w:val="00310D63"/>
     <w:rsid w:val="00310EDC"/>
     <w:rsid w:val="00312933"/>
     <w:rsid w:val="00313713"/>
     <w:rsid w:val="003148F6"/>
     <w:rsid w:val="0031512C"/>
     <w:rsid w:val="003155DE"/>
     <w:rsid w:val="003164BD"/>
     <w:rsid w:val="0031660A"/>
     <w:rsid w:val="00322E5F"/>
     <w:rsid w:val="00323CCF"/>
     <w:rsid w:val="0032581F"/>
     <w:rsid w:val="00326AC1"/>
+    <w:rsid w:val="0032766B"/>
     <w:rsid w:val="0032796C"/>
     <w:rsid w:val="0033001E"/>
     <w:rsid w:val="00330C4F"/>
     <w:rsid w:val="00330ECD"/>
     <w:rsid w:val="00334352"/>
     <w:rsid w:val="003347E0"/>
     <w:rsid w:val="00337330"/>
     <w:rsid w:val="00340CF9"/>
     <w:rsid w:val="00340E01"/>
     <w:rsid w:val="00341E33"/>
     <w:rsid w:val="00342100"/>
     <w:rsid w:val="003452FA"/>
     <w:rsid w:val="00346D16"/>
     <w:rsid w:val="00347A94"/>
+    <w:rsid w:val="003510B0"/>
     <w:rsid w:val="0035142B"/>
     <w:rsid w:val="00351CEF"/>
     <w:rsid w:val="00351F41"/>
     <w:rsid w:val="00351FF8"/>
     <w:rsid w:val="00352146"/>
     <w:rsid w:val="00353C0D"/>
     <w:rsid w:val="00353EEA"/>
     <w:rsid w:val="00354C92"/>
     <w:rsid w:val="00356434"/>
     <w:rsid w:val="003565B4"/>
     <w:rsid w:val="003617E1"/>
     <w:rsid w:val="00361A28"/>
     <w:rsid w:val="00361D1C"/>
     <w:rsid w:val="00363985"/>
     <w:rsid w:val="00364F46"/>
     <w:rsid w:val="00365A78"/>
     <w:rsid w:val="00366130"/>
+    <w:rsid w:val="00366B68"/>
     <w:rsid w:val="00366DE0"/>
     <w:rsid w:val="00367B4F"/>
     <w:rsid w:val="00370140"/>
     <w:rsid w:val="0037076D"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00375A81"/>
     <w:rsid w:val="00376F3A"/>
     <w:rsid w:val="00377341"/>
     <w:rsid w:val="00377686"/>
     <w:rsid w:val="003817CA"/>
     <w:rsid w:val="00381830"/>
     <w:rsid w:val="00382A9B"/>
     <w:rsid w:val="00384AD6"/>
+    <w:rsid w:val="003862D3"/>
+    <w:rsid w:val="003911E6"/>
     <w:rsid w:val="003927E8"/>
     <w:rsid w:val="00394249"/>
     <w:rsid w:val="00394D04"/>
     <w:rsid w:val="00396EEB"/>
     <w:rsid w:val="003974C7"/>
     <w:rsid w:val="0039752B"/>
     <w:rsid w:val="003A0C38"/>
     <w:rsid w:val="003A20D4"/>
     <w:rsid w:val="003A3E32"/>
+    <w:rsid w:val="003A3FE4"/>
     <w:rsid w:val="003A40B7"/>
     <w:rsid w:val="003A446D"/>
+    <w:rsid w:val="003A53D5"/>
     <w:rsid w:val="003A6D9D"/>
     <w:rsid w:val="003A7D83"/>
     <w:rsid w:val="003B00BA"/>
     <w:rsid w:val="003B0978"/>
     <w:rsid w:val="003B2277"/>
     <w:rsid w:val="003B2448"/>
     <w:rsid w:val="003B352A"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B50FB"/>
     <w:rsid w:val="003B52D9"/>
+    <w:rsid w:val="003B6E42"/>
+    <w:rsid w:val="003B7AD2"/>
     <w:rsid w:val="003C065C"/>
     <w:rsid w:val="003C37ED"/>
     <w:rsid w:val="003C3F7A"/>
     <w:rsid w:val="003C46CE"/>
     <w:rsid w:val="003C4F9F"/>
     <w:rsid w:val="003C7254"/>
     <w:rsid w:val="003C7E4C"/>
     <w:rsid w:val="003D14FB"/>
     <w:rsid w:val="003D2CB5"/>
     <w:rsid w:val="003D2F05"/>
     <w:rsid w:val="003D43A5"/>
     <w:rsid w:val="003D48F0"/>
     <w:rsid w:val="003D5D0E"/>
     <w:rsid w:val="003D7212"/>
     <w:rsid w:val="003E06EE"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E1380"/>
     <w:rsid w:val="003E2B2A"/>
     <w:rsid w:val="003E323D"/>
     <w:rsid w:val="003E45EC"/>
     <w:rsid w:val="003E5316"/>
     <w:rsid w:val="003E56A5"/>
     <w:rsid w:val="003F0B25"/>
+    <w:rsid w:val="003F1A9B"/>
     <w:rsid w:val="003F1ABE"/>
     <w:rsid w:val="003F25ED"/>
     <w:rsid w:val="003F405E"/>
     <w:rsid w:val="003F4E45"/>
     <w:rsid w:val="003F6499"/>
     <w:rsid w:val="0040156E"/>
     <w:rsid w:val="0040443A"/>
     <w:rsid w:val="00405DA7"/>
     <w:rsid w:val="0040615F"/>
     <w:rsid w:val="00407890"/>
+    <w:rsid w:val="00407D1A"/>
     <w:rsid w:val="004100B8"/>
     <w:rsid w:val="004115DF"/>
     <w:rsid w:val="00412401"/>
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
+    <w:rsid w:val="00435FF3"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
     <w:rsid w:val="00456415"/>
+    <w:rsid w:val="004569C9"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
     <w:rsid w:val="004673B1"/>
     <w:rsid w:val="0047034D"/>
+    <w:rsid w:val="00470B35"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
+    <w:rsid w:val="00476859"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
+    <w:rsid w:val="004948DA"/>
+    <w:rsid w:val="004955C8"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
     <w:rsid w:val="004B375F"/>
     <w:rsid w:val="004C1E60"/>
     <w:rsid w:val="004C4B9D"/>
     <w:rsid w:val="004C4C33"/>
     <w:rsid w:val="004D05CE"/>
     <w:rsid w:val="004D14FE"/>
     <w:rsid w:val="004D2334"/>
     <w:rsid w:val="004D385C"/>
     <w:rsid w:val="004E32DC"/>
     <w:rsid w:val="004E4F03"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E6F9A"/>
     <w:rsid w:val="004F107E"/>
     <w:rsid w:val="004F2310"/>
     <w:rsid w:val="004F27AE"/>
     <w:rsid w:val="004F3396"/>
     <w:rsid w:val="004F3462"/>
     <w:rsid w:val="004F3C71"/>
     <w:rsid w:val="004F4526"/>
     <w:rsid w:val="004F6427"/>
     <w:rsid w:val="004F6F5D"/>
     <w:rsid w:val="004F789D"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="00501DC3"/>
     <w:rsid w:val="0050337D"/>
     <w:rsid w:val="00503F3F"/>
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
+    <w:rsid w:val="005076C4"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
+    <w:rsid w:val="0052461F"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
+    <w:rsid w:val="005348FB"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
     <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
+    <w:rsid w:val="0055393B"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
     <w:rsid w:val="005620C1"/>
     <w:rsid w:val="0056289A"/>
     <w:rsid w:val="005643B1"/>
     <w:rsid w:val="00566C84"/>
     <w:rsid w:val="00566E04"/>
+    <w:rsid w:val="005671CF"/>
     <w:rsid w:val="00571260"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="00572C78"/>
     <w:rsid w:val="005730E2"/>
     <w:rsid w:val="005735B5"/>
     <w:rsid w:val="00573E6C"/>
     <w:rsid w:val="005740BC"/>
     <w:rsid w:val="00574DA7"/>
     <w:rsid w:val="00574FC8"/>
     <w:rsid w:val="00576E76"/>
     <w:rsid w:val="00577226"/>
     <w:rsid w:val="0057770F"/>
     <w:rsid w:val="00577762"/>
     <w:rsid w:val="0058124A"/>
     <w:rsid w:val="005814AE"/>
     <w:rsid w:val="005842C2"/>
     <w:rsid w:val="005844EE"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
     <w:rsid w:val="00590BE3"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
+    <w:rsid w:val="005A0430"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B641C"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
+    <w:rsid w:val="005D25D7"/>
     <w:rsid w:val="005D3959"/>
+    <w:rsid w:val="005D3BF3"/>
     <w:rsid w:val="005D493B"/>
     <w:rsid w:val="005D4B12"/>
     <w:rsid w:val="005D59C3"/>
     <w:rsid w:val="005D5BA7"/>
     <w:rsid w:val="005E0440"/>
     <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E0B91"/>
     <w:rsid w:val="005E3FBD"/>
     <w:rsid w:val="005E4314"/>
     <w:rsid w:val="005E7D66"/>
     <w:rsid w:val="005F087C"/>
     <w:rsid w:val="005F0E66"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="005F2DF4"/>
     <w:rsid w:val="005F39F0"/>
     <w:rsid w:val="005F3A44"/>
     <w:rsid w:val="005F4CBA"/>
     <w:rsid w:val="005F4DBF"/>
     <w:rsid w:val="005F500B"/>
     <w:rsid w:val="005F5CA8"/>
     <w:rsid w:val="005F6652"/>
     <w:rsid w:val="005F7CFF"/>
     <w:rsid w:val="005F7F3D"/>
     <w:rsid w:val="00603B66"/>
     <w:rsid w:val="006040EA"/>
     <w:rsid w:val="006048DA"/>
     <w:rsid w:val="0060493B"/>
     <w:rsid w:val="00610241"/>
     <w:rsid w:val="00611151"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="00617938"/>
     <w:rsid w:val="00617C98"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006240C3"/>
     <w:rsid w:val="0062582E"/>
     <w:rsid w:val="00626240"/>
     <w:rsid w:val="006265DD"/>
     <w:rsid w:val="00626DB0"/>
     <w:rsid w:val="00627298"/>
     <w:rsid w:val="00627A32"/>
     <w:rsid w:val="0063085E"/>
     <w:rsid w:val="00630E6F"/>
     <w:rsid w:val="00631676"/>
     <w:rsid w:val="006321F1"/>
     <w:rsid w:val="006323D9"/>
     <w:rsid w:val="00634810"/>
+    <w:rsid w:val="006350E9"/>
     <w:rsid w:val="00636DBC"/>
     <w:rsid w:val="00636F65"/>
     <w:rsid w:val="0063768B"/>
     <w:rsid w:val="00637B42"/>
     <w:rsid w:val="00637EBC"/>
     <w:rsid w:val="00640D21"/>
     <w:rsid w:val="00641482"/>
     <w:rsid w:val="00641CF6"/>
     <w:rsid w:val="00642BAB"/>
     <w:rsid w:val="00644F77"/>
+    <w:rsid w:val="00646448"/>
     <w:rsid w:val="00646571"/>
     <w:rsid w:val="00646854"/>
     <w:rsid w:val="006505FC"/>
     <w:rsid w:val="00650BE3"/>
     <w:rsid w:val="00651E88"/>
     <w:rsid w:val="006524EB"/>
     <w:rsid w:val="00652F60"/>
     <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="0065793A"/>
     <w:rsid w:val="006608F0"/>
     <w:rsid w:val="00661505"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00661F14"/>
     <w:rsid w:val="006621DD"/>
     <w:rsid w:val="00662F2C"/>
     <w:rsid w:val="006634DB"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="00666F49"/>
     <w:rsid w:val="00667E95"/>
     <w:rsid w:val="006707C9"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00672110"/>
     <w:rsid w:val="00672B1D"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
+    <w:rsid w:val="0068750F"/>
     <w:rsid w:val="00687A64"/>
+    <w:rsid w:val="0069002E"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
     <w:rsid w:val="006B3B46"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
     <w:rsid w:val="006C489D"/>
     <w:rsid w:val="006C496B"/>
     <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006D0BAB"/>
     <w:rsid w:val="006D173E"/>
     <w:rsid w:val="006D20EB"/>
     <w:rsid w:val="006D2207"/>
     <w:rsid w:val="006D31C5"/>
     <w:rsid w:val="006D3288"/>
     <w:rsid w:val="006D4B11"/>
     <w:rsid w:val="006D5D29"/>
     <w:rsid w:val="006D5F7E"/>
     <w:rsid w:val="006D7316"/>
     <w:rsid w:val="006D73D3"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E27D7"/>
+    <w:rsid w:val="006E2B1F"/>
     <w:rsid w:val="006E5A6D"/>
     <w:rsid w:val="006E6147"/>
     <w:rsid w:val="006F0F99"/>
     <w:rsid w:val="006F2330"/>
     <w:rsid w:val="006F34C8"/>
     <w:rsid w:val="006F3CAA"/>
     <w:rsid w:val="006F41CC"/>
     <w:rsid w:val="006F57C3"/>
     <w:rsid w:val="006F590A"/>
     <w:rsid w:val="006F5CD9"/>
     <w:rsid w:val="006F6A68"/>
     <w:rsid w:val="006F6E31"/>
     <w:rsid w:val="006F71F5"/>
     <w:rsid w:val="00700CA4"/>
     <w:rsid w:val="007024AE"/>
     <w:rsid w:val="00702FCF"/>
     <w:rsid w:val="00703823"/>
     <w:rsid w:val="0070420E"/>
+    <w:rsid w:val="00704431"/>
+    <w:rsid w:val="00706971"/>
+    <w:rsid w:val="00707C44"/>
     <w:rsid w:val="00710887"/>
     <w:rsid w:val="00712337"/>
     <w:rsid w:val="00712E65"/>
     <w:rsid w:val="00713B89"/>
+    <w:rsid w:val="0071483A"/>
     <w:rsid w:val="00715694"/>
+    <w:rsid w:val="00716D6C"/>
     <w:rsid w:val="00717834"/>
     <w:rsid w:val="007218AB"/>
     <w:rsid w:val="00722A4D"/>
     <w:rsid w:val="007235E9"/>
     <w:rsid w:val="00724BD4"/>
     <w:rsid w:val="00724E01"/>
     <w:rsid w:val="007263C8"/>
     <w:rsid w:val="00727041"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007325F1"/>
     <w:rsid w:val="0073284C"/>
     <w:rsid w:val="0073483F"/>
     <w:rsid w:val="00735228"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="0073730E"/>
     <w:rsid w:val="0074374B"/>
+    <w:rsid w:val="00744990"/>
+    <w:rsid w:val="00745893"/>
     <w:rsid w:val="00745DE0"/>
     <w:rsid w:val="00746335"/>
     <w:rsid w:val="007463F9"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
     <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
     <w:rsid w:val="00793719"/>
+    <w:rsid w:val="00793D51"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A072C"/>
     <w:rsid w:val="007A17D2"/>
     <w:rsid w:val="007A34BC"/>
     <w:rsid w:val="007A3585"/>
     <w:rsid w:val="007A7B54"/>
     <w:rsid w:val="007A7DB0"/>
     <w:rsid w:val="007B109C"/>
     <w:rsid w:val="007B264A"/>
     <w:rsid w:val="007B2F34"/>
     <w:rsid w:val="007B3BB1"/>
     <w:rsid w:val="007B417A"/>
     <w:rsid w:val="007B5A24"/>
     <w:rsid w:val="007B7BF9"/>
     <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C2D0B"/>
     <w:rsid w:val="007C3C97"/>
     <w:rsid w:val="007C4C0F"/>
     <w:rsid w:val="007C6657"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C6CEE"/>
     <w:rsid w:val="007C6EDB"/>
     <w:rsid w:val="007C7BBD"/>
     <w:rsid w:val="007D25B6"/>
     <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D5006"/>
     <w:rsid w:val="007D53C1"/>
     <w:rsid w:val="007D652F"/>
     <w:rsid w:val="007D71DC"/>
     <w:rsid w:val="007D789A"/>
     <w:rsid w:val="007E0365"/>
     <w:rsid w:val="007E2415"/>
     <w:rsid w:val="007E3198"/>
     <w:rsid w:val="007E348A"/>
     <w:rsid w:val="007E4CF8"/>
     <w:rsid w:val="007E5A73"/>
     <w:rsid w:val="007E6575"/>
     <w:rsid w:val="007E6CEC"/>
     <w:rsid w:val="007E79BD"/>
     <w:rsid w:val="007E7A85"/>
     <w:rsid w:val="007F034B"/>
     <w:rsid w:val="007F0669"/>
+    <w:rsid w:val="007F2566"/>
     <w:rsid w:val="007F43CB"/>
     <w:rsid w:val="007F6140"/>
     <w:rsid w:val="007F6A85"/>
     <w:rsid w:val="007F6D44"/>
     <w:rsid w:val="007F7155"/>
     <w:rsid w:val="007F71D1"/>
     <w:rsid w:val="0080081C"/>
     <w:rsid w:val="0080174C"/>
     <w:rsid w:val="00801BA4"/>
     <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00807892"/>
     <w:rsid w:val="00807B82"/>
     <w:rsid w:val="00811849"/>
     <w:rsid w:val="0081416D"/>
     <w:rsid w:val="0081729B"/>
     <w:rsid w:val="0082131A"/>
     <w:rsid w:val="00822C04"/>
     <w:rsid w:val="00823314"/>
     <w:rsid w:val="00823CC4"/>
     <w:rsid w:val="00826685"/>
     <w:rsid w:val="00826A9D"/>
     <w:rsid w:val="008302E9"/>
     <w:rsid w:val="00830D63"/>
     <w:rsid w:val="00831393"/>
     <w:rsid w:val="00832161"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="008343EC"/>
+    <w:rsid w:val="0083543C"/>
     <w:rsid w:val="00836D22"/>
     <w:rsid w:val="0084013A"/>
     <w:rsid w:val="00843415"/>
     <w:rsid w:val="00843726"/>
     <w:rsid w:val="00843F5F"/>
     <w:rsid w:val="00850AB7"/>
     <w:rsid w:val="00852519"/>
     <w:rsid w:val="00852601"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00853BAD"/>
     <w:rsid w:val="0085411F"/>
     <w:rsid w:val="0085535D"/>
     <w:rsid w:val="00856881"/>
     <w:rsid w:val="00856C33"/>
     <w:rsid w:val="00856CDC"/>
     <w:rsid w:val="008608D6"/>
     <w:rsid w:val="008623B6"/>
     <w:rsid w:val="0086363D"/>
     <w:rsid w:val="00864AC7"/>
     <w:rsid w:val="00867737"/>
     <w:rsid w:val="008679C1"/>
     <w:rsid w:val="008703CA"/>
     <w:rsid w:val="00870EE7"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="0087206A"/>
     <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874A7F"/>
     <w:rsid w:val="0087509C"/>
     <w:rsid w:val="00875A4E"/>
     <w:rsid w:val="0088028A"/>
     <w:rsid w:val="00880F8A"/>
     <w:rsid w:val="008825BD"/>
     <w:rsid w:val="00882875"/>
     <w:rsid w:val="00883B97"/>
     <w:rsid w:val="008843E9"/>
     <w:rsid w:val="008858CC"/>
     <w:rsid w:val="0088603C"/>
     <w:rsid w:val="00886A16"/>
     <w:rsid w:val="00890164"/>
     <w:rsid w:val="008901C3"/>
     <w:rsid w:val="00893518"/>
+    <w:rsid w:val="00894545"/>
     <w:rsid w:val="008947A8"/>
     <w:rsid w:val="00895DB6"/>
+    <w:rsid w:val="00897857"/>
     <w:rsid w:val="008A0DD9"/>
     <w:rsid w:val="008A1B43"/>
     <w:rsid w:val="008A358D"/>
     <w:rsid w:val="008A42EC"/>
     <w:rsid w:val="008A4460"/>
     <w:rsid w:val="008A7AFE"/>
     <w:rsid w:val="008B1D4E"/>
     <w:rsid w:val="008B219F"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B2F90"/>
+    <w:rsid w:val="008B320A"/>
     <w:rsid w:val="008B4E20"/>
     <w:rsid w:val="008B5009"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B6B6E"/>
     <w:rsid w:val="008B7711"/>
     <w:rsid w:val="008C0616"/>
     <w:rsid w:val="008C1D82"/>
     <w:rsid w:val="008C2489"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C6575"/>
     <w:rsid w:val="008D0367"/>
     <w:rsid w:val="008D0EC7"/>
     <w:rsid w:val="008D4124"/>
     <w:rsid w:val="008D4A1F"/>
     <w:rsid w:val="008D4C17"/>
     <w:rsid w:val="008D5445"/>
     <w:rsid w:val="008D62D9"/>
     <w:rsid w:val="008D7234"/>
     <w:rsid w:val="008E048D"/>
     <w:rsid w:val="008E14F7"/>
     <w:rsid w:val="008E1E2E"/>
     <w:rsid w:val="008E3762"/>
     <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E47B9"/>
     <w:rsid w:val="008E5487"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E5825"/>
     <w:rsid w:val="008E6333"/>
     <w:rsid w:val="008E7C4E"/>
     <w:rsid w:val="008F1180"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F50A6"/>
     <w:rsid w:val="008F5526"/>
     <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7ED2"/>
     <w:rsid w:val="008F7F27"/>
     <w:rsid w:val="0090001D"/>
     <w:rsid w:val="00900080"/>
+    <w:rsid w:val="00902F83"/>
     <w:rsid w:val="00903816"/>
     <w:rsid w:val="0090433D"/>
     <w:rsid w:val="00904669"/>
     <w:rsid w:val="00905816"/>
     <w:rsid w:val="00907E3F"/>
     <w:rsid w:val="00912572"/>
     <w:rsid w:val="00912A6C"/>
     <w:rsid w:val="0091309D"/>
-    <w:rsid w:val="00914CF4"/>
     <w:rsid w:val="009153FB"/>
     <w:rsid w:val="009154A8"/>
     <w:rsid w:val="00916271"/>
     <w:rsid w:val="009171F3"/>
     <w:rsid w:val="009172AB"/>
     <w:rsid w:val="00917CF0"/>
     <w:rsid w:val="00917EDD"/>
     <w:rsid w:val="0092153F"/>
     <w:rsid w:val="00921AEE"/>
     <w:rsid w:val="0092481B"/>
     <w:rsid w:val="00924D8D"/>
     <w:rsid w:val="00925649"/>
     <w:rsid w:val="00926CA7"/>
     <w:rsid w:val="00926E3F"/>
     <w:rsid w:val="0092760C"/>
     <w:rsid w:val="009304DB"/>
     <w:rsid w:val="0093189A"/>
     <w:rsid w:val="0093388C"/>
     <w:rsid w:val="0093449E"/>
     <w:rsid w:val="00940103"/>
     <w:rsid w:val="00941108"/>
     <w:rsid w:val="00941E75"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="009440CF"/>
     <w:rsid w:val="009460F1"/>
     <w:rsid w:val="009468F2"/>
     <w:rsid w:val="009510E0"/>
+    <w:rsid w:val="00951568"/>
     <w:rsid w:val="0095184E"/>
     <w:rsid w:val="00951FBB"/>
     <w:rsid w:val="00952CAF"/>
     <w:rsid w:val="00953023"/>
     <w:rsid w:val="00953A48"/>
     <w:rsid w:val="00953B94"/>
     <w:rsid w:val="00957A6B"/>
     <w:rsid w:val="00960047"/>
     <w:rsid w:val="00961320"/>
     <w:rsid w:val="0096251D"/>
     <w:rsid w:val="0096460F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964CA9"/>
     <w:rsid w:val="00965AB8"/>
     <w:rsid w:val="00967854"/>
     <w:rsid w:val="00970DD6"/>
     <w:rsid w:val="00971098"/>
     <w:rsid w:val="0097112B"/>
     <w:rsid w:val="00971D1E"/>
     <w:rsid w:val="00972BCB"/>
     <w:rsid w:val="00973191"/>
     <w:rsid w:val="00973E85"/>
     <w:rsid w:val="00974340"/>
+    <w:rsid w:val="00974560"/>
     <w:rsid w:val="0097503C"/>
     <w:rsid w:val="00975653"/>
     <w:rsid w:val="0097566E"/>
+    <w:rsid w:val="00976899"/>
     <w:rsid w:val="00980330"/>
     <w:rsid w:val="00982074"/>
     <w:rsid w:val="0098291E"/>
     <w:rsid w:val="00982D80"/>
     <w:rsid w:val="009846B2"/>
     <w:rsid w:val="009902DD"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="0099440D"/>
     <w:rsid w:val="00994793"/>
     <w:rsid w:val="00994E45"/>
     <w:rsid w:val="00997EE1"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A369C"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A4F41"/>
     <w:rsid w:val="009A587D"/>
     <w:rsid w:val="009A791C"/>
     <w:rsid w:val="009A7B7B"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B47FE"/>
     <w:rsid w:val="009B4A50"/>
     <w:rsid w:val="009B7869"/>
     <w:rsid w:val="009C0239"/>
     <w:rsid w:val="009C0E02"/>
+    <w:rsid w:val="009C3DF8"/>
     <w:rsid w:val="009C3FCD"/>
     <w:rsid w:val="009C43B1"/>
+    <w:rsid w:val="009C5E58"/>
     <w:rsid w:val="009C66A8"/>
     <w:rsid w:val="009D0624"/>
     <w:rsid w:val="009D096E"/>
     <w:rsid w:val="009D21B5"/>
     <w:rsid w:val="009D279B"/>
     <w:rsid w:val="009D4DE8"/>
+    <w:rsid w:val="009D5084"/>
     <w:rsid w:val="009D51BB"/>
     <w:rsid w:val="009D7DCA"/>
     <w:rsid w:val="009E05D4"/>
     <w:rsid w:val="009E2FF1"/>
     <w:rsid w:val="009E3D9B"/>
     <w:rsid w:val="009E40F1"/>
     <w:rsid w:val="009E4C43"/>
     <w:rsid w:val="009E67CB"/>
     <w:rsid w:val="009E695F"/>
     <w:rsid w:val="009F2DE5"/>
     <w:rsid w:val="009F418B"/>
     <w:rsid w:val="009F429C"/>
     <w:rsid w:val="009F59EE"/>
     <w:rsid w:val="009F5A46"/>
     <w:rsid w:val="009F61B5"/>
     <w:rsid w:val="009F7176"/>
     <w:rsid w:val="009F7715"/>
     <w:rsid w:val="009F7BE6"/>
     <w:rsid w:val="00A01958"/>
     <w:rsid w:val="00A0243B"/>
     <w:rsid w:val="00A033A8"/>
     <w:rsid w:val="00A06652"/>
+    <w:rsid w:val="00A06D4E"/>
     <w:rsid w:val="00A119CB"/>
     <w:rsid w:val="00A12C80"/>
     <w:rsid w:val="00A13262"/>
     <w:rsid w:val="00A15083"/>
     <w:rsid w:val="00A2083E"/>
     <w:rsid w:val="00A23F93"/>
     <w:rsid w:val="00A251B7"/>
     <w:rsid w:val="00A25B25"/>
     <w:rsid w:val="00A2616D"/>
     <w:rsid w:val="00A262B2"/>
     <w:rsid w:val="00A30088"/>
     <w:rsid w:val="00A317E9"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A33820"/>
     <w:rsid w:val="00A356F6"/>
+    <w:rsid w:val="00A36976"/>
     <w:rsid w:val="00A41FFD"/>
     <w:rsid w:val="00A44181"/>
     <w:rsid w:val="00A449A7"/>
     <w:rsid w:val="00A47E88"/>
     <w:rsid w:val="00A50537"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A51ED5"/>
+    <w:rsid w:val="00A523CA"/>
     <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A55FF4"/>
     <w:rsid w:val="00A5681A"/>
     <w:rsid w:val="00A609E2"/>
     <w:rsid w:val="00A61B3D"/>
     <w:rsid w:val="00A62B2F"/>
+    <w:rsid w:val="00A62EF4"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00A66263"/>
     <w:rsid w:val="00A6634C"/>
     <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70BFD"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A716DA"/>
     <w:rsid w:val="00A71907"/>
     <w:rsid w:val="00A7262E"/>
     <w:rsid w:val="00A7652F"/>
     <w:rsid w:val="00A77602"/>
     <w:rsid w:val="00A77C37"/>
     <w:rsid w:val="00A80D19"/>
     <w:rsid w:val="00A82822"/>
+    <w:rsid w:val="00A86D97"/>
     <w:rsid w:val="00A87E4C"/>
     <w:rsid w:val="00A9058B"/>
     <w:rsid w:val="00A91845"/>
     <w:rsid w:val="00A91B4B"/>
+    <w:rsid w:val="00A91EC8"/>
     <w:rsid w:val="00A920BE"/>
     <w:rsid w:val="00A94ECB"/>
     <w:rsid w:val="00A96FE1"/>
     <w:rsid w:val="00A9782C"/>
     <w:rsid w:val="00AA04A0"/>
     <w:rsid w:val="00AA2310"/>
     <w:rsid w:val="00AA2878"/>
+    <w:rsid w:val="00AA2FB3"/>
     <w:rsid w:val="00AB0DEF"/>
     <w:rsid w:val="00AB26A8"/>
     <w:rsid w:val="00AB3296"/>
     <w:rsid w:val="00AB3C1B"/>
     <w:rsid w:val="00AB5442"/>
     <w:rsid w:val="00AB753F"/>
     <w:rsid w:val="00AC0E9F"/>
     <w:rsid w:val="00AC0F71"/>
     <w:rsid w:val="00AC1AD3"/>
     <w:rsid w:val="00AC1DCC"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC318C"/>
     <w:rsid w:val="00AC3907"/>
     <w:rsid w:val="00AC6EF8"/>
     <w:rsid w:val="00AD0166"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD1D6A"/>
     <w:rsid w:val="00AD22EF"/>
     <w:rsid w:val="00AD4420"/>
     <w:rsid w:val="00AD5A4A"/>
     <w:rsid w:val="00AD5A7B"/>
     <w:rsid w:val="00AD758E"/>
     <w:rsid w:val="00AD7BA1"/>
     <w:rsid w:val="00AD7E83"/>
     <w:rsid w:val="00AE00CB"/>
     <w:rsid w:val="00AE0B76"/>
     <w:rsid w:val="00AE2251"/>
     <w:rsid w:val="00AE2314"/>
     <w:rsid w:val="00AE2C0E"/>
     <w:rsid w:val="00AE40FF"/>
     <w:rsid w:val="00AE5CAD"/>
     <w:rsid w:val="00AE60C3"/>
+    <w:rsid w:val="00AF0671"/>
     <w:rsid w:val="00AF0F80"/>
     <w:rsid w:val="00AF26B6"/>
     <w:rsid w:val="00AF2C7C"/>
     <w:rsid w:val="00AF430E"/>
     <w:rsid w:val="00AF44DF"/>
     <w:rsid w:val="00AF6CCC"/>
     <w:rsid w:val="00AF6D4A"/>
     <w:rsid w:val="00AF6E9A"/>
     <w:rsid w:val="00AF6F56"/>
     <w:rsid w:val="00AF7B2A"/>
     <w:rsid w:val="00B001E3"/>
     <w:rsid w:val="00B00BFE"/>
     <w:rsid w:val="00B01353"/>
     <w:rsid w:val="00B01B38"/>
     <w:rsid w:val="00B01CC3"/>
     <w:rsid w:val="00B025D8"/>
+    <w:rsid w:val="00B02749"/>
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
+    <w:rsid w:val="00B12151"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
     <w:rsid w:val="00B301FF"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
     <w:rsid w:val="00B338EF"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
+    <w:rsid w:val="00B47390"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
+    <w:rsid w:val="00B74E0D"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
     <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
-    <w:rsid w:val="00B94CE5"/>
+    <w:rsid w:val="00B94267"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
+    <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
+    <w:rsid w:val="00BC678D"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
     <w:rsid w:val="00BD43AD"/>
     <w:rsid w:val="00BD5771"/>
     <w:rsid w:val="00BD73AD"/>
     <w:rsid w:val="00BD7527"/>
     <w:rsid w:val="00BD7653"/>
     <w:rsid w:val="00BD7ADB"/>
     <w:rsid w:val="00BE1530"/>
     <w:rsid w:val="00BE1CFB"/>
     <w:rsid w:val="00BE29C1"/>
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
+    <w:rsid w:val="00C04B0B"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
+    <w:rsid w:val="00C247DF"/>
     <w:rsid w:val="00C24897"/>
+    <w:rsid w:val="00C24C58"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
+    <w:rsid w:val="00C26839"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
+    <w:rsid w:val="00C33726"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
+    <w:rsid w:val="00C36400"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
     <w:rsid w:val="00C515EF"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
     <w:rsid w:val="00C53A62"/>
     <w:rsid w:val="00C554E4"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55BC6"/>
     <w:rsid w:val="00C55E72"/>
     <w:rsid w:val="00C5697D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C57B84"/>
     <w:rsid w:val="00C603C4"/>
     <w:rsid w:val="00C611A9"/>
     <w:rsid w:val="00C614EC"/>
     <w:rsid w:val="00C619C5"/>
     <w:rsid w:val="00C62E66"/>
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
+    <w:rsid w:val="00C83D59"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
+    <w:rsid w:val="00C86B6B"/>
+    <w:rsid w:val="00C86D39"/>
     <w:rsid w:val="00C87F56"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
+    <w:rsid w:val="00CA42AE"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
     <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
     <w:rsid w:val="00CD47F7"/>
     <w:rsid w:val="00CD4AB7"/>
     <w:rsid w:val="00CD59A7"/>
     <w:rsid w:val="00CD6C35"/>
     <w:rsid w:val="00CE292A"/>
     <w:rsid w:val="00CE29A9"/>
     <w:rsid w:val="00CE3910"/>
+    <w:rsid w:val="00CE48D8"/>
     <w:rsid w:val="00CE76DD"/>
     <w:rsid w:val="00CE7B2D"/>
+    <w:rsid w:val="00CE7C0A"/>
     <w:rsid w:val="00CF0321"/>
     <w:rsid w:val="00CF0CD9"/>
     <w:rsid w:val="00CF294B"/>
     <w:rsid w:val="00CF2B10"/>
     <w:rsid w:val="00CF301B"/>
     <w:rsid w:val="00CF306E"/>
     <w:rsid w:val="00CF36F4"/>
     <w:rsid w:val="00CF3ACD"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF50D8"/>
     <w:rsid w:val="00CF55DA"/>
     <w:rsid w:val="00CF72FF"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D01F4D"/>
     <w:rsid w:val="00D02201"/>
     <w:rsid w:val="00D02210"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D053A3"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D07533"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13D9B"/>
     <w:rsid w:val="00D141A3"/>
     <w:rsid w:val="00D15D55"/>
     <w:rsid w:val="00D15E61"/>
     <w:rsid w:val="00D174EF"/>
     <w:rsid w:val="00D20F09"/>
     <w:rsid w:val="00D213EB"/>
     <w:rsid w:val="00D24019"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D2727C"/>
     <w:rsid w:val="00D278DA"/>
     <w:rsid w:val="00D3079E"/>
     <w:rsid w:val="00D33337"/>
     <w:rsid w:val="00D339AE"/>
     <w:rsid w:val="00D350E9"/>
     <w:rsid w:val="00D36A9A"/>
     <w:rsid w:val="00D40159"/>
     <w:rsid w:val="00D401F0"/>
     <w:rsid w:val="00D40BBB"/>
     <w:rsid w:val="00D415EE"/>
     <w:rsid w:val="00D42470"/>
     <w:rsid w:val="00D42D12"/>
     <w:rsid w:val="00D44C1C"/>
     <w:rsid w:val="00D45E1A"/>
     <w:rsid w:val="00D47DFF"/>
+    <w:rsid w:val="00D50DD8"/>
     <w:rsid w:val="00D51540"/>
     <w:rsid w:val="00D52CCB"/>
     <w:rsid w:val="00D539C0"/>
     <w:rsid w:val="00D56167"/>
     <w:rsid w:val="00D570D7"/>
     <w:rsid w:val="00D57A8C"/>
     <w:rsid w:val="00D61E98"/>
     <w:rsid w:val="00D6323E"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D6491C"/>
+    <w:rsid w:val="00D65237"/>
     <w:rsid w:val="00D65D5B"/>
+    <w:rsid w:val="00D67FCC"/>
     <w:rsid w:val="00D719AC"/>
     <w:rsid w:val="00D72AFB"/>
     <w:rsid w:val="00D74DD0"/>
     <w:rsid w:val="00D76776"/>
     <w:rsid w:val="00D76FB5"/>
     <w:rsid w:val="00D77720"/>
+    <w:rsid w:val="00D82A07"/>
     <w:rsid w:val="00D82DB7"/>
     <w:rsid w:val="00D86DF6"/>
     <w:rsid w:val="00D92053"/>
+    <w:rsid w:val="00D922AE"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D935EA"/>
     <w:rsid w:val="00D93835"/>
     <w:rsid w:val="00D94404"/>
     <w:rsid w:val="00D966C9"/>
     <w:rsid w:val="00D96BBB"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1F7E"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA41A4"/>
     <w:rsid w:val="00DA5816"/>
     <w:rsid w:val="00DA6343"/>
     <w:rsid w:val="00DA656A"/>
     <w:rsid w:val="00DA79C7"/>
     <w:rsid w:val="00DB0E59"/>
     <w:rsid w:val="00DB0EEE"/>
     <w:rsid w:val="00DB1ECD"/>
     <w:rsid w:val="00DB3F3F"/>
     <w:rsid w:val="00DB6B18"/>
     <w:rsid w:val="00DC2779"/>
     <w:rsid w:val="00DC4584"/>
     <w:rsid w:val="00DD2338"/>
     <w:rsid w:val="00DD324C"/>
+    <w:rsid w:val="00DD661C"/>
     <w:rsid w:val="00DD71EF"/>
     <w:rsid w:val="00DD778D"/>
     <w:rsid w:val="00DE0FDD"/>
     <w:rsid w:val="00DE107A"/>
     <w:rsid w:val="00DE1470"/>
     <w:rsid w:val="00DE14E7"/>
     <w:rsid w:val="00DE1EE2"/>
     <w:rsid w:val="00DE2BEF"/>
     <w:rsid w:val="00DE3252"/>
     <w:rsid w:val="00DE4469"/>
     <w:rsid w:val="00DE697B"/>
     <w:rsid w:val="00DF0BF3"/>
     <w:rsid w:val="00DF14EF"/>
     <w:rsid w:val="00DF39CB"/>
     <w:rsid w:val="00DF3AEF"/>
     <w:rsid w:val="00DF4455"/>
     <w:rsid w:val="00DF646B"/>
     <w:rsid w:val="00DF7916"/>
     <w:rsid w:val="00E027DB"/>
     <w:rsid w:val="00E02E01"/>
     <w:rsid w:val="00E107F4"/>
     <w:rsid w:val="00E12E73"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E142C7"/>
+    <w:rsid w:val="00E15499"/>
     <w:rsid w:val="00E158E4"/>
     <w:rsid w:val="00E17C2A"/>
     <w:rsid w:val="00E20B57"/>
     <w:rsid w:val="00E20CFB"/>
+    <w:rsid w:val="00E21EA1"/>
     <w:rsid w:val="00E22380"/>
     <w:rsid w:val="00E24057"/>
+    <w:rsid w:val="00E24B6A"/>
     <w:rsid w:val="00E25DD1"/>
     <w:rsid w:val="00E26472"/>
     <w:rsid w:val="00E267E0"/>
     <w:rsid w:val="00E30987"/>
     <w:rsid w:val="00E32152"/>
     <w:rsid w:val="00E3271A"/>
+    <w:rsid w:val="00E32A7B"/>
     <w:rsid w:val="00E345FC"/>
     <w:rsid w:val="00E34B42"/>
     <w:rsid w:val="00E34C11"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E357E3"/>
     <w:rsid w:val="00E35FE0"/>
     <w:rsid w:val="00E361EA"/>
     <w:rsid w:val="00E36D9E"/>
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
+    <w:rsid w:val="00E52DAE"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
     <w:rsid w:val="00E660B7"/>
     <w:rsid w:val="00E70499"/>
     <w:rsid w:val="00E724DC"/>
     <w:rsid w:val="00E724E6"/>
     <w:rsid w:val="00E72E09"/>
     <w:rsid w:val="00E73750"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E76245"/>
+    <w:rsid w:val="00E77ABA"/>
     <w:rsid w:val="00E80827"/>
     <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
     <w:rsid w:val="00E825CC"/>
     <w:rsid w:val="00E848AA"/>
     <w:rsid w:val="00E87DB6"/>
     <w:rsid w:val="00E90F19"/>
     <w:rsid w:val="00E92B3C"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
     <w:rsid w:val="00EA021A"/>
     <w:rsid w:val="00EA231E"/>
     <w:rsid w:val="00EA3F6C"/>
     <w:rsid w:val="00EA4203"/>
     <w:rsid w:val="00EA57CD"/>
     <w:rsid w:val="00EB06C9"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EB20F4"/>
     <w:rsid w:val="00EB2D21"/>
     <w:rsid w:val="00EB39F7"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB5C01"/>
     <w:rsid w:val="00EB5F03"/>
+    <w:rsid w:val="00EB7792"/>
+    <w:rsid w:val="00EB7D56"/>
     <w:rsid w:val="00EB7D61"/>
     <w:rsid w:val="00EC03F2"/>
     <w:rsid w:val="00EC1A5F"/>
     <w:rsid w:val="00EC1C6B"/>
+    <w:rsid w:val="00EC3EBC"/>
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
+    <w:rsid w:val="00ED2919"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
     <w:rsid w:val="00ED40A8"/>
     <w:rsid w:val="00ED44EB"/>
     <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7FA2"/>
     <w:rsid w:val="00EE08CC"/>
     <w:rsid w:val="00EE2B3F"/>
+    <w:rsid w:val="00EE4849"/>
     <w:rsid w:val="00EE494F"/>
     <w:rsid w:val="00EE4B2B"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5563"/>
     <w:rsid w:val="00EE591B"/>
     <w:rsid w:val="00EE609B"/>
+    <w:rsid w:val="00EE72D4"/>
     <w:rsid w:val="00EF192B"/>
     <w:rsid w:val="00EF3EA6"/>
     <w:rsid w:val="00EF4018"/>
     <w:rsid w:val="00EF70FF"/>
     <w:rsid w:val="00EF732C"/>
     <w:rsid w:val="00EF7D8D"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00A15"/>
     <w:rsid w:val="00F02343"/>
     <w:rsid w:val="00F02638"/>
     <w:rsid w:val="00F02782"/>
     <w:rsid w:val="00F02E80"/>
     <w:rsid w:val="00F04700"/>
     <w:rsid w:val="00F04DD8"/>
     <w:rsid w:val="00F06A1C"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F11334"/>
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
+    <w:rsid w:val="00F1739F"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
+    <w:rsid w:val="00F278A4"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
+    <w:rsid w:val="00F63C91"/>
     <w:rsid w:val="00F6495C"/>
     <w:rsid w:val="00F65A4B"/>
     <w:rsid w:val="00F66431"/>
     <w:rsid w:val="00F667B8"/>
     <w:rsid w:val="00F6738A"/>
     <w:rsid w:val="00F70A68"/>
     <w:rsid w:val="00F710CD"/>
     <w:rsid w:val="00F7514D"/>
     <w:rsid w:val="00F75939"/>
     <w:rsid w:val="00F75B5B"/>
     <w:rsid w:val="00F761C6"/>
     <w:rsid w:val="00F762BD"/>
     <w:rsid w:val="00F805CD"/>
     <w:rsid w:val="00F806AA"/>
     <w:rsid w:val="00F83174"/>
     <w:rsid w:val="00F8377D"/>
     <w:rsid w:val="00F83F8C"/>
     <w:rsid w:val="00F83FA6"/>
     <w:rsid w:val="00F84701"/>
+    <w:rsid w:val="00F85EEA"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F91247"/>
     <w:rsid w:val="00F9280B"/>
     <w:rsid w:val="00F92B50"/>
     <w:rsid w:val="00F93709"/>
     <w:rsid w:val="00F94A1D"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00F960D9"/>
     <w:rsid w:val="00F97140"/>
     <w:rsid w:val="00F97F1B"/>
     <w:rsid w:val="00F97F96"/>
     <w:rsid w:val="00FA19A2"/>
     <w:rsid w:val="00FA1ECC"/>
+    <w:rsid w:val="00FA48DA"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
     <w:rsid w:val="00FC4A80"/>
     <w:rsid w:val="00FC5E98"/>
     <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
     <w:rsid w:val="00FD046B"/>
     <w:rsid w:val="00FD0CB8"/>
     <w:rsid w:val="00FD128F"/>
     <w:rsid w:val="00FD2ADB"/>
     <w:rsid w:val="00FD3BB4"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD5917"/>
     <w:rsid w:val="00FD62AF"/>
     <w:rsid w:val="00FD6E00"/>
     <w:rsid w:val="00FD7F64"/>
     <w:rsid w:val="00FE11F1"/>
     <w:rsid w:val="00FE1C42"/>
     <w:rsid w:val="00FE30E6"/>
+    <w:rsid w:val="00FE3D18"/>
     <w:rsid w:val="00FE5E8F"/>
     <w:rsid w:val="00FF0672"/>
     <w:rsid w:val="00FF181F"/>
     <w:rsid w:val="00FF2454"/>
     <w:rsid w:val="00FF275C"/>
     <w:rsid w:val="00FF2E39"/>
     <w:rsid w:val="00FF46D6"/>
     <w:rsid w:val="00FF493D"/>
     <w:rsid w:val="00FF676E"/>
     <w:rsid w:val="09014074"/>
     <w:rsid w:val="10399FEC"/>
     <w:rsid w:val="123D4CFB"/>
     <w:rsid w:val="14A93882"/>
     <w:rsid w:val="1965A103"/>
     <w:rsid w:val="1A96F571"/>
     <w:rsid w:val="1AE7837D"/>
     <w:rsid w:val="247272E5"/>
     <w:rsid w:val="2B598ABA"/>
     <w:rsid w:val="2BAA4741"/>
     <w:rsid w:val="2E4F050F"/>
     <w:rsid w:val="31555641"/>
     <w:rsid w:val="357A9105"/>
     <w:rsid w:val="3614F239"/>
     <w:rsid w:val="3A1319AC"/>
     <w:rsid w:val="41A2AD3E"/>
@@ -8222,52 +8900,52 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="70F8808F"/>
-  <w15:docId w15:val="{E3B81442-EF2B-4FBA-B449-0BBECA9A032D}"/>
+  <w14:docId w14:val="77B86DE7"/>
+  <w15:docId w15:val="{2BE7EC5A-B90E-4B28-BE0B-AFF33BC10182}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -10439,51 +11117,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823959831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com/legal/sustainability-and-climate-resources-and-disclosures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.msci.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msci.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sizelal\AppData\Local\Temp\4ac7ef65-448c-41f7-a179-596e72978864_transfer%20(4).zip.864\Schroders_Fund%20Factsheet_A4_Temp_V2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Core">
   <a:themeElements>
     <a:clrScheme name="Schroders template latest">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A446BA"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="00A2B5"/>
@@ -10820,85 +11498,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54EA6DCF-E83C-4506-9E85-0FCFAAEFE7E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22C790B5-5264-4430-B5F1-D4BC63AB42F3}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>26838</Characters>
+  <Pages>8</Pages>
+  <Words>5973</Words>
+  <Characters>33152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>394</Lines>
-  <Paragraphs>194</Paragraphs>
+  <Lines>460</Lines>
+  <Paragraphs>205</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31462</CharactersWithSpaces>
+  <CharactersWithSpaces>38920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">