--- v7 (2026-08-10)
+++ v8 (2026-09-02)
@@ -5,88 +5,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="3E8A9E94" w14:textId="77777777" w:rsidTr="00DA6343">
+      <w:tr w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w14:paraId="2FFDF9A2" w14:textId="77777777" w:rsidTr="00DA6343">
         <w:trPr>
           <w:trHeight w:val="950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5049E95E" w14:textId="6C8FC322" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
+          <w:p w14:paraId="099B905D" w14:textId="28A90357" w:rsidR="00E20CFB" w:rsidRPr="00A23F93" w:rsidRDefault="004A6834" w:rsidP="00236BD4">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:framePr w:hSpace="181" w:wrap="notBeside" w:x="-5" w:anchorLock="1"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE7104E" wp14:editId="616964E3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1843</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45786</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="605860"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
@@ -118,86 +118,86 @@
                                 <a:schemeClr val="accent2"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent2"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Straight Connector 7" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#00a2b5 [3214]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9DKif2wEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IN1A0EyzkkTS5F&#10;G/TxATS5tAjwBZK1pL/vkpLltA2KNuiFopY7u7PD4e52MJqcIETlbEvXq5oSsNwJZY8t/fb14fqG&#10;kpiYFUw7Cy0dIdLb/dWbXe8b2LjOaQGBYBEbm963tEvJN1UVeQeGxZXzYPFQumBYwt9wrERgPVY3&#10;utrU9bbqXRA+OA4xYvR+OqT7Ul9K4OmTlBES0S1FbqmsoayHvFb7HWuOgflO8ZkGewULw5TFpkup&#10;e5YY+R7Ub6WM4sFFJ9OKO1M5KRWHMgNOs65/meZLxzyUWVCc6BeZ4v8ryz+e7uxTQBl6H5von0Ke&#10;YpDB5C/yI0MRa1zEgiERPgU5Rrf125tt0bG64HyI6RGcIXnTUq1sHoM17PQhJuyFqeeUHNaW9Gie&#10;zbu6LmnRaSUelNb5sFgB7nQgJ4aXeDhu8qVhhZ+yOmDivRUkjR5dZtFrNNc0ICjRgNbMu3LZiSn9&#10;N5nYQVtsdNGl7NKoYeL8GSRRApVYT6SzZS88Gedg05mrtpidYRKnWoDztH8CzvkZCsXO/wJeEKWz&#10;s2kBG2VdeIl2GtazvHLKPyswzZ0lODgxFscUadCX5TbmN5SN//y/wC8vff8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDBqYwb2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7dmKE&#10;amNeiigigi4aC+Juknnmw8ybkJm28d/7utLl5R7uPflmdoM60BQ6zwhXywQUce1txw3C7v1pcQsq&#10;RMPWDJ4J4YcCbIrzs9xk1h95S4cyNkpGOGQGoY1xzLQOdUvOhKUfiaX78pMzUeLUaDuZo4y7QadJ&#10;stLOdCwPrRnpoaX6u9w7hOpt3X/G8rF/XvehIf3x8lrvRsTLi/n+DlSkOf7BcNIXdSjEqfJ7tkEN&#10;CItrARFuUlDSnlIlUJKuQBe5/m9f/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9DKif&#10;2wEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;qYwb2gAAAAUBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" from="-.15pt,3.6pt" to="-.15pt,51.3pt" w14:anchorId="73FC190B"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Schroder ISF* </w:t>
             </w:r>
-            <w:r w:rsidR="005A0430">
+            <w:r w:rsidR="00C96DBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EURO</w:t>
             </w:r>
             <w:r w:rsidR="000652FB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
             </w:r>
             <w:r w:rsidR="00B530CB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66F26F07" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3D5E7805" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3979A4FE" wp14:editId="0A9ADEF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-534035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-597534</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7571491" cy="2647950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1267668239" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -240,1258 +240,1265 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="152"/>
         <w:tblW w:w="10292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="21F6E67F" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="68BEF524" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9A4285" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="6C2F2C2F" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="006B3B46" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund Manager: </w:t>
             </w:r>
             <w:r>
               <w:t>Patrick Vogel</w:t>
             </w:r>
             <w:r w:rsidR="00D67FCC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="3D292341" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="2E9C74F4" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F56B7C" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="00CF5FD7" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdate"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fund update: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">June 2026 </w:t>
+              <w:t xml:space="preserve">July 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="4A9EEF51" w14:textId="77777777" w:rsidTr="00286B89">
+      <w:tr w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w14:paraId="73D79511" w14:textId="77777777" w:rsidTr="00286B89">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3A38B8" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
+          <w:p w14:paraId="433F70CF" w14:textId="77777777" w:rsidR="00A91EC8" w:rsidRPr="00A23F93" w:rsidRDefault="00A91EC8" w:rsidP="00286B89">
             <w:pPr>
               <w:pStyle w:val="Coverdisclaimer"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Marketing material f</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23F93">
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>or professional clients only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E4FD5A9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="307EA9DC" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67C48910" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
+    <w:p w14:paraId="064719FE" w14:textId="77777777" w:rsidR="0032766B" w:rsidRDefault="0032766B" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72584036"/>
       <w:bookmarkStart w:id="1" w:name="_Toc72515832"/>
     </w:p>
-    <w:p w14:paraId="79CB0E64" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="70BCDA2C" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
         <w:t>Market Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042D744D" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4E0C8EFE" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>June was generally a positive month for global bond markets although yields remained sensitive to fluctuations in energy prices throughout the month. An early rise in government bond yields was subsequently reversed, leaving yields broadly slightly lower over the month.  Corporate bonds were resilient although there was modest spread widening across credit markets.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Global bond markets faced several challenges in July. Bond yields rose, continuing to track energy prices closely. Renewed US-Iran tensions drove oil prices higher, with Brent crude briefly touching just over $100 a barrel, as investors priced in fresh risks of disruption in the Strait of Hormuz and the wider region. Corporate bonds initially held up well, however renewed geopolitical escalation and the subsequent jump in oil prices and government bond yields tested that resilience as the month </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>progressed.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="655150C8" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="48D6D0BD" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In European credit, the automotive sector was notably weaker driven by company-specific developments. Volkswagen announced further job cuts in response to overcapacity and competition from Chinese auto manufacturers. An unexpected profit warning from BMW also unsettled credit investors, as the impact of weaker demand in China and competitive pressures in the premium electric vehicles (EV) market led management to downgrade earnings forecasts for 2026.</w:t>
+        <w:t>European credit registered negative total returns, although spreads ended the month marginally tighter, outperforming government bonds. Performance diverged notably by sector and duration, with spreads in technology-related credit particularly long-dated issues widening sharply as investors questioned whether AI-related capital expenditure (capex) had moved too far.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6D99EC" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="385D8405" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The technical backdrop for credit markets has also softened since the beginning of the year, notably inflows into euro investment grade funds which are now focused on shorter duration products, while the primary market remains busy with a further tranche of new issues in June. Premiums on new issues have returned to their March peak while book coverage ratios are near two-year lows, indicating early signs of supply indigestion.</w:t>
+        <w:t xml:space="preserve">The catalyst for this sell-off was the unexpected $25bn issue in several tranches from Amazon, priced at a significantly higher yield for the long-dated bonds, which drew the weakest demand this year and raised concerns about the risk appetite among investors to absorb further large-scale AI-related supply from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. These concerns were heightened by second quarter results from Alphabet as although earnings and revenues exceeded forecasts, Google’s parent company announced a substantial upward revision in capex guidance for the year. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The second quarter earnings season in Europe highlighted divergence between sectors, with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular strength</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in energy – buoyed by higher oil prices – and in financials, notably banks which have benefitted from growth in net interest margins. Capital goods sectors also highlighted strong revenue growth, boosted by the data centre build out. By contrast, autos and consumer cyclicals have been facing substantial headwinds, with several consumer names downgrading annual forecasts due to rising energy costs and competitive pressures. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Softer eurozone inflation data in early July initially encouraged bond markets to scale back some of the interest rate hikes priced in over the next 12 months, with both the headline and core consumer price indices (CPI) surprising on the downside. However, the subsequent surge in oil and European natural gas prices reversed that narrative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9F08CF" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="180AACF8" w14:textId="478B892F" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>As expected, the European Central Bank (ECB) increased interest rates by 25 basis points to 2.25% in June – the first major central bank to tighten monetary policy in response to inflationary pressures triggered by the Middle East conflict. ECB officials highlighted evidence that the impact of higher energy costs was beginning to filter through into the broader economy. The ECB now expects headline inflation to average 3% this year, before easing in 2027.</w:t>
+        <w:t>Meanwhile, the European Central Bank (ECB) kept its deposit rate at 2.25% in line with expectations. However, the ECB did little to push back against market pricing for further interest rate rises, given resilient growth with the second quarter GDP figure highlighting the eurozone economy grew by 0.4% led by Spain, while the German, French and Italian economies all expanded. Against this backdrop, government bond yields climbed to multi-year highs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3FC3BF" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6C9A579E" w14:textId="122A0D9A" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphheaderprussiannavy"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>Driv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96DBF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23F93">
+        <w:t>rs of Fund Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5252DD" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>However, data for June highlighted eurozone inflation fell below 3% with oil prices now back at levels immediately prior to the outbreak of the conflict in the spring. Core inflation was also below expectations, also suggesting inflationary pressures are now beginning to ease.</w:t>
+        <w:t>The fund posted a negative total return and performed in line with the reference benchmark during July after fees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF3FB86" w14:textId="6EFF7BDD" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="6A7C62FD" w14:textId="6441AC78" w:rsidR="00C96DBF" w:rsidRDefault="00C96DBF" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The latest Eurozone composite purchasing managers index (PMI) survey for June also highlighted a more benign backdrop with some signs of stabilisation in private sector activity with a continued expansion in manufacturing, while weakness in the services sector was less pronounced. </w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66ABB">
+        <w:t xml:space="preserve">ositioning in the real estate and energy sectors and in subordinated financials made a positive contribution to performance over the month. In both cases, the positive quarterly earnings backdrop was well received by credit investors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78204B12" w14:textId="1BCEE037" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Off-benchmark exposure to government bonds and USD-denominated services was also additive. On the other hand, exposure to data centre infrastructure providers detracted on concerns about the volume on new issuance arising from large scale investment from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperscalers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in data centre assets. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140544C9" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
+    <w:p w14:paraId="09ECE95A" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
-        <w:t>Drivers of Fund Performance</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Portfolio Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D74EFB" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="2E179709" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>The fund posted a positive total return and outperformed the reference benchmark during June after fees.</w:t>
+        <w:t xml:space="preserve">As credit spreads remained compressed, there was little change over the month to portfolio headline duration and spread duration, which was kept in line with the benchmark with the emphasis on identifying investment opportunities providing good carry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDA0657" w14:textId="77777777" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Among financials, we added a new short-dated issue from a US investment bank which was floated after the announcement of strong second quarter earnings, on an attractive yield premium to Treasuries of an equivalent maturity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B55500" w14:textId="106564D5" w:rsidR="00C96DBF" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodytextRegular"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In emerging markets, we added a high yielding new issue from a Hungarian bank. We are positive on the outlook for Hungarian credit, as the new government is committed to meeting the requirements for joining the euro. </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Positioning in the real estate sector and in subordinated financials made a positive contribution to performance over the month</w:t>
+        <w:t xml:space="preserve">We reduced exposure to cyclical sectors, moving further underweight in auto manufacturers and component suppliers, and took profits on several higher yielding holdings. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B82D378" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="634E2D2B" w14:textId="182CCAFC" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="00C96DBF">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>In the real estate sector, the successful completion of a hybrid tender and new issue from a central European commercial developer benefited performance,</w:t>
+        <w:t xml:space="preserve">We also reduced exposure to highly liquid short-dated core European government bonds, as well as exiting a holding in a major US </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperscaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, to participate in the primary market.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002C423C" w:rsidRPr="00C96DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Schroders Circular TT" w:hAnsi="Schroders Circular TT"/>
+          <w:b/>
+          <w:color w:val="001E41" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Outlook/positioning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0DAFCE" w14:textId="77777777" w:rsidR="005A0430" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
+    <w:p w14:paraId="4927B77E" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="00C66ABB" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Among subordinated financials, the holding in a European insurer was additive as the issuance of Tier 2 securities following a recent acquisition was well received by credit investors. An underweight allocation to the automotive sector was additive.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Given the eurozone’s reliance on energy imports, the region has been doubly affected since the outbreak of the Middle East conflict by the closure of the Strait of Hormuz due to the impact on natural gas prices, which are crucial for electricity supplies and for heating. </w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br/>
+      </w:r>
       <w:r>
-        <w:t>hyperscalers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t xml:space="preserve">While inflationary pressures had eased with the announcement of a ceasefire between in the Middle East between the US and Iran, the flash headline CPI data published at the end of July highlighted the impact of a renewed rise in energy prices following the recent re-escalation in the conflict. </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in data centre assets. </w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">With the clear risk that the conflict could become more prolonged, the ECB is likely to be even more vigilant in monitoring the secondary impact of elevated energy prices, particularly on broader consumer prices and wage inflation. While the ECB’s response to the inflationary impact of the Middle East conflict should be markedly less hawkish than four years ago following the outbreak of the Russia/Ukraine conflict in 2022, a further hike in interest rates in September now appears likely. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Nevertheless, while European bond markets are likely to remain driven by global events, credit fundamentals in Europe remain broadly solid, with strong balance sheets and limited refinancing risks overall. However, euro investment grade credit spreads at historically tight levels do not warrant adding risk and we have been very selective in the primary market, focusing on opportunities that provide good carry and favourable underlying credit fundamentals. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0289E1" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRPr="00A23F93" w:rsidRDefault="00A119CB" w:rsidP="007B5A24">
-[...104 lines deleted...]
-    <w:p w14:paraId="51478E13" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="13B733B1" w14:textId="77777777" w:rsidR="00BE29C1" w:rsidRPr="00A23F93" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
       </w:pPr>
       <w:r>
         <w:t>Calendar</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:t>erformance (%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4122582D" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
+    <w:p w14:paraId="7646DBBF" w14:textId="77777777" w:rsidR="00A119CB" w:rsidRDefault="008E3C39" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r w:rsidRPr="008E3C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="002C423C" w:rsidRPr="00A23F93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="48F2C2A2" w14:textId="77777777" w:rsidTr="00275704">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="371747F6" w14:textId="77777777" w:rsidTr="00275704">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9D980D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="17693569" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01DF2589" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
+          <w:p w14:paraId="3A32BCE9" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Acc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68AFA114" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
+          <w:p w14:paraId="47860039" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00501848" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Acc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
             <w:r w:rsidR="00577226">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34C371D5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
+          <w:p w14:paraId="7AC372C7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00501848" w:rsidRDefault="007B2F34" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="00501848" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00577226" w:rsidRPr="00501848">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7F83564E" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="10BC3744" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24219AEB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="13307206" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3840E996" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="449318DC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4DEC85" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="5A2D911A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="217779AB" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="212482D7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="36E1149F" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="25AFD9DE" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C92EF96" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1FA0F848" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFE3411" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="7D61AE0E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="422063A4" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="275F4F5D" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9B60E5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0E747B6E" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0D8C2A97" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="48493166" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73E0F319" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6645E83F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17DAF009" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="22EBA77C" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="453736C0" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="4584F76B" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="723C4767" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1914A6A1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1B71E799" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="0D336125" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="554A932F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3AF8F7C3" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28FD51FC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="7C45C848" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-11.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="193EF735" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1C216732" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-10.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9E6ABF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="4880B883" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B6A121A" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="2B02CDDF" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCE939F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="07227CF8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F02400F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="5120F63B" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54605EAF" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="789321DA" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="101D343F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="3F86A207" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1CCDF8F1" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="40B312E4" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4558A5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="25A0A9FF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2020 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62668CAE" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1FA66824" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132FC7C7" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="4DF5F203" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0FEB98" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6F523B1F" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="4B5F12A6" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="02ED7CE1" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24D3FD69" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="30E88DC5" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73AD6009" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="64938958" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A30A1" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0B08D973" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="023877F8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6D8ADA81" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5CA274CF" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="5E052E29" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="195B54EF" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="6BDC7A82" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD60B25" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="0454C4F8" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31767EBB" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="43150C53" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">-2.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29E8A22D" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1986A8C4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="1E36112C" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="7FCD63C3" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F680895" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="07C8B543" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="351E1EBC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="39DE8110" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8DEDA2" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="280A25B8" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62E249CC" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="2855D4B1" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="062CDBBE" w14:textId="77777777" w:rsidTr="00646448">
+      <w:tr w:rsidR="00577226" w:rsidRPr="00A23F93" w14:paraId="51D11C14" w14:textId="77777777" w:rsidTr="00646448">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3D7457" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="05792B67" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA4FFA7" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="1482AFC4" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17F07F8A" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="749D9F28" w14:textId="77777777" w:rsidR="00577226" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00598AC2" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
+          <w:p w14:paraId="5DEFC122" w14:textId="77777777" w:rsidR="00577226" w:rsidRPr="00A23F93" w:rsidRDefault="00577226" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="563"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01F6C266" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
+    <w:p w14:paraId="5E2F063A" w14:textId="77777777" w:rsidR="005C664A" w:rsidRDefault="005C664A" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728C71A5" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
+    <w:p w14:paraId="4D0ECC8A" w14:textId="77777777" w:rsidR="007D25B6" w:rsidRPr="00826685" w:rsidRDefault="009D5084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk208599288"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 July 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
       </w:r>
       <w:r w:rsidRPr="000658EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Acc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Share class (LU1293074719) inception on 11 November 2015; I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1552,838 +1559,838 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CF55DA" w:rsidRPr="00EA57CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve">The Fund’s investment universe is expected to overlap materially with the components of the target benchmark. The investment manager invests on a discretionary basis and there are no restrictions on the extent to which the Fund’s portfolio and performance may deviate from the target benchmark. The investment manager will invest in companies or sectors not included in the target benchmark </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3320" w:rsidRPr="002D7184">
         <w:t xml:space="preserve"> take advantage of specific investment opportunities.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F0AF84" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
+    <w:p w14:paraId="4BC9B26F" w14:textId="77777777" w:rsidR="00AC2047" w:rsidRDefault="009D5084" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8A0609" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
+    <w:p w14:paraId="13CF202C" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRPr="00642BAB" w:rsidRDefault="007F6A85" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r w:rsidR="007B5A24">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">napshot </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23F93">
         <w:t>(%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5616721E" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
+    <w:p w14:paraId="0C11F547" w14:textId="77777777" w:rsidR="007F6A85" w:rsidRDefault="00843726" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Past performance is not a guide to future performance and may not be repeated</w:t>
       </w:r>
       <w:r w:rsidR="007F6A85" w:rsidRPr="00CE1A02">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="1019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9058B" w14:paraId="20DE38AB" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="00A9058B" w14:paraId="04EC0C12" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3624C3A3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="27FB6E99" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B721CC8" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="73CEBA32" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Month</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C6F2F5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="5CCA0F77" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Months</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226373BA" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="4EC03972" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>YTD</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B6E6D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="3F68B5DD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1 Year</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA82CDB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="2F15A4E5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>3 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60CD9E8E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="6C63B536" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>5 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4894FD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="482BD885" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 Years p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A887ADD" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
+          <w:p w14:paraId="551E428D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00980330" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Since Inception p.a.</w:t>
             </w:r>
             <w:r w:rsidR="00A9058B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="7BB6796B" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="00A9058B" w14:paraId="5FE9412C" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0830BD6F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
+          <w:p w14:paraId="6E97B0C7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund A </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Acc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DFFF79" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="4C65C2DF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-0.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F1B329" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextRegular"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3173170B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C58AEFB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="2747D13F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.0 </w:t>
+              <w:t xml:space="preserve">1.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="313DADD9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="093325F9" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.0 </w:t>
+              <w:t xml:space="preserve">5.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26432F6E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="0A446AE5" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.5 </w:t>
+              <w:t xml:space="preserve">1.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7F6161" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="7DC597D3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">5.7 </w:t>
+              <w:t xml:space="preserve">1.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C7BEF4" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="205E622E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.2 </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">1.7 </w:t>
+              <w:t xml:space="preserve">1.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="5D89AEF6" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="00A9058B" w14:paraId="4A89F9C1" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="225CF755" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
+          <w:p w14:paraId="1276133F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00DD71EF" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fund I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Acc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63893C49" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="56CD1EB1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.5</w:t>
+              <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DAB681" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="161F5F18" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.3</w:t>
+              <w:t>0.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B98419D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="4C8FD9AF" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.7</w:t>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B19FA34" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="459EF0BB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4.0</w:t>
+              <w:t>2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA07263" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="7D860DD2" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>7.2</w:t>
+              <w:t>6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C50FD1B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="1ACD33F7" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.7</w:t>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0AD70B" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="4D4F5C2D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.2</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE8797E" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
+          <w:p w14:paraId="78901531" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00A9058B" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.2</w:t>
+              <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9058B" w14:paraId="031CEFE2" w14:textId="77777777" w:rsidTr="00250EED">
+      <w:tr w:rsidR="00A9058B" w14:paraId="397BE2D6" w14:textId="77777777" w:rsidTr="00250EED">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="060A0B8E" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0004186D">
+          <w:p w14:paraId="2A3F2BD2" w14:textId="77777777" w:rsidR="002947AF" w:rsidRPr="002947AF" w:rsidRDefault="00B83F85" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk214628051"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Benchmark</w:t>
             </w:r>
             <w:r w:rsidR="002947AF" w:rsidRPr="00B51BAC">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6A078C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="5480CE6F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>0.4</w:t>
+              <w:t>-0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B07234" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="6C7C6C89" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.9</w:t>
+              <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1A27C1" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="7C5CB967" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42740269" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="0C41AB84" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.5</w:t>
+              <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778D542D" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="4E5DAD9C" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5.0</w:t>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E340FB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="7ADA1E86" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>3.3</w:t>
+              <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40408FC3" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="1CD1E741" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D7F69F" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
+          <w:p w14:paraId="3BA163BB" w14:textId="77777777" w:rsidR="00A9058B" w:rsidRDefault="00905816" w:rsidP="0004186D">
             <w:pPr>
               <w:pStyle w:val="BodytextRegular"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="082B5479" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
+    <w:p w14:paraId="60BA06C7" w14:textId="77777777" w:rsidR="002E1BEB" w:rsidRDefault="002E1BEB" w:rsidP="0004186D">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01544F40" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00C26839" w:rsidP="00407D1A">
+    <w:p w14:paraId="5BA2F4BB" w14:textId="77777777" w:rsidR="00FC602F" w:rsidRPr="00EB5C01" w:rsidRDefault="00FD4B8C" w:rsidP="00407D1A">
       <w:pPr>
         <w:pStyle w:val="Sourcetext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk208598477"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Source: Schroders, Morningstar, as of 30 June 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
+        <w:t>Source: Schroders, Morningstar, as of 31 July 2026. Performance shown is based on the currency of the share class shown and is net of fees.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82A07">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Acc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D5084">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -2450,272 +2457,271 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002061AF">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00826685">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00856C33" w:rsidRPr="00EB5C01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A70F195" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00DE5CAE" w:rsidRDefault="00A62EF4" w:rsidP="00DE5CAE">
+    <w:p w14:paraId="15938E1E" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00DE5CAE" w:rsidRDefault="00EB2CB4" w:rsidP="00DE5CAE">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4D44">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ICE BofA 1-5 Year BBB EURO Corporate Index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F09335" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="58BFC2C1" w14:textId="77777777" w:rsidR="002C423C" w:rsidRPr="00A23F93" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00A23F93">
-        <w:t>Investment O</w:t>
-[...2 lines deleted...]
-        <w:t>bjective</w:t>
+        <w:t xml:space="preserve">Investment </w:t>
+      </w:r>
+      <w:r w:rsidR="004E720C">
+        <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4C51E2" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
+    <w:p w14:paraId="4F9F463F" w14:textId="77777777" w:rsidR="008C1D82" w:rsidRPr="00E70499" w:rsidRDefault="00FD5917" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodytextRegular"/>
       </w:pPr>
       <w:r>
         <w:t>The fund is actively managed and invests at least two-thirds of its assets, long (directly or indirectly through derivatives) or short (through derivatives), in bonds denominated in Euro issued by governments, government agencies, supra-nationals and companies worldwide.</w:t>
       </w:r>
       <w:r w:rsidR="00073A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE15A9" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
+    <w:p w14:paraId="2C56BA73" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00753011" w:rsidRDefault="002C423C" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Paragraphheaderprussiannavy"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00753011">
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
       <w:r w:rsidR="001D2095">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00753011">
         <w:t>onsiderations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC19D9B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="163BA645" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ABS and MBS risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in mortgage or asset-backed securities. The underlying borrowers of these securities may not be able to pay back the full amount that they owe, which may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C81967" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="09666C67" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capital risk / distribution policy:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> As the fund intends to pay dividends regardless of its performance, a dividend may represent a return of part of the amount you invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648352F1" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="39595BE6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contingent convertible bonds:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may invest in contingent convertible bonds which are bonds that convert to shares if the bond issuer's financial health deteriorates. A reduction in the financial strength of the issuer may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D11CF2E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="34274E0A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Counterparty risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may have contractual agreements with counterparties. If a counterparty is unable to fulfil their obligations, the sum that they owe to the fund may be lost in part or in whole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F45D334" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="62E9940C" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Credit risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a borrower of debt provided by the fund or a bond issuer experiences a decline in financial health, their ability to make payments of interest and principal may be affected, which may cause a decline in the value of the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C45446" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="35E175F7" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Currency risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the fund’s investments are denominated in currencies different to the fund’s base currency, the fund may lose value </w:t>
@@ -2731,412 +2737,397 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in foreign exchange rates, otherwise known as currency rates. If the investor holds a share class in a different currency to the base currency of the fund, investors may be exposed to losses </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> movements in currency rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE1C7DD" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="257743E6" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Currency risk / hedged share class:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
+        <w:t xml:space="preserve"> The currency hedging of the share class may not be fully effective and residual currency exposure may remain. The cost associated with hedging may impact performance and potential gains may be more limited than for unhedged share classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BD393D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="6B7486C0" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Derivatives risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Derivatives, which are financial instruments deriving their value from an underlying asset, may be used for investment purposes and/ or to manage the portfolio efficiently. A derivative may not perform as expected, may create losses greater than the cost of the derivative and may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3049855E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="7062566E" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Emerging markets &amp; frontier risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emerging markets, and especially frontier markets, generally carry greater political, legal, counterparty, operational and liquidity risk than developed markets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8E4770" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="079A9C58" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>High yield bond risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> High yield bonds (normally lower rated or unrated) generally carry greater market, credit and liquidity risk meaning greater uncertainty of returns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60574776" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="516CA27A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Interest rate risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund may lose value as a direct result of interest rate changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5D676A" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="4FA1F93D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Liquidity risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In difficult market conditions, the fund may not be able to sell a security for full value or at all. This could affect performance and could cause the fund to defer or suspend redemptions of its shares, meaning investors may not be able to have immediate access to their holdings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D55166B" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="13E3679D" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Market risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The value of investments can go up and down and an investor may not get back the amount initially invested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1449B03C" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="160AAC55" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Operational risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operational processes, including those related to the safekeeping of assets, may fail.  This may result in losses to the fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FAAB76" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3281F87F" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Performance risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment objectives express an intended result but there is no guarantee that such a result will be achieved. Depending on market conditions and the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>macro economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> environment, investment objectives may become more difficult to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5090BA83" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
+    <w:p w14:paraId="3F26DBC8" w14:textId="77777777" w:rsidR="00794888" w:rsidRPr="00970DD6" w:rsidRDefault="00794888" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sustainability risk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The fund has environmental and/or social characteristics. This means it may have limited exposure to some companies, industries or sectors and may forego certain investment opportunities, or dispose of certain holdings, that do not align with its sustainability criteria chosen by the investment manager. The fund may invest in companies that do not reflect the beliefs and values of any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>particular investor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B501BF7" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00310254" w:rsidRDefault="003911E6" w:rsidP="00310254">
+    <w:p w14:paraId="50CA519C" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00310254" w:rsidRDefault="003911E6" w:rsidP="00310254">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00310254" w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00310254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>dditional Disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4DAD8C" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00FE3D18" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
+    <w:p w14:paraId="7CA9B239" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00FE3D18" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE3D18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The disclosures below cover Schroders' proprietary sustainability tools, third-party index and data providers, and related EU regulatory requirements. Each disclosure applies only to the extent that the relevant tool output, index, data, ESG rating or content </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE3D18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>actually appears</w:t>
@@ -3147,243 +3138,241 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this material. Their inclusion is not intended as, and should not be read as, a sustainability-related claim or an indication that any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE3D18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>particular index</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FE3D18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or data source has been used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E078D07" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00EB7D56" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
+    <w:p w14:paraId="15272BC5" w14:textId="77777777" w:rsidR="00FE3D18" w:rsidRPr="00EB7D56" w:rsidRDefault="00FE3D18" w:rsidP="00FE3D18">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7D56">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+        <w:t xml:space="preserve">For EU/EEA readers: any ESG ratings within the meaning of Regulation (EU) 2024/3005 contained herein are issued by Schroder Investment Management (Europe) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A., 5, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Heienhaff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L-1736 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Senningerberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F36C6E" w:rsidRPr="00F36C6E">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Luxembourg</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB7D56">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Heienhaff</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, Luxembourg. For further information, please go to </w:t>
+        <w:t xml:space="preserve">. For further information, please go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00EB7D56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.schroders.com/en/global/individual/sustainability/sustainability-policies-disclosures-and-reports/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB7D56">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA3615" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="1AC6F02C" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SustainEx™</w:t>
       </w:r>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides an aggregate estimate of the social and environmental costs and benefits that an issuer may create. It does this by scoring the issuer against a list of indicators – scores may be positive (for example, when an issuer pays more than average living wages) or negative (for example, when an issuer emits carbon). The result is expressed as an aggregate score of the sustainability indicators for each issuer, specifically a notional percentage (positive or negative) of sales or GDP of the relevant underlying issuer. SustainEx™ utilises and is reliant on third party data (including third party estimates) as well as Schroders’ own modelling assumptions, and the outcome may differ from other sustainability tools and measures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB9BD17" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="5CF88606" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Where SustainEx™ relies on data and estimates produced by third parties, Schroders cannot and does not warrant the accuracy, completeness and adequacy of such third party data and estimates. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97DFB1" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="453A7D4E" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Like any model, SustainEx™ will evolve and develop over time as Schroders continues to assess, refine and add to the metrics and their relative contributions. Generating SustainEx™ scores involves an element of judgment and subjectivity across the different metrics chosen by Schroders, and accordingly Schroders does not accept any liability arising from any inaccuracy or omission in, or the use of or reliance on, SustainEx™ scores. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096D55F5" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="6FE5ED1A" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">As the model evolves, changes made to how metrics are applied may result in changes to the SustainEx™ score of any issuer and ultimately the overall fund/portfolio score. At the same time, of course, the issuer’s SustainEx™ performance might improve or deteriorate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42874483" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="62C6017E" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Schroders’ proprietary sustainability tools including SustainEx™ may not cover </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5C2B62" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="61343323" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONTEXT™</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
+        <w:t xml:space="preserve"> is a proprietary tool used by Schroders to support the analysis of companies’ and issuers’ management of the environmental, social and governance trends, challenges and opportunities that Schroders believes to be most relevant to that company’s or issuer’s industry. It provides access to a wide range of data sources chosen by Schroders. Any views or conclusions integrated into Schroders’ investment-decision making or research by fund managers or analysts through the use of CONTEXT™ will reflect their judgement of the sustainability of one or more aspects of the relevant company’s or issuer’s business model, rather than a systematic and data-driven score of the company or issuer in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF9279E" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="2A9AA2ED" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NatCapEx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -3535,213 +3524,199 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">™ may not cover </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fund/portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash and certain equivalent securities) are treated as neutral and are therefore not considered by our proprietary tools. Other types of assets such as equity indices and index derivatives may not be considered by our proprietary tools and in such case would be excluded from a product’s sustainability score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D71AA26" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="09693671" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ThemEx™ </w:t>
       </w:r>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">is part of Schroders’ suite of proprietary sustainability tools. ThemEx™ seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. Alignment is estimated systematically based on the company’s revenue from its underlying business activities. We draw on a range of data sources including data we have collected and aggregated ourselves. The model output estimates the degree to which business activities are positively or negatively aligned to super themes or the UN SDGs. Some business activities have complex and offsetting exposures which we aim to capture through alignment to multiple themes. Fertilisers, for instance, are positively aligned to reducing world hunger but this should be offset against the negative impacts on biodiversity. ThemEx™ will evolve and develop over time as Schroders continues to assess and refine the tool, including where applicable according to research and publications. As ThemEx™ is focused on revenue alignment from a company’s products and services, there is no alignment for operationally focused SDGs such as SDG 13 – Climate Action.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C992DCD" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="245A4673" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schroders’ proprietary tools, including ThemEx™, may not cover </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> a portfolio’s holdings from time to time, in which case Schroders may use a range of alternative methods to assess the relevant holding. In addition, certain types of assets (such as cash) are treated as neutral and are therefore not considered by our proprietary tools.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7EDB95" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="364D6280" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Overall net scores are generated based on the output of Schroders’ proprietary sustainability tool, ThemEx™, which seeks to measure the alignment of a company’s products and services to a range of sustainable investment themes, including Schroders’ Super Themes (Climate Change, Demographic Shifts, Natural Capital Management, Societal Change, Technological Innovation) and the United Nations’ Sustainable Development Goals. It does this by aggregating company scaled revenue exposure to business activities; the result is expressed as a notional percentage (positive or negative) of scaled revenue of the relevant underlying company. For example, a company with a ThemEx™ net score of +100% has revenue from products and services that are deemed completely positively aligned with one or more sustainable investment themes. Where revenue is aligned with multiple themes, to avoid revenue overstatement at the net level, the net alignment strength for a business activity is limited to 1. This means that if a company has full positive alignment with two or more themes for a business activity, the revenue exposure is only considered once at the net level but accounted for in both themes in a theme view. As such, SDG and super theme breakdown scores may not necessarily total to the overall net score. Additionally, as the UN SDGs are not identical to Schroders’ super themes, the overall SDG net score may not be the same as the overall theme net score in some cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBA88E5" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
+    <w:p w14:paraId="51C88F3B" w14:textId="77777777" w:rsidR="00716D6C" w:rsidRPr="00716D6C" w:rsidRDefault="00716D6C" w:rsidP="00716D6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716D6C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Schroders’ proprietary sustainability tools generate scores by using certain metrics and how scores are generated may change over time. Schroders’ proprietary sustainability tools may utilise and be reliant on third party data (including third party estimates) as well as our own modelling assumptions, and the outcome may differ from other sustainability tools and measures. Schroders seeks to ensure that such third party data and estimates are accurate, but Schroders cannot confirm the accuracy, completeness and adequacy of such third party data and estimates. Generating scores involves an element of judgment and subjectivity by Schroders, and, as Schroders’ proprietary sustainability tools evolve, changes made to how metrics are applied may result in changes to the score of any company. At the same time, of course, the company’s performance might improve or deteriorate. A company will be scored across applicable metrics and may score higher or lower on some metrics than on others. The scores are combined to provide an overall net score for the issuer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2281A6" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="162BB642" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>MSCI index:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: MSCI. The MSCI information may only be used for your internal use, may not be reproduced or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>redisseminated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
+        <w:t xml:space="preserve"> in any form and may not be used as a basis for or a component of any financial instruments or products or indices. None of the MSCI information is intended to constitute investment advice or a recommendation to make (or refrain from making) any kind of investment decision and may not be relied on as such. Historical data and analysis should not be taken as an indication or guarantee of any future performance analysis, forecast or prediction. The MSCI information is provided on an “as is” basis and the user of this information assumes the entire risk of any use made of this information. MSCI, each of its affiliates and each other person involved in or related to compiling, computing or creating any MSCI information (collectively, the “MSCI Parties”) expressly disclaims all warranties (including, without limitation, any warranties of originality, accuracy, completeness, timeliness, non-infringement, merchantability and fitness for a particular purpose) with respect to this information. Without limiting any of the foregoing, in no event shall any MSCI Party have any liability for any direct, indirect, special, incidental, punitive, consequential (including, without limitation, lost profits) or any other damages. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006A00E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.msci.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F75F9">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D48995" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="25FBC411" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FTSE index:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">LSEG is the administrator of certain indices and benchmarks as detailed at https://www.lseg.com/en/ftse-russell/benchmarks. No other information provided, displayed or contained in any LSEG service is made available for use as a benchmark, whether in relation to a financial instrument, financial contract or to measure the performance of an investment fund, or otherwise in a way that would require the relevant information to be administered by a benchmark administrator pursuant to the Benchmarks Regulation (the “Prohibited Use”). LSEG does not grant rights for you to access or use such information for the Prohibited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -3754,177 +3729,177 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you may breach the Benchmarks Regulation and/or any contract with LSEG if you do. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> you identify the Prohibited Use of information by any person, you must promptly notify LSEG and provide such details as we may reasonably request to ensure the cessation of the Prohibited Use, where appropriate. Notwithstanding the foregoing, where you have entered into a direct license with a third-party provider which permits the Prohibited Use with respect to such third party provider’s information, you are solely responsible for compliance with Benchmarks Regulation and LSEG shall have no liability or responsibility for any loss or damages that arise from or in connection with the Prohibited Use. LSEG and its affiliates do not warrant that any information is provided in compliance with the Benchmarks Regulation and accept no liability and have no responsibility for any loss or damages that arise from or in connection with the Prohibited Use of the information. “Benchmarks Regulation” means, in respect of the EEA, EU Regulation 2016/1011, in respect of UK, UK benchmarks regulation and in respect of another country, the equivalent legislation. If you are in any doubt about the meaning of the Prohibited Use or your obligations under the Benchmarks Regulation, you should seek professional advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AEEF86" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="469D7B98" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>JP Morgan index</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: Information has been obtained from sources believed to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>reliable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> but J.P. Morgan does not warrant its completeness or accuracy. The index is used with permission. The index may not be copied, used or distributed without J.P. Morgan's prior written approval. Copyright 2014, J.P. Morgan Chase &amp; Co. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327ABB8" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="229B51A2" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">©Morningstar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. All Rights Reserved. The information contained herein: (1) is proprietary to Morningstar and/or its content providers; (2) may not be copied or distributed; and (3) is not warranted to be accurate, complete or timely. Neither Morningstar nor its content providers are responsible for any damages or losses arising from any use of this information. Past performance is no guarantee of future results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F3629F" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="3B977E68" w14:textId="77777777" w:rsidR="003911E6" w:rsidRPr="00067C96" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasdaq, Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">All Rights Reserved. The information, data, analysis and Information contained herein (i) include the proprietary information of Nasdaq, Inc. and applicable Nasdaq Market, (ii) are subject to applicable Nasdaq Requirements (http://nasdaqtrader.com/Trader.aspx?id=GDP_Ops); (iii) may not be copied or further disseminated except as specifically authorized by Nasdaq, (iv) do not constitute investment advice, (v) are provided solely for informational purposes and (vi) Nasdaq makes no </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>warranties including that the information is complete, accurate or timely. Nasdaq and Nasdaq Market bear no liability with respect to the data, analysis and Information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1B511E" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
+    <w:p w14:paraId="3DD92B5B" w14:textId="77777777" w:rsidR="003911E6" w:rsidRDefault="003911E6" w:rsidP="003911E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S&amp;P indices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The S&amp;P 500 is a product of S&amp;P Dow Jones Indices LLC, its affiliates and/or their third party licensors (“SPDJI”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
@@ -3937,146 +3912,146 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been licensed for use by Schroders. S&amp;P® is a registered trademark of Standard &amp; Poor’s Financial Services LLC (“S&amp;P”); Dow Jones® is a registered trademark of Dow Jones Trademark Holdings LLC (“Dow Jones”</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00067C96">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> these trademarks have been licensed for use by SPDJI and sublicensed for certain purposes by Schroders. Schroders is not sponsored, endorsed, sold or promoted by SPDJI, Dow Jones, S&amp;P, their respective affiliates or their third party licensors and none of such parties make any representation regarding the advisability of investing in such product(s) nor do they have any liability for any errors, omissions, or interruptions of the S&amp;P 500.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4203C058" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="003911E6" w:rsidRDefault="00953023" w:rsidP="00D65237">
+    <w:p w14:paraId="4F611827" w14:textId="77777777" w:rsidR="00953023" w:rsidRPr="003911E6" w:rsidRDefault="00953023" w:rsidP="00D65237">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003911E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Important </w:t>
       </w:r>
       <w:r w:rsidR="001D2095" w:rsidRPr="003911E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="003911E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F6BEA5" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="0087273E" w:rsidRDefault="00A62EF4" w:rsidP="0087273E">
+    <w:p w14:paraId="5AE85EB1" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="0087273E" w:rsidRDefault="00EB2CB4" w:rsidP="0087273E">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E267E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For EEA and UK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000155C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Marketing material for Professional Clients only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FC8F24" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="1F8593EE" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nothing in this document should be construed as advice and is therefore not a recommendation to buy or sell shares. An investment in Schroder International Selection Fund (the "Company") entails risks, which are fully described in the prospectus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0C31B0" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
+    <w:p w14:paraId="6288CCF4" w14:textId="77777777" w:rsidR="00113154" w:rsidRPr="00113154" w:rsidRDefault="00953023" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Subscriptions for shares of the Company can only be made on the basis of its latest Key Information Document (the “KID”) and prospectus, together with the latest audited annual report (and subsequent unaudited semi-annual report, if published), copies of which can be obtained, free of charge, from Schroder Investment Management (Europe) S.A. An investment concerns the acquisition of shares in the Company, and not the underlying assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADB366D" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+    <w:p w14:paraId="352B8F06" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00113154" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is a Luxembourg-based Société </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>d'Investissement</w:t>
@@ -4087,587 +4062,645 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Capital Variable (SICAV), established for an unlimited period and coordinated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the European regulations and meets the criteria for Undertakings for Collective Investment in Transferable Securities (UCITS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C3FFCA" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
+    <w:p w14:paraId="631A9F9C" w14:textId="77777777" w:rsidR="00EB7D61" w:rsidRPr="00EB7D61" w:rsidRDefault="00EB7D61" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">The KIIDs are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of KIIDs in the </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD705D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>KIDs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available in Bulgarian, Czech, Danish, Dutch, English, French, Finnish, German, Greek, Hungarian, Icelandic, Latvian, Lithuanian, Norwegian, Polish, Portuguese, Romanian, Slovakian, Spanish and Swedish, and the prospectus are available in English, Flemish, French, German, Spanish, free of charge at www.eifs.lu/schroders. The availability of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD705D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>KIDs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113154">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>aforementioned languages</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00113154">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to the registration of the fund in the respective jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6838BC86" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
+    <w:p w14:paraId="0F6A19FD" w14:textId="77777777" w:rsidR="00A5681A" w:rsidRPr="00A5681A" w:rsidRDefault="00A5681A" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For Middle East, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document is intended only for professional investors who may receive it in compliance with applicable laws and regulations. This document is not intended for any professional investors in any jurisdiction where it is not permitted in accordance with applicable laws or regulations. Professional investors are as defined by laws and regulations applicable in each jurisdiction and may be defined as sophisticated investors. This document is not intended to be a financial promotion. Distributed by Schroder Investment Management Limited, located in Office 506, Level 5, Precinct Building 5, Dubai International Financial Centre, PO Box 506612 Dubai, United Arab Emirates. Regulated by the Dubai Financial Services Authority. This document is not subject to any form of approval by the DFSA. Accordingly, the DFSA has not approved any associated documents nor taken any steps to verify the information and has no responsibility for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A56035" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="7473AB1D" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice to investors in United Arab Emirates, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> document, and the information contained herein, does not constitute, and is not intended to constitute, a public offer of securities to the retail investors in the UAE and accordingly should not be construed as such. No regulatory authority in the UAE has any responsibility for reviewing or verifying this prospectus or any other documents in connection with the promotion of this fund. Accordingly, no regulatory authority in the UAE has approved the prospectus or any other associated documents, nor taken any steps to verify the information set out herein, and therefore no regulatory authority in the UAE has any responsibility for the same. The interests in the fund(s) (“Interests”) mentioned in the document may be illiquid and/or subject to restrictions on their resale. Prospective purchasers should conduct their own due diligence on the Interests. Anyone not understanding the contents of this document should consult an authorised financial adviser. Distributed by Schroder Investment Management Limited (Dubai Branch), located on Level 5, Office 506, Precinct Building 5, Dubai International Financial Centre, PO Box 506612, Dubai, United Arab Emirates and regulated by the Dubai Financial Services Authority (DFSA) and entered on the DFSA register under Firm Reference Number: F000513. This document is not subject to any form of regulation or approval by the DFSA. The DFSA has no responsibility for reviewing or verifying any document in connection with the contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A68B0F0" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="14787E2F" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice to investors in Switzerland, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Notice to investors in Bermuda, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund is registered as an Overseas Fund with the Bermuda Monetary Authority (the “BMA”).  Overseas Funds are not subject to the BMA’s supervision and regulation, and registration as an Overseas Fund does not indicate that the BMA has approved or disapproved of the fund’s shares.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D58BF4D" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="6D8D9448" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice to investors in Switzerland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Marketing material for Qualified Investors and Professional Clients Only. Schroder Investment Management (Switzerland) AG is the Swiss representative (Swiss Representative) and Schroder &amp; Co Bank AG is the paying agent in Switzerland of the Luxembourg domiciled Schroder International Selection Fund. The prospectus for Switzerland, the key information documents, the articles of association and the annual and semi-annual reports may be obtained free of charge from the Swiss Representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7E8BBC" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="266"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice to investors in Spain, </w:t>
       </w:r>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is registered in the Administrative Register of Foreign Collective Investment Institutions marketed in Spain of the National Securities Market Commission (CNMV), with the number 135. Its depository is J.P. Morgan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its management company is Schroder Investment Management (Europe) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S.A..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Company is a UCITS registered in Luxembourg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AFDE30" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="70C3959E" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice to investors in the UK, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prospectus and KIIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements. The fund is authorised overseas and recognised in the UK under the Overseas Fund Regime. The UK Financial Ombudsman Service is unlikely to be able to consider complaints relating to this fund, its operator, or its depositary. Any claims for losses relating to the operator or depositary of the fund are unlikely to be covered by the UK Financial Services Compensation Scheme. Prospective investors should consider seeking independent financial advice and review the fund prospectus before making an investment decision.</w:t>
+        <w:t xml:space="preserve"> prospectus and KIDs are available in English at https://www.schroders.com/en-gb/uk/individual/fund-centre/. This product is based overseas and is not subject to UK sustainable investment labelling and disclosure requirements. The fund is authorised overseas and recognised in the UK under the Overseas Fund Regime. The UK Financial Ombudsman Service is unlikely to be able to consider complaints relating to this fund, its operator, or its depositary. Any claims for losses relating to the operator or depositary of the fund are unlikely to be covered by the UK Financial Services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953023">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Compensation Scheme. Prospective investors should consider seeking independent financial advice and review the fund prospectus before making an investment decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EBC2F7" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
+    <w:p w14:paraId="1A4FC503" w14:textId="77777777" w:rsidR="00AE2251" w:rsidRPr="00953023" w:rsidRDefault="00B73084" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notice to investors in Italy, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00953023">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prospectus and KIIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
+        <w:t xml:space="preserve"> prospectus and KIDs are available in Italian, free of charge, from Schroder Investment Management (Europe) S.A., Via Manzoni 5, 20121 Milan and from our distributors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A323F2" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="0145CC40" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The fund has environmental and/or social characteristics within the meaning of Article 8 of Regulation (EU) 2019/2088 on Sustainability-related Disclosures in the Financial Services Sector (the “SFDR”). For information on sustainability-related aspects of this fund please go to https://www.schroders.com/en/global/individual/all-eu-sites/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA6C6D1" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="6DB963A7" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any reference to regions/ countries/ sectors/ stocks/ securities is for illustrative purposes only and not a recommendation to buy or sell any financial instruments or adopt a specific investment strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122619D8" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
+    <w:p w14:paraId="7C30E48B" w14:textId="77777777" w:rsidR="00194907" w:rsidRPr="00A23F93" w:rsidRDefault="00310EDC" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders may decide to cease the distribution of any fund(s) in any EEA country at any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> but we will publish our intention to do so on our website, in line with applicable regulatory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA25BF" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+    <w:p w14:paraId="7ABC9D02" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4080"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00970DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Past Performance is not a guide to future performance and may not be repeated. The value of investments and the income from them may go down as well as up and investors may not get back the amounts originally invested. Exchange rate changes may cause the value of investments to fall as well as rise.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3246E5A8" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
+    <w:p w14:paraId="30E040F3" w14:textId="77777777" w:rsidR="00C83FDE" w:rsidRDefault="00C83FDE" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Performance data does not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> any commissions and costs, if any, charged when units or shares of any fund, as applicable, are issued and redeemed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E52CA1" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="2628816C" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schroders has expressed its own views and opinions in this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and these may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EE0B15" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="7AF9C939" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The information contained herein is believed to be reliable. Where third-party data is referenced, it remains subject to the rights of the respective provider and must not be reproduced or used without prior consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352C025D" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="5BA98A5D" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This material may contain "forward-looking" information, such as forecasts or projections. Any forecasts stated in this material are not guaranteed and are provided for information purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74638C8A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="122DF8F7" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Communications with Schroder’s representatives may be recorded for regulatory and monitoring purposes. Schroders will be a data controller in respect of your personal data. For information on how Schroders might process your personal data, please view our Privacy Policy available at https://www.schroders.com/en/global/individual/footer/privacy-statement/ or on request should you not have access to this webpage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A137369" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="08B4D3C8" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of investor rights may be obtained in Bulgarian, Czech, Dutch, English, French, German, Greek, Hungarian, Italian, Polish, Portuguese, Slovakian, Spanish and Swedish from https://www.schroders.com/en/global/individual/summary-of-investor-rights/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473F3E90" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
+    <w:p w14:paraId="1C2D4E0A" w14:textId="77777777" w:rsidR="00970DD6" w:rsidRDefault="00970DD6" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Any third party data including MSCI data is owned or licensed by the data provider and may not be reproduced or extracted and used for any other purpose without the data provider's consent. Third party data is provided without any warranties of any kind. The data provider and issuer of the document shall have no liability in connection with the third party data. The terms of the third party’s specific disclaimers, if any, are set forth in the Important Information section at www.schroders.com.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Issued by Schroder Investment Management (Europe) S.A., 5 </w:t>
+        <w:t xml:space="preserve">Issued by Schroder Investment Management (Europe) S.A., 5, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Heienhaff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, L-1736 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Senningerberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, Luxembourg. Registration No B 37.799. </w:t>
+        <w:t>, Luxembourg. Registration No B 37.799.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BBBA32" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="111799D2" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Distributed in Switzerland by Schroder Investment Management (Switzerland) AG, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Talstrasse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 11, CH-8001 Zurich, Switzerland, a fund management company authorised and supervised by the Swiss Financial Market Supervisory Authority FINMA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Laupenstrasse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 27, CH-3003 Bern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E30CC6" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="5174CC01" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Spain by Schroder Investment Management (Europe) S.A., Spanish branch, a foreign management company, registered in the EEA investment firm register with the National Market Commission of Securities (CNMV) with the number 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386DBE1B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="08C31D7B" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in the UK by Schroder Investment Management Ltd, 1 London Wall Place, London EC2Y 5AU. Registration No 1893220 England. Authorised and regulated by the Financial Conduct Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6522D1CC" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
+    <w:p w14:paraId="404EA65D" w14:textId="77777777" w:rsidR="00194907" w:rsidRDefault="00DB6B18" w:rsidP="007B5A24">
       <w:pPr>
         <w:pStyle w:val="Disclaimertext"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Distributed in Portugal by Schroder Investment Management (Europe), S.A., registered with the Portuguese Securities Market Commission (CMVM) under the Freedom to Provide Services and with a branch in Spain, registered with the National Securities Market Commission (CNMV) of Investment Services Companies of the European Economic Area with a branch in Spain under number 20.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00194907" w:rsidSect="007943EA">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="624" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="330FA26F" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="0370332D" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D75CD4" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="433DD6DE" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="0267F994" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="69DE4707" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="0F57D474" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="377E28C1" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="7DEE39F1" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71130B3E" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="0F1874B9" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A33653" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D45E947" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="38429B19" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="6E44E944" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="64B5D814" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="2F2F5334" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="4597C6DC" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DD421A8" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="3310AECE" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4712,196 +4745,196 @@
     <w:panose1 w:val="020B0A04020101010102"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34FA03F2" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED7C251" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="007943EA">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4565"/>
       <w:gridCol w:w="5262"/>
       <w:gridCol w:w="377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="295DCE48" w14:textId="77777777" w:rsidTr="00F13ACE">
+    <w:tr w:rsidR="00626DB0" w:rsidRPr="00A23F93" w14:paraId="228CDD5A" w14:textId="77777777" w:rsidTr="00F13ACE">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76761E46" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
+        <w:p w14:paraId="4646880C" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="005F7F3D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5117" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2C744896" w14:textId="3DDDA1B6" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
+        <w:p w14:paraId="1ADE2069" w14:textId="598A2557" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="007C6C31" w:rsidP="002C423C">
           <w:pPr>
             <w:pStyle w:val="Prussiannavyfootertextright"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Schroder ISF* </w:t>
           </w:r>
-          <w:r w:rsidR="005A0430">
+          <w:r w:rsidR="00C96DBF">
             <w:t>EURO</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Credit Conviction Short Duration</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="04115E5D" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
+        <w:p w14:paraId="568E0CC6" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="0095184E">
           <w:pPr>
             <w:pStyle w:val="PageNumber1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A23F93">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0EBF785A" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
+  <w:p w14:paraId="11147BDF" w14:textId="77777777" w:rsidR="00626DB0" w:rsidRPr="00A23F93" w:rsidRDefault="00626DB0" w:rsidP="00903816">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D707F7E" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2218107D" w14:textId="77777777" w:rsidR="00B66C15" w:rsidRDefault="00B66C15" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r>
       <w:t>*Schroder International Selection Fund is referred to as Schroder ISF throughout.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FD7F11E" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
+  <w:p w14:paraId="103D40C3" w14:textId="77777777" w:rsidR="00B5080A" w:rsidRPr="00B66C15" w:rsidRDefault="00634810" w:rsidP="00B66C15">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="631374FB" wp14:editId="5A5FD0C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5478780</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10188575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1536700" cy="287655"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -4934,75 +4967,75 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E6CB51C" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="005B67EA">
+    <w:p w14:paraId="39043AF6" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4" w:rsidP="005B67EA">
       <w:r w:rsidRPr="00A23F93">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D965D7D" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4" w:rsidP="00EC4E49">
+    <w:p w14:paraId="070FE0D1" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4" w:rsidP="00EC4E49">
       <w:r w:rsidRPr="00A23F93">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8D4EE3" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="0730688D" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22C6018A" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
-    <w:p w14:paraId="2135D949" w14:textId="77777777" w:rsidR="00A62EF4" w:rsidRPr="00A23F93" w:rsidRDefault="00A62EF4"/>
+    <w:p w14:paraId="78179526" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
+    <w:p w14:paraId="3BC1D721" w14:textId="77777777" w:rsidR="00EB2CB4" w:rsidRPr="00A23F93" w:rsidRDefault="00EB2CB4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC642CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0644BD0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7398,160 +7431,164 @@
     <w:rsid w:val="003E45EC"/>
     <w:rsid w:val="003E5316"/>
     <w:rsid w:val="003E56A5"/>
     <w:rsid w:val="003F0B25"/>
     <w:rsid w:val="003F1A9B"/>
     <w:rsid w:val="003F1ABE"/>
     <w:rsid w:val="003F25ED"/>
     <w:rsid w:val="003F405E"/>
     <w:rsid w:val="003F4E45"/>
     <w:rsid w:val="003F6499"/>
     <w:rsid w:val="0040156E"/>
     <w:rsid w:val="0040443A"/>
     <w:rsid w:val="00405DA7"/>
     <w:rsid w:val="0040615F"/>
     <w:rsid w:val="00407890"/>
     <w:rsid w:val="00407D1A"/>
     <w:rsid w:val="004100B8"/>
     <w:rsid w:val="004115DF"/>
     <w:rsid w:val="00412401"/>
     <w:rsid w:val="004133D0"/>
     <w:rsid w:val="00413AF5"/>
     <w:rsid w:val="00413B9F"/>
     <w:rsid w:val="00413DA9"/>
     <w:rsid w:val="00416889"/>
     <w:rsid w:val="004177C8"/>
+    <w:rsid w:val="0041794C"/>
     <w:rsid w:val="00422A46"/>
     <w:rsid w:val="0042320E"/>
     <w:rsid w:val="00423642"/>
     <w:rsid w:val="004251C1"/>
     <w:rsid w:val="0042739D"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00427BCC"/>
     <w:rsid w:val="0043145B"/>
     <w:rsid w:val="00432580"/>
     <w:rsid w:val="00433FCA"/>
     <w:rsid w:val="0043538C"/>
     <w:rsid w:val="00435A0E"/>
     <w:rsid w:val="00435FF3"/>
     <w:rsid w:val="00443C1A"/>
     <w:rsid w:val="00443FAB"/>
     <w:rsid w:val="004446F0"/>
     <w:rsid w:val="0044478A"/>
     <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00444DA7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="0044611F"/>
     <w:rsid w:val="0044612A"/>
     <w:rsid w:val="00446F6F"/>
     <w:rsid w:val="00451346"/>
     <w:rsid w:val="00451A84"/>
     <w:rsid w:val="00453DFC"/>
     <w:rsid w:val="004551B7"/>
     <w:rsid w:val="00455435"/>
     <w:rsid w:val="00456415"/>
     <w:rsid w:val="004569C9"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="004622D1"/>
     <w:rsid w:val="00463AC1"/>
     <w:rsid w:val="0046623B"/>
     <w:rsid w:val="0046649D"/>
     <w:rsid w:val="004673B1"/>
+    <w:rsid w:val="0047003D"/>
     <w:rsid w:val="0047034D"/>
     <w:rsid w:val="00470B35"/>
     <w:rsid w:val="004712F2"/>
     <w:rsid w:val="00471939"/>
     <w:rsid w:val="00473CC3"/>
     <w:rsid w:val="00473F3E"/>
     <w:rsid w:val="00474F85"/>
     <w:rsid w:val="00476859"/>
     <w:rsid w:val="004807FD"/>
     <w:rsid w:val="00480AAA"/>
     <w:rsid w:val="00481E15"/>
     <w:rsid w:val="00485F32"/>
     <w:rsid w:val="004871BA"/>
     <w:rsid w:val="00491C31"/>
     <w:rsid w:val="0049385B"/>
     <w:rsid w:val="00494198"/>
     <w:rsid w:val="0049474E"/>
     <w:rsid w:val="004948DA"/>
     <w:rsid w:val="004955C8"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004977F0"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A2662"/>
     <w:rsid w:val="004A67AA"/>
     <w:rsid w:val="004A6834"/>
     <w:rsid w:val="004B1226"/>
     <w:rsid w:val="004B143B"/>
     <w:rsid w:val="004B1676"/>
     <w:rsid w:val="004B3749"/>
     <w:rsid w:val="004B375F"/>
     <w:rsid w:val="004C1E60"/>
     <w:rsid w:val="004C4B9D"/>
     <w:rsid w:val="004C4C33"/>
     <w:rsid w:val="004D05CE"/>
     <w:rsid w:val="004D14FE"/>
     <w:rsid w:val="004D2334"/>
     <w:rsid w:val="004D385C"/>
     <w:rsid w:val="004E32DC"/>
     <w:rsid w:val="004E4F03"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E6F9A"/>
+    <w:rsid w:val="004E720C"/>
     <w:rsid w:val="004F107E"/>
     <w:rsid w:val="004F2310"/>
     <w:rsid w:val="004F27AE"/>
     <w:rsid w:val="004F3396"/>
     <w:rsid w:val="004F3462"/>
     <w:rsid w:val="004F3C71"/>
     <w:rsid w:val="004F4526"/>
     <w:rsid w:val="004F6427"/>
     <w:rsid w:val="004F6F5D"/>
     <w:rsid w:val="004F789D"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="00501DC3"/>
     <w:rsid w:val="0050337D"/>
     <w:rsid w:val="00503F3F"/>
     <w:rsid w:val="0050420A"/>
     <w:rsid w:val="00505BB8"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="005076C4"/>
     <w:rsid w:val="005126D5"/>
     <w:rsid w:val="00514378"/>
     <w:rsid w:val="00514984"/>
     <w:rsid w:val="005174BE"/>
     <w:rsid w:val="00521549"/>
     <w:rsid w:val="00521F4F"/>
     <w:rsid w:val="005234AF"/>
     <w:rsid w:val="0052404E"/>
     <w:rsid w:val="005245EE"/>
     <w:rsid w:val="0052461F"/>
     <w:rsid w:val="005279E3"/>
     <w:rsid w:val="00530359"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="005324B8"/>
+    <w:rsid w:val="00533297"/>
     <w:rsid w:val="005348FB"/>
     <w:rsid w:val="00535651"/>
     <w:rsid w:val="00535994"/>
     <w:rsid w:val="00535FD1"/>
     <w:rsid w:val="005366B0"/>
     <w:rsid w:val="005374AD"/>
     <w:rsid w:val="0053778E"/>
     <w:rsid w:val="00540DC6"/>
     <w:rsid w:val="00542D8E"/>
     <w:rsid w:val="00543888"/>
     <w:rsid w:val="005439D4"/>
     <w:rsid w:val="00543CFC"/>
     <w:rsid w:val="005464F6"/>
     <w:rsid w:val="00546540"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="0055247C"/>
     <w:rsid w:val="00552B1C"/>
     <w:rsid w:val="005535B6"/>
     <w:rsid w:val="0055393B"/>
     <w:rsid w:val="00553AA1"/>
     <w:rsid w:val="0055431D"/>
     <w:rsid w:val="005546BE"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="00557AA4"/>
@@ -7569,51 +7606,50 @@
     <w:rsid w:val="00573E6C"/>
     <w:rsid w:val="005740BC"/>
     <w:rsid w:val="00574DA7"/>
     <w:rsid w:val="00574FC8"/>
     <w:rsid w:val="00576E76"/>
     <w:rsid w:val="00577226"/>
     <w:rsid w:val="0057770F"/>
     <w:rsid w:val="00577762"/>
     <w:rsid w:val="0058124A"/>
     <w:rsid w:val="005814AE"/>
     <w:rsid w:val="005842C2"/>
     <w:rsid w:val="005844EE"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="005874A8"/>
     <w:rsid w:val="00590BE3"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="005914B3"/>
     <w:rsid w:val="00592184"/>
     <w:rsid w:val="00594CE9"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="0059592F"/>
     <w:rsid w:val="00595B72"/>
     <w:rsid w:val="005969EA"/>
     <w:rsid w:val="00596AF4"/>
-    <w:rsid w:val="005A0430"/>
     <w:rsid w:val="005A1002"/>
     <w:rsid w:val="005A1AC5"/>
     <w:rsid w:val="005A2E6C"/>
     <w:rsid w:val="005A4B5A"/>
     <w:rsid w:val="005A4D23"/>
     <w:rsid w:val="005A7F7A"/>
     <w:rsid w:val="005A7F9A"/>
     <w:rsid w:val="005B0158"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B11F1"/>
     <w:rsid w:val="005B1449"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B2A9E"/>
     <w:rsid w:val="005B4438"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B641C"/>
     <w:rsid w:val="005B67EA"/>
     <w:rsid w:val="005B6939"/>
     <w:rsid w:val="005C0F02"/>
     <w:rsid w:val="005C1693"/>
     <w:rsid w:val="005C3571"/>
     <w:rsid w:val="005C5FDA"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7609"/>
@@ -7688,51 +7724,50 @@
     <w:rsid w:val="00652F60"/>
     <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="0065793A"/>
     <w:rsid w:val="006608F0"/>
     <w:rsid w:val="00661505"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00661F14"/>
     <w:rsid w:val="006621DD"/>
     <w:rsid w:val="00662F2C"/>
     <w:rsid w:val="006634DB"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="00666F49"/>
     <w:rsid w:val="00667E95"/>
     <w:rsid w:val="006707C9"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00672110"/>
     <w:rsid w:val="00672B1D"/>
     <w:rsid w:val="006762A6"/>
     <w:rsid w:val="00676723"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="00680AA3"/>
     <w:rsid w:val="00683B1E"/>
     <w:rsid w:val="0068597C"/>
     <w:rsid w:val="0068750F"/>
     <w:rsid w:val="00687A64"/>
-    <w:rsid w:val="0069002E"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00691A2A"/>
     <w:rsid w:val="00691B79"/>
     <w:rsid w:val="00691DC6"/>
     <w:rsid w:val="00694034"/>
     <w:rsid w:val="00695132"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="0069712B"/>
     <w:rsid w:val="0069775F"/>
     <w:rsid w:val="00697D5C"/>
     <w:rsid w:val="006A6AA6"/>
     <w:rsid w:val="006A7E51"/>
     <w:rsid w:val="006A7E87"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006B2A9F"/>
     <w:rsid w:val="006B3A65"/>
     <w:rsid w:val="006B3B46"/>
     <w:rsid w:val="006B4E07"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B6710"/>
     <w:rsid w:val="006B7195"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C10EB"/>
     <w:rsid w:val="006C2BB6"/>
@@ -7777,74 +7812,76 @@
     <w:rsid w:val="00706971"/>
     <w:rsid w:val="00707C44"/>
     <w:rsid w:val="00710887"/>
     <w:rsid w:val="00712337"/>
     <w:rsid w:val="00712E65"/>
     <w:rsid w:val="00713B89"/>
     <w:rsid w:val="0071483A"/>
     <w:rsid w:val="00715694"/>
     <w:rsid w:val="00716D6C"/>
     <w:rsid w:val="00717834"/>
     <w:rsid w:val="007218AB"/>
     <w:rsid w:val="00722A4D"/>
     <w:rsid w:val="007235E9"/>
     <w:rsid w:val="00724BD4"/>
     <w:rsid w:val="00724E01"/>
     <w:rsid w:val="007263C8"/>
     <w:rsid w:val="00727041"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007325F1"/>
     <w:rsid w:val="0073284C"/>
     <w:rsid w:val="0073483F"/>
     <w:rsid w:val="00735228"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="0073730E"/>
+    <w:rsid w:val="00740F57"/>
     <w:rsid w:val="0074374B"/>
     <w:rsid w:val="00744990"/>
     <w:rsid w:val="00745893"/>
     <w:rsid w:val="00745DE0"/>
     <w:rsid w:val="00746335"/>
     <w:rsid w:val="007463F9"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00751579"/>
     <w:rsid w:val="00753011"/>
     <w:rsid w:val="007531FD"/>
     <w:rsid w:val="00754699"/>
     <w:rsid w:val="00754942"/>
     <w:rsid w:val="00754EBF"/>
     <w:rsid w:val="00755B42"/>
     <w:rsid w:val="00755F37"/>
     <w:rsid w:val="00756D59"/>
     <w:rsid w:val="00757259"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="00760F63"/>
     <w:rsid w:val="007612C8"/>
     <w:rsid w:val="00761BE9"/>
     <w:rsid w:val="00762489"/>
     <w:rsid w:val="0076391F"/>
     <w:rsid w:val="00765F25"/>
+    <w:rsid w:val="00767239"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="00770CFE"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="00771286"/>
     <w:rsid w:val="007761FC"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00780734"/>
     <w:rsid w:val="007807F1"/>
     <w:rsid w:val="007811D0"/>
     <w:rsid w:val="0078174E"/>
     <w:rsid w:val="00781FD6"/>
     <w:rsid w:val="00783798"/>
     <w:rsid w:val="00784235"/>
     <w:rsid w:val="00785C58"/>
     <w:rsid w:val="007869B0"/>
     <w:rsid w:val="00786D47"/>
     <w:rsid w:val="00787DC4"/>
     <w:rsid w:val="00793719"/>
     <w:rsid w:val="00793D51"/>
     <w:rsid w:val="007942C0"/>
     <w:rsid w:val="007943EA"/>
     <w:rsid w:val="00794888"/>
     <w:rsid w:val="00794C19"/>
     <w:rsid w:val="00795E65"/>
     <w:rsid w:val="007A03DE"/>
@@ -8146,51 +8183,50 @@
     <w:rsid w:val="00A251B7"/>
     <w:rsid w:val="00A25B25"/>
     <w:rsid w:val="00A2616D"/>
     <w:rsid w:val="00A262B2"/>
     <w:rsid w:val="00A30088"/>
     <w:rsid w:val="00A317E9"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A33820"/>
     <w:rsid w:val="00A356F6"/>
     <w:rsid w:val="00A36976"/>
     <w:rsid w:val="00A41FFD"/>
     <w:rsid w:val="00A44181"/>
     <w:rsid w:val="00A449A7"/>
     <w:rsid w:val="00A47E88"/>
     <w:rsid w:val="00A50537"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A51ED5"/>
     <w:rsid w:val="00A523CA"/>
     <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A54938"/>
     <w:rsid w:val="00A55FF4"/>
     <w:rsid w:val="00A5681A"/>
     <w:rsid w:val="00A609E2"/>
     <w:rsid w:val="00A61B3D"/>
     <w:rsid w:val="00A62B2F"/>
-    <w:rsid w:val="00A62EF4"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00A66263"/>
     <w:rsid w:val="00A6634C"/>
     <w:rsid w:val="00A66A58"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70BFD"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A716DA"/>
     <w:rsid w:val="00A71907"/>
     <w:rsid w:val="00A7262E"/>
     <w:rsid w:val="00A7652F"/>
     <w:rsid w:val="00A77602"/>
     <w:rsid w:val="00A77C37"/>
     <w:rsid w:val="00A80D19"/>
     <w:rsid w:val="00A82822"/>
     <w:rsid w:val="00A86D97"/>
     <w:rsid w:val="00A87E4C"/>
     <w:rsid w:val="00A9058B"/>
     <w:rsid w:val="00A91845"/>
     <w:rsid w:val="00A91B4B"/>
     <w:rsid w:val="00A91EC8"/>
     <w:rsid w:val="00A920BE"/>
     <w:rsid w:val="00A94ECB"/>
     <w:rsid w:val="00A96FE1"/>
@@ -8249,183 +8285,186 @@
     <w:rsid w:val="00B01CC3"/>
     <w:rsid w:val="00B025D8"/>
     <w:rsid w:val="00B02749"/>
     <w:rsid w:val="00B03BD1"/>
     <w:rsid w:val="00B04AD1"/>
     <w:rsid w:val="00B06B2A"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B11772"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B12151"/>
     <w:rsid w:val="00B121FB"/>
     <w:rsid w:val="00B13651"/>
     <w:rsid w:val="00B1443A"/>
     <w:rsid w:val="00B1593F"/>
     <w:rsid w:val="00B16740"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B16E96"/>
     <w:rsid w:val="00B22CFF"/>
     <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24CF1"/>
     <w:rsid w:val="00B2607A"/>
     <w:rsid w:val="00B26CAD"/>
     <w:rsid w:val="00B27E57"/>
     <w:rsid w:val="00B301FF"/>
+    <w:rsid w:val="00B302E5"/>
     <w:rsid w:val="00B309FB"/>
     <w:rsid w:val="00B31E29"/>
     <w:rsid w:val="00B32FA0"/>
     <w:rsid w:val="00B3340A"/>
     <w:rsid w:val="00B338EF"/>
     <w:rsid w:val="00B358A4"/>
     <w:rsid w:val="00B35BC9"/>
     <w:rsid w:val="00B36BF7"/>
     <w:rsid w:val="00B37371"/>
     <w:rsid w:val="00B405C5"/>
     <w:rsid w:val="00B406D3"/>
     <w:rsid w:val="00B40DE7"/>
     <w:rsid w:val="00B41F89"/>
     <w:rsid w:val="00B42AD8"/>
     <w:rsid w:val="00B42CF6"/>
     <w:rsid w:val="00B435E4"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B455A9"/>
     <w:rsid w:val="00B45F67"/>
     <w:rsid w:val="00B460EB"/>
     <w:rsid w:val="00B469B0"/>
     <w:rsid w:val="00B47390"/>
     <w:rsid w:val="00B47994"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B51BAC"/>
     <w:rsid w:val="00B530CB"/>
     <w:rsid w:val="00B53541"/>
     <w:rsid w:val="00B53750"/>
     <w:rsid w:val="00B54F4E"/>
     <w:rsid w:val="00B55812"/>
     <w:rsid w:val="00B55DE5"/>
     <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B618E2"/>
     <w:rsid w:val="00B66C15"/>
     <w:rsid w:val="00B6733A"/>
     <w:rsid w:val="00B70EDE"/>
     <w:rsid w:val="00B7198C"/>
     <w:rsid w:val="00B7273A"/>
     <w:rsid w:val="00B73084"/>
     <w:rsid w:val="00B74140"/>
     <w:rsid w:val="00B747C7"/>
     <w:rsid w:val="00B74E0D"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77D2C"/>
     <w:rsid w:val="00B77E40"/>
     <w:rsid w:val="00B80098"/>
+    <w:rsid w:val="00B82AEA"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B84AFB"/>
     <w:rsid w:val="00B84E47"/>
     <w:rsid w:val="00B8670C"/>
     <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92BAA"/>
     <w:rsid w:val="00B92CFF"/>
     <w:rsid w:val="00B93860"/>
     <w:rsid w:val="00B9419F"/>
     <w:rsid w:val="00B94267"/>
     <w:rsid w:val="00B96DC9"/>
     <w:rsid w:val="00B97169"/>
     <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA3017"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA4875"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA7B76"/>
     <w:rsid w:val="00BB2BBE"/>
     <w:rsid w:val="00BB3EE9"/>
     <w:rsid w:val="00BB4FD3"/>
     <w:rsid w:val="00BB5D58"/>
     <w:rsid w:val="00BB6E7E"/>
     <w:rsid w:val="00BB7C71"/>
     <w:rsid w:val="00BC09F1"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BC4112"/>
     <w:rsid w:val="00BC4391"/>
     <w:rsid w:val="00BC5453"/>
     <w:rsid w:val="00BC678D"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BC6B44"/>
     <w:rsid w:val="00BC7C7E"/>
     <w:rsid w:val="00BD0846"/>
     <w:rsid w:val="00BD41B1"/>
     <w:rsid w:val="00BD43AD"/>
     <w:rsid w:val="00BD5771"/>
+    <w:rsid w:val="00BD705D"/>
     <w:rsid w:val="00BD73AD"/>
     <w:rsid w:val="00BD7527"/>
     <w:rsid w:val="00BD7653"/>
     <w:rsid w:val="00BD7ADB"/>
     <w:rsid w:val="00BE1530"/>
     <w:rsid w:val="00BE1CFB"/>
     <w:rsid w:val="00BE29C1"/>
     <w:rsid w:val="00BE3CF8"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BE6679"/>
     <w:rsid w:val="00BF0089"/>
     <w:rsid w:val="00BF05CA"/>
     <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF145A"/>
     <w:rsid w:val="00BF16FB"/>
     <w:rsid w:val="00BF1CFB"/>
     <w:rsid w:val="00BF1E76"/>
     <w:rsid w:val="00BF3188"/>
     <w:rsid w:val="00BF447E"/>
+    <w:rsid w:val="00BF7037"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00BF782E"/>
     <w:rsid w:val="00BF7A47"/>
     <w:rsid w:val="00C00E61"/>
     <w:rsid w:val="00C0135F"/>
     <w:rsid w:val="00C01439"/>
     <w:rsid w:val="00C01B9B"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C01FD9"/>
     <w:rsid w:val="00C0494D"/>
     <w:rsid w:val="00C04B0B"/>
     <w:rsid w:val="00C05CED"/>
     <w:rsid w:val="00C05D0F"/>
     <w:rsid w:val="00C0772B"/>
     <w:rsid w:val="00C10391"/>
     <w:rsid w:val="00C114E0"/>
     <w:rsid w:val="00C13255"/>
     <w:rsid w:val="00C14C1E"/>
     <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C20F13"/>
     <w:rsid w:val="00C23277"/>
     <w:rsid w:val="00C247DF"/>
     <w:rsid w:val="00C24897"/>
     <w:rsid w:val="00C24C58"/>
     <w:rsid w:val="00C25E72"/>
     <w:rsid w:val="00C2622C"/>
-    <w:rsid w:val="00C26839"/>
     <w:rsid w:val="00C270A8"/>
     <w:rsid w:val="00C30A97"/>
     <w:rsid w:val="00C31876"/>
     <w:rsid w:val="00C33726"/>
     <w:rsid w:val="00C338AA"/>
     <w:rsid w:val="00C358F1"/>
     <w:rsid w:val="00C36400"/>
     <w:rsid w:val="00C37869"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C451D0"/>
     <w:rsid w:val="00C4527D"/>
     <w:rsid w:val="00C4574F"/>
     <w:rsid w:val="00C4577E"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C47634"/>
     <w:rsid w:val="00C47E88"/>
     <w:rsid w:val="00C50978"/>
     <w:rsid w:val="00C50D0E"/>
     <w:rsid w:val="00C511EC"/>
     <w:rsid w:val="00C51572"/>
     <w:rsid w:val="00C515EF"/>
     <w:rsid w:val="00C51BD9"/>
     <w:rsid w:val="00C51BFF"/>
     <w:rsid w:val="00C522CE"/>
@@ -8445,50 +8484,51 @@
     <w:rsid w:val="00C63B4C"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C67AC5"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C71634"/>
     <w:rsid w:val="00C72273"/>
     <w:rsid w:val="00C72C63"/>
     <w:rsid w:val="00C72F9A"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80710"/>
     <w:rsid w:val="00C8071C"/>
     <w:rsid w:val="00C8167A"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C83D59"/>
     <w:rsid w:val="00C83FDE"/>
     <w:rsid w:val="00C84753"/>
     <w:rsid w:val="00C84CD0"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C857E2"/>
     <w:rsid w:val="00C85F8B"/>
     <w:rsid w:val="00C8610A"/>
     <w:rsid w:val="00C867EC"/>
     <w:rsid w:val="00C86B6B"/>
     <w:rsid w:val="00C86D39"/>
     <w:rsid w:val="00C87F56"/>
+    <w:rsid w:val="00C96DBF"/>
     <w:rsid w:val="00CA04EA"/>
     <w:rsid w:val="00CA1348"/>
     <w:rsid w:val="00CA35B5"/>
     <w:rsid w:val="00CA386E"/>
     <w:rsid w:val="00CA425C"/>
     <w:rsid w:val="00CA42AE"/>
     <w:rsid w:val="00CB28F2"/>
     <w:rsid w:val="00CB3320"/>
     <w:rsid w:val="00CB6C48"/>
     <w:rsid w:val="00CB6E7E"/>
     <w:rsid w:val="00CC17C2"/>
     <w:rsid w:val="00CC1FD7"/>
     <w:rsid w:val="00CC30ED"/>
     <w:rsid w:val="00CC39E6"/>
     <w:rsid w:val="00CC3EB4"/>
     <w:rsid w:val="00CC4185"/>
     <w:rsid w:val="00CC4D81"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CC68E9"/>
     <w:rsid w:val="00CC70E5"/>
     <w:rsid w:val="00CD0C3D"/>
     <w:rsid w:val="00CD2ABD"/>
     <w:rsid w:val="00CD3128"/>
     <w:rsid w:val="00CD3F7F"/>
     <w:rsid w:val="00CD4318"/>
@@ -8652,68 +8692,70 @@
     <w:rsid w:val="00E37C6C"/>
     <w:rsid w:val="00E43247"/>
     <w:rsid w:val="00E434FC"/>
     <w:rsid w:val="00E44D57"/>
     <w:rsid w:val="00E4634C"/>
     <w:rsid w:val="00E47119"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E51BE3"/>
     <w:rsid w:val="00E528E4"/>
     <w:rsid w:val="00E52DAE"/>
     <w:rsid w:val="00E537C7"/>
     <w:rsid w:val="00E55B92"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E608CE"/>
     <w:rsid w:val="00E62BBA"/>
     <w:rsid w:val="00E64E0C"/>
     <w:rsid w:val="00E660B7"/>
     <w:rsid w:val="00E70499"/>
     <w:rsid w:val="00E724DC"/>
     <w:rsid w:val="00E724E6"/>
     <w:rsid w:val="00E72E09"/>
     <w:rsid w:val="00E73750"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E76245"/>
     <w:rsid w:val="00E77ABA"/>
+    <w:rsid w:val="00E8076E"/>
     <w:rsid w:val="00E80827"/>
     <w:rsid w:val="00E82079"/>
     <w:rsid w:val="00E822E8"/>
     <w:rsid w:val="00E825CC"/>
     <w:rsid w:val="00E848AA"/>
     <w:rsid w:val="00E87DB6"/>
     <w:rsid w:val="00E90F19"/>
     <w:rsid w:val="00E92B3C"/>
     <w:rsid w:val="00E95113"/>
     <w:rsid w:val="00E951ED"/>
     <w:rsid w:val="00EA021A"/>
     <w:rsid w:val="00EA231E"/>
     <w:rsid w:val="00EA3F6C"/>
     <w:rsid w:val="00EA4203"/>
     <w:rsid w:val="00EA57CD"/>
     <w:rsid w:val="00EB06C9"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EB20F4"/>
+    <w:rsid w:val="00EB2CB4"/>
     <w:rsid w:val="00EB2D21"/>
     <w:rsid w:val="00EB39F7"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB5C01"/>
     <w:rsid w:val="00EB5F03"/>
     <w:rsid w:val="00EB7792"/>
     <w:rsid w:val="00EB7D56"/>
     <w:rsid w:val="00EB7D61"/>
     <w:rsid w:val="00EC03F2"/>
     <w:rsid w:val="00EC1A5F"/>
     <w:rsid w:val="00EC1C6B"/>
     <w:rsid w:val="00EC3EBC"/>
     <w:rsid w:val="00EC4143"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00EC539A"/>
     <w:rsid w:val="00EC5DBC"/>
     <w:rsid w:val="00EC6728"/>
     <w:rsid w:val="00EC6BBB"/>
     <w:rsid w:val="00ED136F"/>
     <w:rsid w:val="00ED2919"/>
     <w:rsid w:val="00ED2BC2"/>
     <w:rsid w:val="00ED2E36"/>
     <w:rsid w:val="00ED3486"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED3FD6"/>
@@ -8751,50 +8793,51 @@
     <w:rsid w:val="00F11768"/>
     <w:rsid w:val="00F12F02"/>
     <w:rsid w:val="00F134A2"/>
     <w:rsid w:val="00F13ACE"/>
     <w:rsid w:val="00F13C43"/>
     <w:rsid w:val="00F148DB"/>
     <w:rsid w:val="00F14A2E"/>
     <w:rsid w:val="00F15421"/>
     <w:rsid w:val="00F16BC5"/>
     <w:rsid w:val="00F1739F"/>
     <w:rsid w:val="00F20770"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F253A1"/>
     <w:rsid w:val="00F25AB6"/>
     <w:rsid w:val="00F278A4"/>
     <w:rsid w:val="00F27DCE"/>
     <w:rsid w:val="00F30F8A"/>
     <w:rsid w:val="00F31A43"/>
     <w:rsid w:val="00F3267F"/>
     <w:rsid w:val="00F33019"/>
     <w:rsid w:val="00F3498B"/>
     <w:rsid w:val="00F3548C"/>
     <w:rsid w:val="00F35653"/>
     <w:rsid w:val="00F360C9"/>
     <w:rsid w:val="00F364D7"/>
+    <w:rsid w:val="00F36C6E"/>
     <w:rsid w:val="00F3737B"/>
     <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F40F93"/>
     <w:rsid w:val="00F415DF"/>
     <w:rsid w:val="00F43707"/>
     <w:rsid w:val="00F44916"/>
     <w:rsid w:val="00F45061"/>
     <w:rsid w:val="00F45208"/>
     <w:rsid w:val="00F47F86"/>
     <w:rsid w:val="00F503D2"/>
     <w:rsid w:val="00F51B8C"/>
     <w:rsid w:val="00F5271F"/>
     <w:rsid w:val="00F5400A"/>
     <w:rsid w:val="00F547F1"/>
     <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F55F44"/>
     <w:rsid w:val="00F56143"/>
     <w:rsid w:val="00F5677C"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F575BE"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F60D7C"/>
     <w:rsid w:val="00F61E8C"/>
     <w:rsid w:val="00F63C91"/>
@@ -8834,50 +8877,51 @@
     <w:rsid w:val="00FA1ECC"/>
     <w:rsid w:val="00FA48DA"/>
     <w:rsid w:val="00FA575A"/>
     <w:rsid w:val="00FB0515"/>
     <w:rsid w:val="00FB0F1D"/>
     <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB27EF"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FB4DB4"/>
     <w:rsid w:val="00FB5608"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FB6B3E"/>
     <w:rsid w:val="00FB70FD"/>
     <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC1975"/>
     <w:rsid w:val="00FC258D"/>
     <w:rsid w:val="00FC4A80"/>
     <w:rsid w:val="00FC5E98"/>
     <w:rsid w:val="00FC602F"/>
     <w:rsid w:val="00FD00B5"/>
     <w:rsid w:val="00FD046B"/>
     <w:rsid w:val="00FD0CB8"/>
     <w:rsid w:val="00FD128F"/>
     <w:rsid w:val="00FD2ADB"/>
     <w:rsid w:val="00FD3BB4"/>
+    <w:rsid w:val="00FD4B8C"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD5917"/>
     <w:rsid w:val="00FD62AF"/>
     <w:rsid w:val="00FD6E00"/>
     <w:rsid w:val="00FD7F64"/>
     <w:rsid w:val="00FE11F1"/>
     <w:rsid w:val="00FE1C42"/>
     <w:rsid w:val="00FE30E6"/>
     <w:rsid w:val="00FE3D18"/>
     <w:rsid w:val="00FE5E8F"/>
     <w:rsid w:val="00FF0672"/>
     <w:rsid w:val="00FF181F"/>
     <w:rsid w:val="00FF2454"/>
     <w:rsid w:val="00FF275C"/>
     <w:rsid w:val="00FF2E39"/>
     <w:rsid w:val="00FF46D6"/>
     <w:rsid w:val="00FF493D"/>
     <w:rsid w:val="00FF676E"/>
     <w:rsid w:val="09014074"/>
     <w:rsid w:val="10399FEC"/>
     <w:rsid w:val="123D4CFB"/>
     <w:rsid w:val="14A93882"/>
     <w:rsid w:val="1965A103"/>
     <w:rsid w:val="1A96F571"/>
     <w:rsid w:val="1AE7837D"/>
@@ -8900,51 +8944,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77B86DE7"/>
+  <w14:docId w14:val="42370352"/>
   <w15:docId w15:val="{2BE7EC5A-B90E-4B28-BE0B-AFF33BC10182}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -11498,85 +11542,85 @@
     </a:custClr>
     <a:custClr name="Red">
       <a:srgbClr val="E00716"/>
     </a:custClr>
     <a:custClr name="Light Grey highlight">
       <a:srgbClr val="DCE1E5"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Core" id="{FC937D77-274E-48BF-B222-0FE8C3B8DE7B}" vid="{F68DEEAB-50A4-40AE-8C56-9FF131A82147}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <AllExternalAdhocVariableMappings/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22C790B5-5264-4430-B5F1-D4BC63AB42F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35447C14-27A5-4722-8033-7E6A2E3D4F81}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schroders_Fund Factsheet_A4_Temp_V2</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>5973</Words>
-  <Characters>33152</Characters>
+  <Words>5918</Words>
+  <Characters>32906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>460</Lines>
-  <Paragraphs>205</Paragraphs>
+  <Lines>463</Lines>
+  <Paragraphs>201</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[[fundname]]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schroders Investment Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38920</CharactersWithSpaces>
+  <CharactersWithSpaces>38623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[[fundname]]</dc:title>
   <dc:subject/>
   <dc:creator>Sizeland, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Document title with one line</cp:category>
   <cp:contentStatus>[Insert a Date]</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">